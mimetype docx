--- v0 (2025-11-10)
+++ v1 (2026-05-01)
@@ -1,7535 +1,3666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C8EC409" w14:textId="77777777" w:rsidR="007E2250" w:rsidRPr="007E2250" w:rsidRDefault="007E2250" w:rsidP="007E2250">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="3301916C" w14:textId="7AAE93DA" w:rsidR="00803D1D" w:rsidRDefault="00704392" w:rsidP="00803D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00803D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OVW Transitional Housing Program Application: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B30234" w14:textId="679AE5DF" w:rsidR="00704392" w:rsidRPr="00803D1D" w:rsidRDefault="00704392" w:rsidP="00803D1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00803D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposal Narrative </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FFD979" w14:textId="77777777" w:rsidR="00EB42B2" w:rsidRPr="003156E7" w:rsidRDefault="00EB42B2" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E2250">
-[...3 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="3E5F9711" w14:textId="1A8E4A55" w:rsidR="00704392" w:rsidRPr="003156E7" w:rsidRDefault="00704392" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>OVW Transitional Housing Program Application: Proposal Narrative Sample</w:t>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Brief Instructions</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4BE3A5" w14:textId="2A974345" w:rsidR="003F1B73" w:rsidRDefault="007E2250" w:rsidP="007E2250">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6765606A" w14:textId="4BCE1374" w:rsidR="00807E16" w:rsidRPr="003156E7" w:rsidRDefault="00EA78B4" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E2250">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Proposal Narrative Sample may be </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Applicants may use the Sample Proposal Narrative as a guide in creating their own proposal narrative in their application for grant funds. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12664" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">completed and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Applicants are not required to use this Sample Proposal Narrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03F5C" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">submitted to fulfill the Proposal Narrative application requirements for the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00530C2F" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">OVW </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>This document contains two versions of a Proposal Narrative</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Transitional Housing</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Template. V</w:t>
+      </w:r>
+      <w:r w:rsidR="00530C2F" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Assistance Grant</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Program grant application. This document may be saved and uploaded to JustGrants as a Word or PDF file. The file should be Saved As/Named: APPLICANTNAME_TH_NARRATIVE. </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="00530C2F" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> uses tables</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This document should</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>. Version Two</w:t>
+      </w:r>
+      <w:r w:rsidR="00823854">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> follow all formatting and technical requirements outlined in the NOFO and</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not exceed 15 pages</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>uses</w:t>
+      </w:r>
+      <w:r w:rsidR="00530C2F" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> headings and subheadings. Applicants may choose to follow </w:t>
+      </w:r>
+      <w:r w:rsidR="00544C24" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF33DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Proposal Narrative Template </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Version One or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF33DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Version </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Two</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF33DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00544C24" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C22E2D" w14:textId="77777777" w:rsidR="00EB42B2" w:rsidRPr="003156E7" w:rsidRDefault="00EB42B2" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="8365"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB42B2" w:rsidRPr="003156E7" w14:paraId="6912F266" w14:textId="77777777" w:rsidTr="00EB42B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0377125B" w14:textId="01CA8009" w:rsidR="00EB42B2" w:rsidRPr="003156E7" w:rsidRDefault="00EB42B2" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="509E9270" wp14:editId="6E64C33B">
+                  <wp:extent cx="409575" cy="409575"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:docPr id="1309295681" name="Graphic 1" descr="Warning outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1309295681" name="Graphic 1309295681" descr="Warning outline"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="409575" cy="409575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A07D214" w14:textId="34C3B6D4" w:rsidR="00EB42B2" w:rsidRPr="003156E7" w:rsidRDefault="00EB42B2" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note that a complete proposal narrative </w:t>
+            </w:r>
+            <w:r w:rsidR="00F34E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must </w:t>
+            </w:r>
+            <w:r w:rsidR="23FE426C" w:rsidRPr="123DBC79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>all three</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sections</w:t>
+            </w:r>
+            <w:r w:rsidR="095A1A1E" w:rsidRPr="123DBC79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04E70AF3" w14:textId="77777777" w:rsidR="00EB42B2" w:rsidRPr="003156E7" w:rsidRDefault="00EB42B2" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="073168D3" w14:textId="5C77E5E1" w:rsidR="007E2250" w:rsidRPr="007E2250" w:rsidRDefault="007E2250" w:rsidP="007E2250">
-[...193 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="391E966C" w14:textId="21F3112F" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Scoring information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable4-Accent4"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4675"/>
+        <w:gridCol w:w="4675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E47034" w:rsidRPr="003156E7" w14:paraId="40022C06" w14:textId="77777777" w:rsidTr="00453BD3">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06229CBA" w14:textId="458B5CCB" w:rsidR="00E47034" w:rsidRPr="005E3CBB" w:rsidRDefault="00EF324F" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative </w:t>
+            </w:r>
+            <w:r w:rsidR="001B7DCF" w:rsidRPr="005E3CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78E338AD" w14:textId="045C8BEA" w:rsidR="00E47034" w:rsidRPr="005E3CBB" w:rsidRDefault="00453BD3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E3CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Weight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E47034" w:rsidRPr="003156E7" w14:paraId="02978306" w14:textId="77777777" w:rsidTr="001B7DCF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5FC0AA" w14:textId="26AE116A" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purpose of </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF33DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF33DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ject</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6F1579" w14:textId="0FCA26E8" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="00453BD3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E47034" w:rsidRPr="003156E7" w14:paraId="333AFCD4" w14:textId="77777777" w:rsidTr="001B7DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="098A3C46" w14:textId="11BE97A6" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What Will Be Done</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1736FAAA" w14:textId="58A5411C" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00F523C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E47034" w:rsidRPr="003156E7" w14:paraId="70045488" w14:textId="77777777" w:rsidTr="001B7DCF">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79021AA1" w14:textId="6F7CAB62" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who Will Implement</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF33DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4675" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C4913A" w14:textId="307767B5" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F523C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B7DCF" w:rsidRPr="003156E7" w14:paraId="2196425A" w14:textId="77777777" w:rsidTr="00F523C6">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D72AEA" w14:textId="1BDDE8BA" w:rsidR="001B7DCF" w:rsidRPr="003156E7" w:rsidRDefault="001B7DCF" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                             Total</w:t>
+            </w:r>
+            <w:r w:rsidR="00F523C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Weight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00F523C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB42B2" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+            <w:r w:rsidR="00F523C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C68CD6E" w14:textId="77777777" w:rsidR="00E47034" w:rsidRPr="003156E7" w:rsidRDefault="00E47034" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC3DB49" w14:textId="1B3EAE6E" w:rsidR="001C6FBC" w:rsidRPr="003156E7" w:rsidRDefault="00B906DC" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">points. </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Formatting Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651F8CBB" w14:textId="2F182215" w:rsidR="007E2250" w:rsidRPr="007E2250" w:rsidRDefault="007E2250" w:rsidP="007E2250">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5C414D22" w14:textId="7ACC2768" w:rsidR="00B906DC" w:rsidRPr="003156E7" w:rsidRDefault="00B906DC" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E2250">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Using this Proposal Narrative Sample is not a requirement, and applicants may choose to submit the standard Proposal Narrative using the formatting instructions in the Notice of Funding Opportunity</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Applicants must follow the formatting </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03F5C" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07703" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>when using the Proposal Narrative</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...87 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Template</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E43E4" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Proposal Narrative </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6C76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+      <w:r w:rsidR="001E43E4" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will contain all formatting requirements that applicants may reference when drafting their proposal narrative.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Below are t</w:t>
+      </w:r>
+      <w:r w:rsidR="001E43E4" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07703" w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formatting requirements: </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="601"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="231"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="771"/>
+        <w:gridCol w:w="8579"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006917FD" w:rsidRPr="003156E7" w14:paraId="63BF2C81" w14:textId="77777777" w:rsidTr="006917FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E11EA17" w14:textId="74296E19" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7471B26F" wp14:editId="3398335B">
+                  <wp:extent cx="352425" cy="352425"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2143917211" name="Graphic 2" descr="Checkbox Checked outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2143917211" name="Graphic 2143917211" descr="Checkbox Checked outline"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="352425" cy="352425"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="504E37CA" w14:textId="55BAB3BB" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="00F81C2C" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must be no </w:t>
+            </w:r>
+            <w:r w:rsidR="006917FD" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>longer than 10 pages, single-spaced</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006917FD" w:rsidRPr="003156E7" w14:paraId="031CB831" w14:textId="77777777" w:rsidTr="006917FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B2ED3" w14:textId="0F237782" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EAC6BE0" wp14:editId="17B34C51">
+                  <wp:extent cx="352425" cy="352425"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1553948019" name="Graphic 2" descr="Checkbox Checked outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2143917211" name="Graphic 2" descr="Checkbox Checked outline"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="352425" cy="352425"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E90E7F" w14:textId="0E0E8D12" w:rsidR="00271C2E" w:rsidRPr="003156E7" w:rsidRDefault="00F81C2C" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use </w:t>
+            </w:r>
+            <w:r w:rsidR="00271C2E" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no smaller than 11-point</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E025F4" w14:textId="77777777" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006917FD" w:rsidRPr="003156E7" w14:paraId="0A2F2495" w14:textId="77777777" w:rsidTr="006917FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD2EC44" w14:textId="0B96E687" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37167879" wp14:editId="741892F8">
+                  <wp:extent cx="352425" cy="352425"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="648032229" name="Graphic 2" descr="Checkbox Checked outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2143917211" name="Graphic 2" descr="Checkbox Checked outline"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="352425" cy="352425"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB19110" w14:textId="1CC5B0D7" w:rsidR="00271C2E" w:rsidRPr="003156E7" w:rsidRDefault="00F81C2C" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contains</w:t>
+            </w:r>
+            <w:r w:rsidR="00271C2E" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> correctly numbered pages with one-inch margins</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BEDCF2" w14:textId="77777777" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006917FD" w:rsidRPr="003156E7" w14:paraId="7B825CF5" w14:textId="77777777" w:rsidTr="006917FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9B147C" w14:textId="6ED5EFFA" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20643FD6" wp14:editId="40F1AB84">
+                  <wp:extent cx="352425" cy="352425"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1604634414" name="Graphic 2" descr="Checkbox Checked outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2143917211" name="Graphic 2" descr="Checkbox Checked outline"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="352425" cy="352425"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B57768" w14:textId="70ECB542" w:rsidR="00271C2E" w:rsidRPr="003156E7" w:rsidRDefault="00F81C2C" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uploaded i</w:t>
+            </w:r>
+            <w:r w:rsidR="00271C2E" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n a Microsoft Word or Adobe Reader</w:t>
+            </w:r>
+            <w:r w:rsidR="00241705" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file format</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="516DC744" w14:textId="77777777" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006917FD" w:rsidRPr="003156E7" w14:paraId="5EA46342" w14:textId="77777777" w:rsidTr="006917FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53351A5D" w14:textId="3988E681" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53FFA6F9" wp14:editId="11B57C92">
+                  <wp:extent cx="352425" cy="352425"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="419108142" name="Graphic 2" descr="Checkbox Checked outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2143917211" name="Graphic 2" descr="Checkbox Checked outline"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="352425" cy="352425"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37414943" w14:textId="38CC178C" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="00241705" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Uses</w:t>
+            </w:r>
+            <w:r w:rsidR="00271C2E" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a table format or headings and subheadings that correspond to the sections </w:t>
+            </w:r>
+            <w:r w:rsidR="00821EE0" w:rsidRPr="00071738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to ensure that all required </w:t>
+            </w:r>
+            <w:r w:rsidR="009B6184" w:rsidRPr="00071738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sections have been addressed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30B20B6B" w14:textId="77777777" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4007C354" w14:textId="77777777" w:rsidR="006917FD" w:rsidRPr="003156E7" w:rsidRDefault="006917FD" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014F30EE" w14:textId="56AB5B14" w:rsidR="005537C7" w:rsidRPr="003156E7" w:rsidRDefault="00AF33DF" w:rsidP="005537C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Proposal Narrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7713">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0063199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Template </w:t>
+      </w:r>
+      <w:r w:rsidR="005537C7" w:rsidRPr="00803D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Version One: Tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660240D6" w14:textId="50EEA56F" w:rsidR="005537C7" w:rsidRPr="003156E7" w:rsidRDefault="005537C7" w:rsidP="005537C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OVW Transitional Housing Proposal Narrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52166275" w14:textId="6CE29AAC" w:rsidR="00394278" w:rsidRPr="003156E7" w:rsidRDefault="00394278" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2601"/>
         <w:tblW w:w="9715" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00463513" w14:paraId="7402E135" w14:textId="77777777" w:rsidTr="00463513">
+      <w:tr w:rsidR="009026CC" w:rsidRPr="003156E7" w14:paraId="6875F399" w14:textId="77777777" w:rsidTr="005537C7">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9715" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724C4BBF" w14:textId="77777777" w:rsidR="00463513" w:rsidRPr="00A041E9" w:rsidRDefault="00463513" w:rsidP="00463513">
+          <w:p w14:paraId="3F34D256" w14:textId="77777777" w:rsidR="009026CC" w:rsidRPr="003156E7" w:rsidRDefault="009026CC" w:rsidP="005537C7">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A041E9">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicant Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463513" w14:paraId="77A60F76" w14:textId="77777777" w:rsidTr="00463513">
+      <w:tr w:rsidR="009026CC" w:rsidRPr="003156E7" w14:paraId="5D3DFBC5" w14:textId="77777777" w:rsidTr="005537C7">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9715" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D86B427" w14:textId="3CFC7B89" w:rsidR="00463513" w:rsidRDefault="00463513" w:rsidP="00463513">
+          <w:p w14:paraId="100F23EE" w14:textId="77777777" w:rsidR="009026CC" w:rsidRPr="003156E7" w:rsidRDefault="009026CC" w:rsidP="005537C7">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application Type:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23BA066D" w14:textId="213F2E84" w:rsidR="00463513" w:rsidRPr="00A041E9" w:rsidRDefault="00000000" w:rsidP="00463513">
+          <w:p w14:paraId="0ED1524B" w14:textId="1D85A929" w:rsidR="009026CC" w:rsidRPr="003156E7" w:rsidRDefault="00000000" w:rsidP="005537C7">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1706321781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="1C75F92F" w:rsidRPr="62EE1DA5">
+                <w:r w:rsidR="002F31BC">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="1C75F92F" w:rsidRPr="62EE1DA5">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> New </w:t>
+            <w:r w:rsidR="009026CC" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> New</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3295374D" w14:textId="77777777" w:rsidR="00463513" w:rsidRPr="00A041E9" w:rsidRDefault="00463513" w:rsidP="00463513">
+          <w:p w14:paraId="0F4ECDE8" w14:textId="6438B2E1" w:rsidR="009026CC" w:rsidRPr="003156E7" w:rsidRDefault="00000000" w:rsidP="005537C7">
             <w:pPr>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-903909094"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="1C75F92F" w:rsidRPr="62EE1DA5">
+                <w:r w:rsidR="009026CC" w:rsidRPr="003156E7">
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="1C75F92F" w:rsidRPr="62EE1DA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="009026CC" w:rsidRPr="003156E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Continuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DB9008B" w14:textId="77777777" w:rsidR="00463513" w:rsidRDefault="00463513" w:rsidP="00463513">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="047AAFB8" w14:textId="77777777" w:rsidR="00A92076" w:rsidRPr="003156E7" w:rsidRDefault="00A92076" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="OLE_LINK12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-725" w:tblpY="308"/>
-        <w:tblW w:w="10705" w:type="dxa"/>
+        <w:tblW w:w="9489" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="9265"/>
+        <w:gridCol w:w="4495"/>
+        <w:gridCol w:w="4994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00242D3F" w14:paraId="73C2064B" w14:textId="77777777" w:rsidTr="002C3DFE">
+      <w:tr w:rsidR="00A92076" w:rsidRPr="003156E7" w14:paraId="5088C2D1" w14:textId="77777777" w:rsidTr="00D01272">
+        <w:trPr>
+          <w:trHeight w:val="222"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4C94D8" w:themeFill="text2" w:themeFillTint="80"/>
           </w:tcPr>
-          <w:p w14:paraId="570E47CA" w14:textId="396D3543" w:rsidR="00242D3F" w:rsidRPr="00242D3F" w:rsidRDefault="00AF6C01" w:rsidP="002C3DFE">
+          <w:p w14:paraId="0FABE54F" w14:textId="78FCCF96" w:rsidR="00A92076" w:rsidRPr="004E18EB" w:rsidRDefault="00AF6050" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="OLE_LINK27"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 1: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A92076" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purpose of the </w:t>
+            </w:r>
+            <w:r w:rsidR="004363D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> limit)</w:t>
+              </w:rPr>
+              <w:t>Project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D55E86A" w14:textId="77777777" w:rsidR="00242D3F" w:rsidRDefault="00242D3F" w:rsidP="002C3DFE">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E118A4" w:rsidRPr="003156E7" w14:paraId="67590521" w14:textId="77777777" w:rsidTr="00D01272">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D7F183" w14:textId="7B3A1A7F" w:rsidR="00E118A4" w:rsidRPr="004E18EB" w:rsidRDefault="008276C8" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:spacing w:line="256" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Say why you are applying for the grant.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008276C8" w:rsidRPr="003156E7" w14:paraId="085630CB" w14:textId="77777777" w:rsidTr="00D01272">
+        <w:trPr>
+          <w:trHeight w:val="2018"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="416CDC8F" w14:textId="77777777" w:rsidR="008276C8" w:rsidRPr="004E18EB" w:rsidRDefault="008276C8" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A041E9" w14:paraId="65137E9F" w14:textId="77777777" w:rsidTr="002C3DFE">
+      <w:tr w:rsidR="008276C8" w:rsidRPr="003156E7" w14:paraId="2AFF8C7A" w14:textId="77777777" w:rsidTr="00D01272">
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="03032719" w14:textId="08A78C04" w:rsidR="008276C8" w:rsidRPr="004E18EB" w:rsidRDefault="00FC7AE5" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Identify the project’s goals/objectives. Summarize why the goals/objectives were selected, e.g., how the project complements other services, improves services, fills service gaps, and/or responds to a need.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00945785" w:rsidRPr="003156E7" w14:paraId="22E3993A" w14:textId="77777777" w:rsidTr="00D01272">
+        <w:trPr>
+          <w:trHeight w:val="2341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA463F3" w14:textId="77777777" w:rsidR="008061A0" w:rsidRPr="008061A0" w:rsidRDefault="008061A0" w:rsidP="008061A0">
+          <w:p w14:paraId="005047EA" w14:textId="77777777" w:rsidR="00945785" w:rsidRPr="004E18EB" w:rsidRDefault="00945785" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:numPr>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A041E9" w14:paraId="2C2804BB" w14:textId="77777777" w:rsidTr="002E7795">
+      <w:tr w:rsidR="00945785" w:rsidRPr="003156E7" w14:paraId="4ABA1ED2" w14:textId="77777777" w:rsidTr="00D01272">
         <w:trPr>
-          <w:trHeight w:val="969"/>
+          <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CABED44" w14:textId="150EEA43" w:rsidR="005A3C8A" w:rsidRPr="004E18EB" w:rsidRDefault="005A3C8A" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Describe the communities that will be served.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A3C8A" w:rsidRPr="003156E7" w14:paraId="7F3401AB" w14:textId="77777777" w:rsidTr="004363D1">
+        <w:trPr>
+          <w:trHeight w:val="3941"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="49C3472B" w14:textId="77777777" w:rsidR="002E7795" w:rsidRDefault="002E7795" w:rsidP="002E7795">
+          <w:p w14:paraId="7475DE4A" w14:textId="77777777" w:rsidR="005A3C8A" w:rsidRPr="004E18EB" w:rsidRDefault="005A3C8A" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37ED782C" w14:textId="721A4C9B" w:rsidR="002E7795" w:rsidRPr="002E7795" w:rsidRDefault="002E7795" w:rsidP="002E7795">
+          <w:p w14:paraId="1DB4666E" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CEE16B" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AE8A1D4" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49D3014A" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D67E970" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6309CFA4" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CD65C13" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="759C77D9" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A59E0B6" w14:textId="77777777" w:rsidR="006D1BB2" w:rsidRPr="004E18EB" w:rsidRDefault="006D1BB2" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="637C32BC" w14:textId="77777777" w:rsidR="006D1BB2" w:rsidRPr="004E18EB" w:rsidRDefault="006D1BB2" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB6076A" w14:textId="77777777" w:rsidR="00803D1D" w:rsidRDefault="00803D1D" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2740E23D" w14:textId="77777777" w:rsidR="004E4FDC" w:rsidRPr="004E18EB" w:rsidRDefault="004E4FDC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F839E9" w14:paraId="6FEAC68A" w14:textId="77777777" w:rsidTr="00F839E9">
+      <w:tr w:rsidR="005C208C" w:rsidRPr="003156E7" w14:paraId="1FD998D7" w14:textId="77777777" w:rsidTr="00E96D23">
         <w:trPr>
-          <w:trHeight w:val="348"/>
+          <w:trHeight w:val="222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...800 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="ADADAD" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4C94D8" w:themeFill="text2" w:themeFillTint="80"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37C6D93C" w14:textId="57FADABB" w:rsidR="00242D3F" w:rsidRPr="00242D3F" w:rsidRDefault="00AF6C01" w:rsidP="00AB5E32">
+          <w:p w14:paraId="14C3351F" w14:textId="539262DE" w:rsidR="005C208C" w:rsidRPr="004E18EB" w:rsidRDefault="005C208C" w:rsidP="006D1BB2">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Hlk178751423"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Section 2: What Will be Done</w:t>
+            </w:r>
+            <w:r w:rsidR="00726B68" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...34 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">—Transitional Housing </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242D3F" w:rsidRPr="00242D3F" w14:paraId="1723FF25" w14:textId="77777777" w:rsidTr="787AFD64">
+      <w:tr w:rsidR="001B7055" w:rsidRPr="004E18EB" w14:paraId="037331E3" w14:textId="77777777" w:rsidTr="00BA4185">
         <w:trPr>
-          <w:trHeight w:val="516"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
-[...190 lines deleted...]
-            <w:tcW w:w="5503" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4550 lines deleted...]
-            <w:tcW w:w="10705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6A62A1AD" w14:textId="008604DC" w:rsidR="00EA140E" w:rsidRPr="00652C32" w:rsidRDefault="00AF6C01" w:rsidP="00AB769C">
+          <w:p w14:paraId="0D940AE9" w14:textId="5021FEB0" w:rsidR="00C13B57" w:rsidRPr="002265F5" w:rsidRDefault="004568D8" w:rsidP="00BA4185">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="OLE_LINK28"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="002265F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>For each project goal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002265F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002265F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> Points </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> describe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA140E" w:rsidRPr="00EA140E" w14:paraId="3CACC2D0" w14:textId="77777777" w:rsidTr="00AB769C">
+      <w:tr w:rsidR="00120BC8" w:rsidRPr="004E18EB" w14:paraId="1E382CF9" w14:textId="77777777" w:rsidTr="00E96D23">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="33389EFD" w14:textId="783C67D1" w:rsidR="00120BC8" w:rsidRDefault="004C0450" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Activities and who is responsible for them</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE6CA9" w:rsidRPr="004E18EB" w14:paraId="5D75F050" w14:textId="77777777" w:rsidTr="00117CC3">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60AF35B8" w14:textId="121CBC5E" w:rsidR="00EA140E" w:rsidRPr="00143DF4" w:rsidRDefault="00143DF4" w:rsidP="00563A26">
+          <w:p w14:paraId="28D36FBD" w14:textId="0468E247" w:rsidR="00E96D23" w:rsidRPr="00117CC3" w:rsidRDefault="00E96D23" w:rsidP="00117CC3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00143DF4">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">List the lead applicant’s key staff identified for the proposed project—include the roles/titles for each staff person identified. If applicable, identify vacant roles that would be hired if the project is funded.  </w:t>
+            <w:r w:rsidRPr="00117CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA616D7" w14:textId="77777777" w:rsidR="00B06A89" w:rsidRDefault="00B06A89" w:rsidP="00AB769C">
+          <w:p w14:paraId="6C142FAD" w14:textId="13E8BD55" w:rsidR="00E96D23" w:rsidRPr="00117CC3" w:rsidRDefault="00117CC3" w:rsidP="00117CC3">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00117CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Staff Responsible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE6CA9" w:rsidRPr="004E18EB" w14:paraId="67107FD4" w14:textId="77777777" w:rsidTr="00117CC3">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71E4A158" w14:textId="77777777" w:rsidR="00E96D23" w:rsidRPr="004E18EB" w:rsidRDefault="00E96D23" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4ABA7FC7" w14:textId="77777777" w:rsidR="00B06A89" w:rsidRPr="00EA140E" w:rsidRDefault="00B06A89" w:rsidP="00AB769C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A73C9C6" w14:textId="7D925570" w:rsidR="00E96D23" w:rsidRPr="004E18EB" w:rsidRDefault="00E96D23" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA140E" w:rsidRPr="00EA140E" w14:paraId="65BCC1C6" w14:textId="77777777" w:rsidTr="00AB769C">
+      <w:tr w:rsidR="00AE6CA9" w:rsidRPr="004E18EB" w14:paraId="76178E83" w14:textId="77777777" w:rsidTr="00117CC3">
         <w:trPr>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E2ACE9D" w14:textId="77777777" w:rsidR="00E96D23" w:rsidRPr="004E18EB" w:rsidRDefault="00E96D23" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F04CC1E" w14:textId="62DF5E20" w:rsidR="00E96D23" w:rsidRPr="004E18EB" w:rsidRDefault="00E96D23" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD1D10" w:rsidRPr="004E18EB" w14:paraId="5E95B757" w14:textId="77777777" w:rsidTr="00117CC3">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D322D00" w14:textId="77777777" w:rsidR="00117CC3" w:rsidRPr="004E18EB" w:rsidRDefault="00117CC3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28F51E3C" w14:textId="77777777" w:rsidR="00117CC3" w:rsidRPr="004E18EB" w:rsidRDefault="00117CC3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD1D10" w:rsidRPr="004E18EB" w14:paraId="6B7C44C3" w14:textId="77777777" w:rsidTr="00117CC3">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="078FF6C1" w14:textId="77777777" w:rsidR="00117CC3" w:rsidRPr="004E18EB" w:rsidRDefault="00117CC3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4994" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38FA0AC7" w14:textId="77777777" w:rsidR="00117CC3" w:rsidRPr="004E18EB" w:rsidRDefault="00117CC3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1BB2" w:rsidRPr="004E18EB" w14:paraId="60853BFC" w14:textId="77777777" w:rsidTr="00E96D23">
+        <w:trPr>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="0437820F" w14:textId="5FC5C491" w:rsidR="006D1BB2" w:rsidRPr="004E18EB" w:rsidRDefault="751E9372" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="059ECBFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>How the applicant will </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94419">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:r w:rsidR="001B73FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="11D4BCF0" w:rsidRPr="059ECBFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>victim safety, privacy, and confidentiality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1BB2" w:rsidRPr="004E18EB" w14:paraId="203AB05B" w14:textId="77777777" w:rsidTr="004C0450">
+        <w:trPr>
+          <w:trHeight w:val="791"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E564FA9" w14:textId="77777777" w:rsidR="006D1BB2" w:rsidRPr="004E18EB" w:rsidRDefault="006D1BB2" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D28D3" w:rsidRPr="004E18EB" w14:paraId="7B1E4727" w14:textId="77777777" w:rsidTr="00E96D23">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="684D5E0F" w14:textId="0CB2B813" w:rsidR="005D28D3" w:rsidRPr="004E18EB" w:rsidRDefault="00800F9A" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Outcomes for knowing the goal was achieved, and how these outcomes will be tracked.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D28D3" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D28D3" w:rsidRPr="004E18EB" w14:paraId="1DFC661B" w14:textId="77777777" w:rsidTr="004C0450">
+        <w:trPr>
+          <w:trHeight w:val="845"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1245E204" w14:textId="6738FA52" w:rsidR="005D28D3" w:rsidRPr="004E18EB" w:rsidRDefault="005D28D3" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3A6E" w:rsidRPr="004E18EB" w14:paraId="1EE5FEBF" w14:textId="77777777" w:rsidTr="004C0450">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC35022" w14:textId="28DDA9AB" w:rsidR="005B02A5" w:rsidRPr="001B73FA" w:rsidRDefault="005B02A5" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B73FA">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe how transitional housing services and voluntary support services will be accessible to anyone who may need them.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C0450" w:rsidRPr="004E18EB" w14:paraId="79C2F5CF" w14:textId="77777777" w:rsidTr="004C0450">
+        <w:trPr>
+          <w:trHeight w:val="899"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9489" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C25EFD" w14:textId="77777777" w:rsidR="004C0450" w:rsidRPr="001B73FA" w:rsidRDefault="004C0450" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="790DFDA4" w14:textId="37403D60" w:rsidR="002C4D37" w:rsidRDefault="002C4D37" w:rsidP="059ECBFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E5F4BB" w14:textId="519460F5" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="00A762D0" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AC2FB0" w14:textId="77777777" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="00A762D0" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9535" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9535"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A762D0" w:rsidRPr="00A762D0" w14:paraId="03D69C71" w14:textId="77777777" w:rsidTr="00AD3D9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="4C94D8" w:themeFill="text2" w:themeFillTint="80"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE48BDE" w14:textId="18FBE7E1" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="00A762D0" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 3: Who </w:t>
+            </w:r>
+            <w:r w:rsidR="00D229A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ill Implement</w:t>
+            </w:r>
+            <w:r w:rsidR="00D229A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A762D0" w:rsidRPr="00A762D0" w14:paraId="3504B28D" w14:textId="77777777" w:rsidTr="00AD3D9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3C57E4" w14:textId="6CF21CD3" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="00652DF6" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify the people who will implement the project. Provide for each person their name, agency/organization, position/title, role </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB19A7" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidR="009775F4" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proposed </w:t>
+            </w:r>
+            <w:r w:rsidR="00D229A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">project </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB19A7" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>, and a description of the</w:t>
+            </w:r>
+            <w:r w:rsidR="00D06A1F" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ir relevant</w:t>
+            </w:r>
+            <w:r w:rsidR="005A7AA6" w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> experience</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A762D0" w:rsidRPr="00A762D0" w14:paraId="653C6595" w14:textId="77777777" w:rsidTr="00AD3D9B">
+        <w:trPr>
+          <w:trHeight w:val="1250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A8AB132" w14:textId="06FE56A2" w:rsidR="00EA140E" w:rsidRPr="00882BC0" w:rsidRDefault="00882BC0" w:rsidP="00563A26">
+          <w:p w14:paraId="10429435" w14:textId="77777777" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="00A762D0" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00882BC0">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA140E" w:rsidRPr="00EA140E" w14:paraId="0721ADAD" w14:textId="77777777" w:rsidTr="001F7FB2">
+      <w:tr w:rsidR="00A762D0" w:rsidRPr="00A762D0" w14:paraId="1E8C774B" w14:textId="77777777" w:rsidTr="00AD3D9B">
         <w:trPr>
-          <w:trHeight w:val="681"/>
+          <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10705" w:type="dxa"/>
+            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5911E509" w14:textId="2187D4F7" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="009026CC" w:rsidP="006D1BB2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Describe anticipated coordination and collaboration among project partners and/or others</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81AAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E18EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>and how working together will advance the project’s goals.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A762D0" w:rsidRPr="00A762D0" w14:paraId="7B45B6DD" w14:textId="77777777" w:rsidTr="00AD3D9B">
+        <w:trPr>
+          <w:trHeight w:val="1700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1562B760" w14:textId="77777777" w:rsidR="00EA140E" w:rsidRPr="00EA140E" w:rsidRDefault="00EA140E" w:rsidP="00AB769C">
+          <w:p w14:paraId="0DC936BD" w14:textId="77777777" w:rsidR="00A762D0" w:rsidRPr="004E18EB" w:rsidRDefault="00A762D0" w:rsidP="006D1BB2">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD36A4" w:rsidRPr="00EA140E" w14:paraId="69E5BDE1" w14:textId="77777777" w:rsidTr="00AB769C">
-[...335 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
     </w:tbl>
-    <w:p w14:paraId="62B2AD74" w14:textId="77777777" w:rsidR="002603F4" w:rsidRDefault="002603F4" w:rsidP="007E2250">
-      <w:pPr>
+    <w:p w14:paraId="409FD8C3" w14:textId="77777777" w:rsidR="00C13B03" w:rsidRDefault="00C13B03" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F678EA5" w14:textId="77777777" w:rsidR="00C13B03" w:rsidRDefault="00C13B03" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F1BC08" w14:textId="3AB5C6BC" w:rsidR="00300647" w:rsidRDefault="00AF33DF" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proposal Narrative </w:t>
+      </w:r>
+      <w:r w:rsidR="00926909">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Template</w:t>
+      </w:r>
+      <w:r w:rsidR="00300647" w:rsidRPr="00803D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Version Two: Headings/Subheadings</w:t>
+      </w:r>
+      <w:r w:rsidR="00300647" w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753AA6C3" w14:textId="77777777" w:rsidR="00AF5735" w:rsidRPr="00AF5735" w:rsidRDefault="00AF5735" w:rsidP="00AF5735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OVW Transitional Housing Proposal Narrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304534B2" w14:textId="77777777" w:rsidR="00AF5735" w:rsidRPr="003156E7" w:rsidRDefault="00AF5735" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605F6C3E" w14:textId="34954D78" w:rsidR="00300647" w:rsidRPr="003156E7" w:rsidRDefault="00C67D03" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 1: Purpose of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E132B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D229A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrative</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="046C900A" w14:textId="77777777" w:rsidR="006B3552" w:rsidRDefault="006B3552" w:rsidP="007E2250">
-      <w:pPr>
+    <w:p w14:paraId="239EA358" w14:textId="77777777" w:rsidR="00523B5B" w:rsidRPr="003156E7" w:rsidRDefault="00523B5B" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Say why you are applying for the grant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288C12E5" w14:textId="77777777" w:rsidR="00846437" w:rsidRPr="003156E7" w:rsidRDefault="00846437" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Identify the project’s goals/objectives. Summarize why the goals/objectives were selected, e.g., how the project complements other services, improves services, fills service gaps, and/or responds to a need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BD9856" w14:textId="77777777" w:rsidR="00846437" w:rsidRPr="003156E7" w:rsidRDefault="00846437" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Describe the communities that will be served.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C92F19E" w14:textId="5EC9D733" w:rsidR="00C67D03" w:rsidRPr="003156E7" w:rsidRDefault="001A6CB6" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2205" w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What Will </w:t>
+      </w:r>
+      <w:r w:rsidR="0045186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2205" w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Done </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006B3552">
+    <w:p w14:paraId="09893C4D" w14:textId="77777777" w:rsidR="0045186B" w:rsidRDefault="0045186B" w:rsidP="00767343">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>For each project goal, describe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BF0849" w14:textId="45B119D3" w:rsidR="00540F20" w:rsidRPr="00521BB8" w:rsidRDefault="0045186B" w:rsidP="00767343">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00521BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activities and who is responsible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00521BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>them;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="59CF7072" w:rsidRPr="00521BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9B831B" w14:textId="23845377" w:rsidR="002153DA" w:rsidRPr="004E18EB" w:rsidRDefault="00540F20" w:rsidP="00767343">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="123DBC79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>How the applicant will </w:t>
+      </w:r>
+      <w:r w:rsidR="0045186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure victim safety, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="123DBC79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="0045186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="123DBC79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and confidentiality</w:t>
+      </w:r>
+      <w:r w:rsidR="0045186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="123DBC79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD6792E" w14:textId="77777777" w:rsidR="004D1084" w:rsidRDefault="0045186B" w:rsidP="00767343">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outcomes for knowing the goal was achieved, and how these outcomes will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>tracked;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00540F20" w:rsidRPr="004E18EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0342194E" w14:textId="2DC71DFF" w:rsidR="00897BD0" w:rsidRPr="007F2C86" w:rsidRDefault="00226C77" w:rsidP="00CA6E5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Describe how transitional housing services and voluntary support services will be accessible to anyone who may need them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28298B82" w14:textId="6B4D1306" w:rsidR="00BA2205" w:rsidRPr="003156E7" w:rsidRDefault="00BA2205" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 3: Who </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9286D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72B0B4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ill Implement </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9286D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F3F6A1" w14:textId="714093B5" w:rsidR="00466ECD" w:rsidRPr="004E18EB" w:rsidRDefault="00466ECD" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E18EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the people who will implement the project. Provide for each person their name, agency/organization, position/title, role in proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9286D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E18EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>activities, and a description of their relevant experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A74F29" w14:textId="4E94DC57" w:rsidR="003156E7" w:rsidRPr="003156E7" w:rsidRDefault="003156E7" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003156E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Describe anticipated coordination and collaboration among project partners and/or others and how working together will advance the project’s goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C7663A" w14:textId="77777777" w:rsidR="003156E7" w:rsidRPr="003156E7" w:rsidRDefault="003156E7" w:rsidP="006D1BB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003156E7" w:rsidRPr="003156E7">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="33C14042" w14:textId="77777777" w:rsidR="0098075F" w:rsidRDefault="0098075F" w:rsidP="003A220E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F53054C" w14:textId="77777777" w:rsidR="0098075F" w:rsidRDefault="0098075F" w:rsidP="003A220E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-767459284"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2E99F20B" w14:textId="48BF2CAA" w:rsidR="003A220E" w:rsidRDefault="003A220E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7E649C03" w14:textId="77777777" w:rsidR="003A220E" w:rsidRDefault="003A220E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="08F2716C" w14:textId="77777777" w:rsidR="0098075F" w:rsidRDefault="0098075F" w:rsidP="003A220E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="12333CB2" w14:textId="77777777" w:rsidR="0098075F" w:rsidRDefault="0098075F" w:rsidP="003A220E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C661A3"/>
-[...226 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058A21EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E167F04"/>
     <w:lvl w:ilvl="0" w:tplc="D7E283CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7598,1298 +3729,167 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085B31DC"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17984A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC22E4B0"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="D12879A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAB1F9B"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE766CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC22E4B0"/>
-[...1154 lines deleted...]
-    <w:tmpl w:val="42BA56BA"/>
+    <w:tmpl w:val="5D6EB6C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -8955,2073 +3955,1038 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FF91BE8"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C11C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E8E7876"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="30E89704"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49EA65EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0861258"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680F591F"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F2B66FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="932EB514"/>
-    <w:lvl w:ilvl="0" w:tplc="DEC6DA7C">
+    <w:tmpl w:val="C54A4162"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="648" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2088" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2808" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4248" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4968" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D2123B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2968C89A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...4 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...610 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1233277606">
+  <w:num w:numId="1" w16cid:durableId="681855280">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1690260099">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1379471815">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1851067285">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="4" w16cid:durableId="1916671861">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="223371912">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="5" w16cid:durableId="1492792057">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1435710696">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="963853481">
+  <w:num w:numId="6" w16cid:durableId="215943582">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1315449461">
-[...47 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1985040265">
+  <w:num w:numId="7" w16cid:durableId="950627600">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1621179076">
-[...101 lines deleted...]
-  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E2250"/>
-[...27 lines deleted...]
-    <w:rsid w:val="000845E4"/>
+    <w:rsidRoot w:val="00AD05C8"/>
+    <w:rsid w:val="00010699"/>
+    <w:rsid w:val="0001207F"/>
+    <w:rsid w:val="00015F08"/>
+    <w:rsid w:val="0002115F"/>
+    <w:rsid w:val="0003205E"/>
+    <w:rsid w:val="00050539"/>
+    <w:rsid w:val="00057E42"/>
+    <w:rsid w:val="000674E2"/>
+    <w:rsid w:val="00071738"/>
+    <w:rsid w:val="00072FCC"/>
+    <w:rsid w:val="0008314D"/>
     <w:rsid w:val="00091518"/>
-    <w:rsid w:val="000A51CC"/>
-[...720 lines deleted...]
-    <w:rsid w:val="7A128958"/>
+    <w:rsid w:val="000A06F4"/>
+    <w:rsid w:val="000A5624"/>
+    <w:rsid w:val="000C42A3"/>
+    <w:rsid w:val="000C4CBF"/>
+    <w:rsid w:val="000E132B"/>
+    <w:rsid w:val="000E3E4F"/>
+    <w:rsid w:val="000E56AA"/>
+    <w:rsid w:val="00116CB0"/>
+    <w:rsid w:val="00117CC3"/>
+    <w:rsid w:val="00120BC8"/>
+    <w:rsid w:val="001227EB"/>
+    <w:rsid w:val="00125114"/>
+    <w:rsid w:val="001278EF"/>
+    <w:rsid w:val="00135DB4"/>
+    <w:rsid w:val="00140331"/>
+    <w:rsid w:val="001572F2"/>
+    <w:rsid w:val="0016130C"/>
+    <w:rsid w:val="00162C0D"/>
+    <w:rsid w:val="00166BE2"/>
+    <w:rsid w:val="00173DF2"/>
+    <w:rsid w:val="001851DE"/>
+    <w:rsid w:val="00187408"/>
+    <w:rsid w:val="00192661"/>
+    <w:rsid w:val="0019352A"/>
+    <w:rsid w:val="00196A99"/>
+    <w:rsid w:val="001A46A1"/>
+    <w:rsid w:val="001A61CF"/>
+    <w:rsid w:val="001A6CB6"/>
+    <w:rsid w:val="001B3A8F"/>
+    <w:rsid w:val="001B7055"/>
+    <w:rsid w:val="001B73FA"/>
+    <w:rsid w:val="001B7DCF"/>
+    <w:rsid w:val="001C6FBC"/>
+    <w:rsid w:val="001E09C6"/>
+    <w:rsid w:val="001E4032"/>
+    <w:rsid w:val="001E43E4"/>
+    <w:rsid w:val="001E7579"/>
+    <w:rsid w:val="001E79A6"/>
+    <w:rsid w:val="001F0DFE"/>
+    <w:rsid w:val="00201818"/>
+    <w:rsid w:val="002153DA"/>
+    <w:rsid w:val="0021767A"/>
+    <w:rsid w:val="00223A79"/>
+    <w:rsid w:val="0022602C"/>
+    <w:rsid w:val="002262D5"/>
+    <w:rsid w:val="002265F5"/>
+    <w:rsid w:val="00226C77"/>
+    <w:rsid w:val="00233D3E"/>
+    <w:rsid w:val="00236F3C"/>
+    <w:rsid w:val="00240F09"/>
+    <w:rsid w:val="00241705"/>
+    <w:rsid w:val="0024573F"/>
+    <w:rsid w:val="002658C7"/>
+    <w:rsid w:val="00271C2E"/>
+    <w:rsid w:val="00276023"/>
+    <w:rsid w:val="00291E96"/>
+    <w:rsid w:val="00293713"/>
+    <w:rsid w:val="002B4A22"/>
+    <w:rsid w:val="002C2423"/>
+    <w:rsid w:val="002C2725"/>
+    <w:rsid w:val="002C42CA"/>
+    <w:rsid w:val="002C4D37"/>
+    <w:rsid w:val="002D5A07"/>
+    <w:rsid w:val="002E185D"/>
+    <w:rsid w:val="002E527F"/>
+    <w:rsid w:val="002E6EC6"/>
+    <w:rsid w:val="002F31BC"/>
+    <w:rsid w:val="002F5ABA"/>
+    <w:rsid w:val="00300647"/>
+    <w:rsid w:val="00302071"/>
+    <w:rsid w:val="003156E7"/>
+    <w:rsid w:val="00333E95"/>
+    <w:rsid w:val="00336B5B"/>
+    <w:rsid w:val="00337E52"/>
+    <w:rsid w:val="00344301"/>
+    <w:rsid w:val="00355943"/>
+    <w:rsid w:val="00360F7D"/>
+    <w:rsid w:val="00375F8F"/>
+    <w:rsid w:val="003921E9"/>
+    <w:rsid w:val="00394278"/>
+    <w:rsid w:val="00397D44"/>
+    <w:rsid w:val="003A0B9E"/>
+    <w:rsid w:val="003A1FD8"/>
+    <w:rsid w:val="003A220E"/>
+    <w:rsid w:val="003A2E0B"/>
+    <w:rsid w:val="003C072E"/>
+    <w:rsid w:val="003C7A88"/>
+    <w:rsid w:val="003D17AD"/>
+    <w:rsid w:val="003D18F2"/>
+    <w:rsid w:val="003D448D"/>
+    <w:rsid w:val="003D4750"/>
+    <w:rsid w:val="003E5CE2"/>
+    <w:rsid w:val="003F566D"/>
+    <w:rsid w:val="0040387B"/>
+    <w:rsid w:val="0041491A"/>
+    <w:rsid w:val="00415519"/>
+    <w:rsid w:val="004200E6"/>
+    <w:rsid w:val="00422A6C"/>
+    <w:rsid w:val="004363D1"/>
+    <w:rsid w:val="0043695B"/>
+    <w:rsid w:val="00436A3B"/>
+    <w:rsid w:val="00436EC1"/>
+    <w:rsid w:val="00443FB2"/>
+    <w:rsid w:val="0045186B"/>
+    <w:rsid w:val="00453BD3"/>
+    <w:rsid w:val="004568D8"/>
+    <w:rsid w:val="0045798C"/>
+    <w:rsid w:val="00466ECD"/>
+    <w:rsid w:val="00470ECE"/>
+    <w:rsid w:val="004774B3"/>
+    <w:rsid w:val="004A3A14"/>
+    <w:rsid w:val="004A663C"/>
+    <w:rsid w:val="004C0450"/>
+    <w:rsid w:val="004C131E"/>
+    <w:rsid w:val="004C191C"/>
+    <w:rsid w:val="004D1084"/>
+    <w:rsid w:val="004E18EB"/>
+    <w:rsid w:val="004E4FDC"/>
+    <w:rsid w:val="00511492"/>
+    <w:rsid w:val="00516C00"/>
+    <w:rsid w:val="0052098B"/>
+    <w:rsid w:val="00521BB8"/>
+    <w:rsid w:val="00523B5B"/>
+    <w:rsid w:val="00530C2F"/>
+    <w:rsid w:val="0053703A"/>
+    <w:rsid w:val="00540F20"/>
+    <w:rsid w:val="00544C24"/>
+    <w:rsid w:val="005537C7"/>
+    <w:rsid w:val="00555CF2"/>
+    <w:rsid w:val="005736B6"/>
+    <w:rsid w:val="005949AD"/>
+    <w:rsid w:val="005A2A0D"/>
+    <w:rsid w:val="005A3C8A"/>
+    <w:rsid w:val="005A526D"/>
+    <w:rsid w:val="005A7AA6"/>
+    <w:rsid w:val="005B02A5"/>
+    <w:rsid w:val="005C208C"/>
+    <w:rsid w:val="005C42A1"/>
+    <w:rsid w:val="005C692D"/>
+    <w:rsid w:val="005C6D3A"/>
+    <w:rsid w:val="005D0C50"/>
+    <w:rsid w:val="005D28D3"/>
+    <w:rsid w:val="005E3CBB"/>
+    <w:rsid w:val="005E40F7"/>
+    <w:rsid w:val="00610AE3"/>
+    <w:rsid w:val="00630D90"/>
+    <w:rsid w:val="0063199F"/>
+    <w:rsid w:val="006354C7"/>
+    <w:rsid w:val="00647580"/>
+    <w:rsid w:val="00652DF6"/>
+    <w:rsid w:val="00656818"/>
+    <w:rsid w:val="006602A3"/>
+    <w:rsid w:val="006623A2"/>
+    <w:rsid w:val="00666883"/>
+    <w:rsid w:val="00684A88"/>
+    <w:rsid w:val="006917FD"/>
+    <w:rsid w:val="00692933"/>
+    <w:rsid w:val="006931F7"/>
+    <w:rsid w:val="0069454B"/>
+    <w:rsid w:val="0069535E"/>
+    <w:rsid w:val="00696F45"/>
+    <w:rsid w:val="006B2FC3"/>
+    <w:rsid w:val="006D1BB2"/>
+    <w:rsid w:val="006E3ABA"/>
+    <w:rsid w:val="006F4DD4"/>
+    <w:rsid w:val="006F5F83"/>
+    <w:rsid w:val="00704392"/>
+    <w:rsid w:val="00726B68"/>
+    <w:rsid w:val="00742940"/>
+    <w:rsid w:val="00746A52"/>
+    <w:rsid w:val="00767343"/>
+    <w:rsid w:val="0077288A"/>
+    <w:rsid w:val="00774A43"/>
+    <w:rsid w:val="00776B15"/>
+    <w:rsid w:val="007809B2"/>
+    <w:rsid w:val="00787135"/>
+    <w:rsid w:val="007B0084"/>
+    <w:rsid w:val="007B3E9B"/>
+    <w:rsid w:val="007E69EF"/>
+    <w:rsid w:val="007F2C86"/>
+    <w:rsid w:val="007F5771"/>
+    <w:rsid w:val="007F61C4"/>
+    <w:rsid w:val="00800F9A"/>
+    <w:rsid w:val="00801452"/>
+    <w:rsid w:val="00803D1D"/>
+    <w:rsid w:val="00804173"/>
+    <w:rsid w:val="008070EF"/>
+    <w:rsid w:val="00807E16"/>
+    <w:rsid w:val="00811AE0"/>
+    <w:rsid w:val="0081367C"/>
+    <w:rsid w:val="008200CA"/>
+    <w:rsid w:val="0082179D"/>
+    <w:rsid w:val="00821EE0"/>
+    <w:rsid w:val="00823854"/>
+    <w:rsid w:val="008276C8"/>
+    <w:rsid w:val="00836334"/>
+    <w:rsid w:val="00843125"/>
+    <w:rsid w:val="00846437"/>
+    <w:rsid w:val="008563F6"/>
+    <w:rsid w:val="00861B57"/>
+    <w:rsid w:val="00863D1D"/>
+    <w:rsid w:val="0086596F"/>
+    <w:rsid w:val="008670A6"/>
+    <w:rsid w:val="008733D6"/>
+    <w:rsid w:val="00875755"/>
+    <w:rsid w:val="00892FDC"/>
+    <w:rsid w:val="00897BD0"/>
+    <w:rsid w:val="008C7B0A"/>
+    <w:rsid w:val="008D0213"/>
+    <w:rsid w:val="008D68E9"/>
+    <w:rsid w:val="008E190E"/>
+    <w:rsid w:val="008F758E"/>
+    <w:rsid w:val="008F77F6"/>
+    <w:rsid w:val="009026CC"/>
+    <w:rsid w:val="00903DB5"/>
+    <w:rsid w:val="009048F5"/>
+    <w:rsid w:val="009054B2"/>
+    <w:rsid w:val="00915225"/>
+    <w:rsid w:val="00926909"/>
+    <w:rsid w:val="009311DB"/>
+    <w:rsid w:val="00931E4D"/>
+    <w:rsid w:val="0094050F"/>
+    <w:rsid w:val="00945785"/>
+    <w:rsid w:val="009514B5"/>
+    <w:rsid w:val="00974B4C"/>
+    <w:rsid w:val="0097628F"/>
+    <w:rsid w:val="0097724A"/>
+    <w:rsid w:val="009775F4"/>
+    <w:rsid w:val="00977F04"/>
+    <w:rsid w:val="0098075F"/>
+    <w:rsid w:val="009838B2"/>
+    <w:rsid w:val="00985962"/>
+    <w:rsid w:val="009A3A41"/>
+    <w:rsid w:val="009B2456"/>
+    <w:rsid w:val="009B6184"/>
+    <w:rsid w:val="009C02A3"/>
+    <w:rsid w:val="009C2544"/>
+    <w:rsid w:val="009C465A"/>
+    <w:rsid w:val="009D3208"/>
+    <w:rsid w:val="009E3B1A"/>
+    <w:rsid w:val="009F1110"/>
+    <w:rsid w:val="009F313C"/>
+    <w:rsid w:val="009F6C76"/>
+    <w:rsid w:val="00A04207"/>
+    <w:rsid w:val="00A05952"/>
+    <w:rsid w:val="00A10796"/>
+    <w:rsid w:val="00A12810"/>
+    <w:rsid w:val="00A200B7"/>
+    <w:rsid w:val="00A267D0"/>
+    <w:rsid w:val="00A30BA4"/>
+    <w:rsid w:val="00A762D0"/>
+    <w:rsid w:val="00A766A5"/>
+    <w:rsid w:val="00A7773D"/>
+    <w:rsid w:val="00A86E9D"/>
+    <w:rsid w:val="00A92076"/>
+    <w:rsid w:val="00A9316E"/>
+    <w:rsid w:val="00A9539F"/>
+    <w:rsid w:val="00A960A1"/>
+    <w:rsid w:val="00A9724E"/>
+    <w:rsid w:val="00AA4C59"/>
+    <w:rsid w:val="00AA75D0"/>
+    <w:rsid w:val="00AB3C5C"/>
+    <w:rsid w:val="00AC6185"/>
+    <w:rsid w:val="00AC6628"/>
+    <w:rsid w:val="00AC7404"/>
+    <w:rsid w:val="00AD05C8"/>
+    <w:rsid w:val="00AD3D9B"/>
+    <w:rsid w:val="00AD4CBE"/>
+    <w:rsid w:val="00AE3A6E"/>
+    <w:rsid w:val="00AE3F1C"/>
+    <w:rsid w:val="00AE6CA9"/>
+    <w:rsid w:val="00AF0CC4"/>
+    <w:rsid w:val="00AF1679"/>
+    <w:rsid w:val="00AF33DF"/>
+    <w:rsid w:val="00AF5141"/>
+    <w:rsid w:val="00AF5735"/>
+    <w:rsid w:val="00AF6050"/>
+    <w:rsid w:val="00B03F5C"/>
+    <w:rsid w:val="00B06033"/>
+    <w:rsid w:val="00B12CB1"/>
+    <w:rsid w:val="00B204F4"/>
+    <w:rsid w:val="00B255E5"/>
+    <w:rsid w:val="00B460C6"/>
+    <w:rsid w:val="00B54A8E"/>
+    <w:rsid w:val="00B5582E"/>
+    <w:rsid w:val="00B65ADD"/>
+    <w:rsid w:val="00B906DC"/>
+    <w:rsid w:val="00BA1180"/>
+    <w:rsid w:val="00BA2205"/>
+    <w:rsid w:val="00BA4185"/>
+    <w:rsid w:val="00BB529C"/>
+    <w:rsid w:val="00BD1D10"/>
+    <w:rsid w:val="00BE735B"/>
+    <w:rsid w:val="00C04A97"/>
+    <w:rsid w:val="00C06727"/>
+    <w:rsid w:val="00C12664"/>
+    <w:rsid w:val="00C13B03"/>
+    <w:rsid w:val="00C13B57"/>
+    <w:rsid w:val="00C140D4"/>
+    <w:rsid w:val="00C1462B"/>
+    <w:rsid w:val="00C21CAA"/>
+    <w:rsid w:val="00C24A23"/>
+    <w:rsid w:val="00C31459"/>
+    <w:rsid w:val="00C323ED"/>
+    <w:rsid w:val="00C43080"/>
+    <w:rsid w:val="00C6418D"/>
+    <w:rsid w:val="00C67C4A"/>
+    <w:rsid w:val="00C67D03"/>
+    <w:rsid w:val="00C84A39"/>
+    <w:rsid w:val="00C93C6E"/>
+    <w:rsid w:val="00C94419"/>
+    <w:rsid w:val="00CA6E5C"/>
+    <w:rsid w:val="00CB19A7"/>
+    <w:rsid w:val="00CB499C"/>
+    <w:rsid w:val="00CC055B"/>
+    <w:rsid w:val="00CC5385"/>
+    <w:rsid w:val="00CC62E2"/>
+    <w:rsid w:val="00CD30FC"/>
+    <w:rsid w:val="00CD4FF9"/>
+    <w:rsid w:val="00CD77A1"/>
+    <w:rsid w:val="00CD78C4"/>
+    <w:rsid w:val="00CF3376"/>
+    <w:rsid w:val="00D01272"/>
+    <w:rsid w:val="00D06A1F"/>
+    <w:rsid w:val="00D07703"/>
+    <w:rsid w:val="00D229A7"/>
+    <w:rsid w:val="00D25017"/>
+    <w:rsid w:val="00D26659"/>
+    <w:rsid w:val="00D34143"/>
+    <w:rsid w:val="00D34F4E"/>
+    <w:rsid w:val="00D4365A"/>
+    <w:rsid w:val="00D474ED"/>
+    <w:rsid w:val="00D60B14"/>
+    <w:rsid w:val="00D80309"/>
+    <w:rsid w:val="00D846CE"/>
+    <w:rsid w:val="00DB1AC6"/>
+    <w:rsid w:val="00DC056C"/>
+    <w:rsid w:val="00DC09CE"/>
+    <w:rsid w:val="00DC16A8"/>
+    <w:rsid w:val="00DD0471"/>
+    <w:rsid w:val="00DE1792"/>
+    <w:rsid w:val="00DE1F07"/>
+    <w:rsid w:val="00DF1FDC"/>
+    <w:rsid w:val="00DF3210"/>
+    <w:rsid w:val="00E10D15"/>
+    <w:rsid w:val="00E118A4"/>
+    <w:rsid w:val="00E22133"/>
+    <w:rsid w:val="00E326C5"/>
+    <w:rsid w:val="00E327F6"/>
+    <w:rsid w:val="00E4138C"/>
+    <w:rsid w:val="00E45C52"/>
+    <w:rsid w:val="00E47034"/>
+    <w:rsid w:val="00E52B1C"/>
+    <w:rsid w:val="00E5536C"/>
+    <w:rsid w:val="00E558A7"/>
+    <w:rsid w:val="00E6601A"/>
+    <w:rsid w:val="00E664F5"/>
+    <w:rsid w:val="00E81AAE"/>
+    <w:rsid w:val="00E875D7"/>
+    <w:rsid w:val="00E913E2"/>
+    <w:rsid w:val="00E96D23"/>
+    <w:rsid w:val="00EA78B4"/>
+    <w:rsid w:val="00EB42B2"/>
+    <w:rsid w:val="00EE029D"/>
+    <w:rsid w:val="00EF313A"/>
+    <w:rsid w:val="00EF324F"/>
+    <w:rsid w:val="00EF48AF"/>
+    <w:rsid w:val="00EF72B3"/>
+    <w:rsid w:val="00F060EC"/>
+    <w:rsid w:val="00F067EA"/>
+    <w:rsid w:val="00F12B63"/>
+    <w:rsid w:val="00F23377"/>
+    <w:rsid w:val="00F273F5"/>
+    <w:rsid w:val="00F34E06"/>
+    <w:rsid w:val="00F4010F"/>
+    <w:rsid w:val="00F52017"/>
+    <w:rsid w:val="00F523C6"/>
+    <w:rsid w:val="00F6297B"/>
+    <w:rsid w:val="00F657DA"/>
+    <w:rsid w:val="00F66780"/>
+    <w:rsid w:val="00F70BFE"/>
+    <w:rsid w:val="00F81C2C"/>
+    <w:rsid w:val="00F86B31"/>
+    <w:rsid w:val="00F86F29"/>
+    <w:rsid w:val="00F91EE9"/>
+    <w:rsid w:val="00F9286D"/>
+    <w:rsid w:val="00F959F4"/>
+    <w:rsid w:val="00FA1FF3"/>
+    <w:rsid w:val="00FC7AE5"/>
+    <w:rsid w:val="00FD65A0"/>
+    <w:rsid w:val="00FE5639"/>
+    <w:rsid w:val="00FF40F9"/>
+    <w:rsid w:val="00FF7713"/>
+    <w:rsid w:val="059ECBFE"/>
+    <w:rsid w:val="095A1A1E"/>
+    <w:rsid w:val="0B363EE7"/>
+    <w:rsid w:val="0BC2C828"/>
+    <w:rsid w:val="1102E8DE"/>
+    <w:rsid w:val="11D4BCF0"/>
+    <w:rsid w:val="123DBC79"/>
+    <w:rsid w:val="12792F77"/>
+    <w:rsid w:val="17A53662"/>
+    <w:rsid w:val="19A3CDEA"/>
+    <w:rsid w:val="1A9A93AB"/>
+    <w:rsid w:val="1B5073B3"/>
+    <w:rsid w:val="212E3AAC"/>
+    <w:rsid w:val="21995324"/>
+    <w:rsid w:val="22C4616C"/>
+    <w:rsid w:val="23FE426C"/>
+    <w:rsid w:val="25B08155"/>
+    <w:rsid w:val="26C9FF71"/>
+    <w:rsid w:val="3090E45E"/>
+    <w:rsid w:val="346AFDEE"/>
+    <w:rsid w:val="3A2D0D62"/>
+    <w:rsid w:val="3AF8B93C"/>
+    <w:rsid w:val="50331F7C"/>
+    <w:rsid w:val="53DCD639"/>
+    <w:rsid w:val="559BA73B"/>
+    <w:rsid w:val="595EA2CB"/>
+    <w:rsid w:val="59CF7072"/>
+    <w:rsid w:val="689B33F7"/>
+    <w:rsid w:val="72B0B4FF"/>
+    <w:rsid w:val="745E6EE0"/>
+    <w:rsid w:val="751E9372"/>
+    <w:rsid w:val="76202A47"/>
+    <w:rsid w:val="786D07F6"/>
+    <w:rsid w:val="7B4354D9"/>
+    <w:rsid w:val="7D2C29EF"/>
+    <w:rsid w:val="7E2AB5FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6D49C30B"/>
+  <w14:docId w14:val="0353C02B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{96070DFE-E4CA-45C6-BDA7-0ABD4E2DCE36}"/>
+  <w15:docId w15:val="{82BB33BE-21F4-4C88-B41D-E7DE8C853379}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11362,3919 +5327,1170 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00704392"/>
+    <w:pPr>
+      <w:spacing w:line="256" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Bullet List,Issue Action POC,List Paragraph1,3,POCG Table Text,Dot pt,F5 List Paragraph,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,List Paragraph2,MAIN CONTENT,FooterText,Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00AD05C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00196A99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E47034"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E47034"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00E47034"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E47034"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A220E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A220E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A220E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A220E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00F52017"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00F52017"/>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2250"/>
+    <w:rsid w:val="00F52017"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E41219"/>
+    <w:rsid w:val="009B6184"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E41219"/>
+    <w:rsid w:val="009B6184"/>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B57186"/>
+    <w:rsid w:val="003E5CE2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
-[...29 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00585110"/>
+    <w:rsid w:val="0053703A"/>
     <w:rPr>
-      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...3178 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/ovw/page/file/1118951/dl?inline" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15540,81 +6756,73 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9f511df3-3b07-4a4f-8861-9155c237c27e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9f511df3-3b07-4a4f-8861-9155c237c27e" xmlns:ns3="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78bab245cc99f0b7603d730cab711980" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003852BE2C6C39FF46919B2A9875FC6B93" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a34149bf4190137573f9207f8566172a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9f511df3-3b07-4a4f-8861-9155c237c27e" xmlns:ns3="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="82e824d011fb7fe4f0fd1167f57f69be" ns2:_="" ns3:_="">
     <xsd:import namespace="9f511df3-3b07-4a4f-8861-9155c237c27e"/>
     <xsd:import namespace="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -15798,139 +7006,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2363B6DA-DFA1-4CA5-B025-5C4209E0640E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C290E1E6-F645-4E24-86BF-623C38D97EF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14"/>
     <ds:schemaRef ds:uri="9f511df3-3b07-4a4f-8861-9155c237c27e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253B1792-5CE3-456C-B774-D8BC93D74BD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{627F75D8-AA1A-4AEB-AFD3-CCF4C82D04FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64831C2C-FB71-4E23-8D9D-3BF6BBAAC5B8}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95331216-9736-4F4D-9BB6-C3D1EFF20FFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7BB896-F0B2-40DF-A3E9-F2A1B40CA18C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9f511df3-3b07-4a4f-8861-9155c237c27e"/>
     <ds:schemaRef ds:uri="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{15ef12a1-af58-44c4-b029-712fc0605570}" enabled="0" method="" siteId="{15ef12a1-af58-44c4-b029-712fc0605570}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>6709</Characters>
+  <Pages>4</Pages>
+  <Words>604</Words>
+  <Characters>3484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7871</CharactersWithSpaces>
+  <CharactersWithSpaces>4051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Moreno, Kelly (OVW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003852BE2C6C39FF46919B2A9875FC6B93</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">