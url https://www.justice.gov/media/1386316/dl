--- v0 (2026-01-06)
+++ v1 (2026-05-31)
@@ -1,96 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0FD94ED8" w14:textId="3E683EF8" w:rsidR="00B12F2A" w:rsidRPr="006C5784" w:rsidRDefault="00747DF2">
-[...37 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4DCA6427" w14:textId="1B71E002" w:rsidR="002E6258" w:rsidRPr="006C5784" w:rsidRDefault="00C37AD0" w:rsidP="00E83BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
       <w:r w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001E2F34" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Justice’s (DOJ) </w:t>
       </w:r>
       <w:r w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -5120,51 +5079,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DC30019" w14:textId="203EEF2B" w:rsidR="00E67744" w:rsidRPr="006C5784" w:rsidRDefault="00E67744" w:rsidP="00E67744">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">When a victim absolutely refuses to participate and the case cannot be resolved </w:t>
+        <w:t xml:space="preserve">When a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>victim absolutely</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> refuses to participate and the case cannot be resolved </w:t>
       </w:r>
       <w:r w:rsidR="00782D69" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>via guilty plea</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or proven without the victim’s testimony at trial, prosecutors should move for a continuance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AD6A0F" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as long as</w:t>
@@ -5495,69 +5472,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD1736" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prosecutors should consider the many</w:t>
       </w:r>
       <w:r w:rsidR="00140510" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> collateral consequences </w:t>
       </w:r>
       <w:r w:rsidR="00BD1736" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">that a victim will face, including but not limited </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">that a victim will face, including but not limited to: </w:t>
       </w:r>
       <w:r w:rsidR="00E47CE4" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00BD1736" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> victim’s children </w:t>
       </w:r>
       <w:r w:rsidR="00E47CE4" w:rsidRPr="006C5784">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>being placed</w:t>
       </w:r>
@@ -7657,100 +7616,99 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47456D1A" w14:textId="77777777" w:rsidR="003876A2" w:rsidRPr="006C5784" w:rsidRDefault="003876A2" w:rsidP="00155CFD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="MS PGothic" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003876A2" w:rsidRPr="006C5784" w:rsidSect="00E60E13">
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="703F88FA" w14:textId="77777777" w:rsidR="00BB2D2A" w:rsidRDefault="00BB2D2A" w:rsidP="003366B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="796E10E9" w14:textId="77777777" w:rsidR="00BB2D2A" w:rsidRDefault="00BB2D2A" w:rsidP="003366B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1E476E24" w14:textId="77777777" w:rsidR="00BB2D2A" w:rsidRDefault="00BB2D2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -7779,51 +7737,51 @@
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="952057403"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="02B92715" w14:textId="2C5D8FBB" w:rsidR="00E33C61" w:rsidRDefault="00E33C61">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -7833,69 +7791,69 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="461F0BC4" w14:textId="32A1C2C1" w:rsidR="00D24A12" w:rsidRDefault="00D24A12">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E98279D" w14:textId="77777777" w:rsidR="005E454B" w:rsidRPr="005E454B" w:rsidRDefault="005E454B" w:rsidP="005E454B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="005E454B">
       <w:t>Developed January 2025</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FEC039C" w14:textId="77777777" w:rsidR="005E454B" w:rsidRDefault="005E454B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="69857D01" w14:textId="77777777" w:rsidR="00BB2D2A" w:rsidRDefault="00BB2D2A" w:rsidP="003366B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0BD688AA" w14:textId="77777777" w:rsidR="00BB2D2A" w:rsidRDefault="00BB2D2A" w:rsidP="003366B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="46E2C2D5" w14:textId="77777777" w:rsidR="00BB2D2A" w:rsidRDefault="00BB2D2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -7949,366 +7907,52 @@
     <w:p w14:paraId="2B1F3A8A" w14:textId="63785590" w:rsidR="001B2837" w:rsidRPr="001B2837" w:rsidRDefault="001B2837">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2837">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001B2837">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> Different considerations may apply where the victim has committed collateral or unrelated crimes. This policy governs detaining victims for the sole purpose of securing testimony.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...312 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A07744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A09648D0"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9179,52 +8823,52 @@
   <w:num w:numId="4" w16cid:durableId="1291279962">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1651862421">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="634336278">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="691229027">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1444348805">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1139612627">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2103213996">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -9286,90 +8930,93 @@
     <w:rsid w:val="00121EE8"/>
     <w:rsid w:val="001243B9"/>
     <w:rsid w:val="00131CEA"/>
     <w:rsid w:val="00131E55"/>
     <w:rsid w:val="001320D6"/>
     <w:rsid w:val="00137655"/>
     <w:rsid w:val="00140510"/>
     <w:rsid w:val="0014091E"/>
     <w:rsid w:val="001410E1"/>
     <w:rsid w:val="00143137"/>
     <w:rsid w:val="00143BB4"/>
     <w:rsid w:val="00145DC2"/>
     <w:rsid w:val="00155CFD"/>
     <w:rsid w:val="001629FD"/>
     <w:rsid w:val="00165770"/>
     <w:rsid w:val="00166295"/>
     <w:rsid w:val="00174416"/>
     <w:rsid w:val="00184269"/>
     <w:rsid w:val="00185AA7"/>
     <w:rsid w:val="0018712D"/>
     <w:rsid w:val="001871F5"/>
     <w:rsid w:val="00187663"/>
     <w:rsid w:val="00191A86"/>
     <w:rsid w:val="00195BF6"/>
     <w:rsid w:val="001A0CCD"/>
+    <w:rsid w:val="001A2888"/>
     <w:rsid w:val="001A697E"/>
     <w:rsid w:val="001B2442"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001B2D30"/>
     <w:rsid w:val="001B3CB7"/>
     <w:rsid w:val="001B435F"/>
     <w:rsid w:val="001B5C93"/>
     <w:rsid w:val="001B62F5"/>
     <w:rsid w:val="001B6AF9"/>
     <w:rsid w:val="001E1B74"/>
     <w:rsid w:val="001E2F34"/>
     <w:rsid w:val="001E3B9B"/>
     <w:rsid w:val="001E5A69"/>
     <w:rsid w:val="001E7EDE"/>
     <w:rsid w:val="001F0860"/>
     <w:rsid w:val="001F314E"/>
     <w:rsid w:val="00214C4B"/>
     <w:rsid w:val="00217FE3"/>
     <w:rsid w:val="00224094"/>
     <w:rsid w:val="002245CF"/>
     <w:rsid w:val="002347A2"/>
     <w:rsid w:val="00236AF9"/>
     <w:rsid w:val="0024299E"/>
     <w:rsid w:val="0024522B"/>
     <w:rsid w:val="00245704"/>
     <w:rsid w:val="0024599D"/>
     <w:rsid w:val="002500F8"/>
     <w:rsid w:val="00251749"/>
     <w:rsid w:val="00251E87"/>
     <w:rsid w:val="00251F19"/>
     <w:rsid w:val="002525F6"/>
     <w:rsid w:val="0025303A"/>
     <w:rsid w:val="002540FB"/>
     <w:rsid w:val="002565C1"/>
     <w:rsid w:val="0026283B"/>
+    <w:rsid w:val="00264901"/>
     <w:rsid w:val="00270CFE"/>
     <w:rsid w:val="00277370"/>
     <w:rsid w:val="00277696"/>
     <w:rsid w:val="002811F8"/>
     <w:rsid w:val="0028154B"/>
+    <w:rsid w:val="00286136"/>
     <w:rsid w:val="00290EE0"/>
     <w:rsid w:val="00290FE4"/>
     <w:rsid w:val="0029263F"/>
     <w:rsid w:val="00296371"/>
     <w:rsid w:val="00296CED"/>
     <w:rsid w:val="002A3C37"/>
     <w:rsid w:val="002A78D9"/>
     <w:rsid w:val="002B3A24"/>
     <w:rsid w:val="002B3C20"/>
     <w:rsid w:val="002C74DE"/>
     <w:rsid w:val="002D2B09"/>
     <w:rsid w:val="002D3F5A"/>
     <w:rsid w:val="002D4039"/>
     <w:rsid w:val="002D5179"/>
     <w:rsid w:val="002E163A"/>
     <w:rsid w:val="002E3F19"/>
     <w:rsid w:val="002E5E42"/>
     <w:rsid w:val="002E6258"/>
     <w:rsid w:val="002F0BA9"/>
     <w:rsid w:val="002F28F1"/>
     <w:rsid w:val="002F3A0E"/>
     <w:rsid w:val="002F54DF"/>
     <w:rsid w:val="003050FB"/>
     <w:rsid w:val="003066D3"/>
     <w:rsid w:val="0030749B"/>
@@ -9643,50 +9290,51 @@
     <w:rsid w:val="008528D8"/>
     <w:rsid w:val="008533E6"/>
     <w:rsid w:val="00854C6F"/>
     <w:rsid w:val="008551BC"/>
     <w:rsid w:val="008775B8"/>
     <w:rsid w:val="00877661"/>
     <w:rsid w:val="008901C0"/>
     <w:rsid w:val="008A197C"/>
     <w:rsid w:val="008A4C01"/>
     <w:rsid w:val="008B0D23"/>
     <w:rsid w:val="008B287E"/>
     <w:rsid w:val="008B3778"/>
     <w:rsid w:val="008B5F92"/>
     <w:rsid w:val="008B774E"/>
     <w:rsid w:val="008B7C1F"/>
     <w:rsid w:val="008C37AE"/>
     <w:rsid w:val="008C4AEE"/>
     <w:rsid w:val="008C64D6"/>
     <w:rsid w:val="008D478E"/>
     <w:rsid w:val="008E24DC"/>
     <w:rsid w:val="009045BC"/>
     <w:rsid w:val="00906EDA"/>
     <w:rsid w:val="00907478"/>
     <w:rsid w:val="00907AD7"/>
     <w:rsid w:val="00910A94"/>
+    <w:rsid w:val="00911A31"/>
     <w:rsid w:val="00913C6A"/>
     <w:rsid w:val="009179E1"/>
     <w:rsid w:val="00921673"/>
     <w:rsid w:val="00927B31"/>
     <w:rsid w:val="009365D0"/>
     <w:rsid w:val="009402FE"/>
     <w:rsid w:val="00942AF1"/>
     <w:rsid w:val="0094551B"/>
     <w:rsid w:val="00950629"/>
     <w:rsid w:val="00952D5B"/>
     <w:rsid w:val="00955C2A"/>
     <w:rsid w:val="0096288C"/>
     <w:rsid w:val="00964D2B"/>
     <w:rsid w:val="00971004"/>
     <w:rsid w:val="0097230A"/>
     <w:rsid w:val="00972D21"/>
     <w:rsid w:val="00972FCB"/>
     <w:rsid w:val="00975938"/>
     <w:rsid w:val="0098028B"/>
     <w:rsid w:val="00981266"/>
     <w:rsid w:val="0098655D"/>
     <w:rsid w:val="009A0625"/>
     <w:rsid w:val="009A40C7"/>
     <w:rsid w:val="009A59EB"/>
     <w:rsid w:val="009B758C"/>
@@ -9741,50 +9389,51 @@
     <w:rsid w:val="00AB5A33"/>
     <w:rsid w:val="00AB61FF"/>
     <w:rsid w:val="00AC75DB"/>
     <w:rsid w:val="00AD0107"/>
     <w:rsid w:val="00AD2AC8"/>
     <w:rsid w:val="00AD4C09"/>
     <w:rsid w:val="00AD6A0F"/>
     <w:rsid w:val="00AD6F4E"/>
     <w:rsid w:val="00AD7BE1"/>
     <w:rsid w:val="00AE1863"/>
     <w:rsid w:val="00AE54ED"/>
     <w:rsid w:val="00AE58AE"/>
     <w:rsid w:val="00AE5E47"/>
     <w:rsid w:val="00AE70A5"/>
     <w:rsid w:val="00AF0C5F"/>
     <w:rsid w:val="00AF2E9B"/>
     <w:rsid w:val="00AF447F"/>
     <w:rsid w:val="00B03F50"/>
     <w:rsid w:val="00B0577F"/>
     <w:rsid w:val="00B05EF0"/>
     <w:rsid w:val="00B0681C"/>
     <w:rsid w:val="00B110E9"/>
     <w:rsid w:val="00B11E39"/>
     <w:rsid w:val="00B12F2A"/>
     <w:rsid w:val="00B1381D"/>
+    <w:rsid w:val="00B15DE7"/>
     <w:rsid w:val="00B220B3"/>
     <w:rsid w:val="00B33CA2"/>
     <w:rsid w:val="00B36C2A"/>
     <w:rsid w:val="00B42D9A"/>
     <w:rsid w:val="00B46B99"/>
     <w:rsid w:val="00B536EA"/>
     <w:rsid w:val="00B57B13"/>
     <w:rsid w:val="00B592D3"/>
     <w:rsid w:val="00B63FFE"/>
     <w:rsid w:val="00B65259"/>
     <w:rsid w:val="00B6551D"/>
     <w:rsid w:val="00B66F0C"/>
     <w:rsid w:val="00B74DE4"/>
     <w:rsid w:val="00B823C3"/>
     <w:rsid w:val="00B824DD"/>
     <w:rsid w:val="00B85515"/>
     <w:rsid w:val="00B87DC2"/>
     <w:rsid w:val="00B904E8"/>
     <w:rsid w:val="00B94271"/>
     <w:rsid w:val="00B95401"/>
     <w:rsid w:val="00B97554"/>
     <w:rsid w:val="00B97C4B"/>
     <w:rsid w:val="00BA129F"/>
     <w:rsid w:val="00BA136C"/>
     <w:rsid w:val="00BA272B"/>
@@ -9853,50 +9502,51 @@
     <w:rsid w:val="00D023D3"/>
     <w:rsid w:val="00D03747"/>
     <w:rsid w:val="00D10500"/>
     <w:rsid w:val="00D12A01"/>
     <w:rsid w:val="00D1590A"/>
     <w:rsid w:val="00D15EAA"/>
     <w:rsid w:val="00D21F41"/>
     <w:rsid w:val="00D226DB"/>
     <w:rsid w:val="00D24A12"/>
     <w:rsid w:val="00D369DF"/>
     <w:rsid w:val="00D420A4"/>
     <w:rsid w:val="00D43F45"/>
     <w:rsid w:val="00D4440C"/>
     <w:rsid w:val="00D55CA6"/>
     <w:rsid w:val="00D61708"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D66E7B"/>
     <w:rsid w:val="00D71020"/>
     <w:rsid w:val="00D7365E"/>
     <w:rsid w:val="00D83294"/>
     <w:rsid w:val="00D8391A"/>
     <w:rsid w:val="00D83DA1"/>
     <w:rsid w:val="00D94057"/>
     <w:rsid w:val="00D96868"/>
     <w:rsid w:val="00D97A7B"/>
+    <w:rsid w:val="00DA0EE8"/>
     <w:rsid w:val="00DA116F"/>
     <w:rsid w:val="00DA7C67"/>
     <w:rsid w:val="00DB1D1D"/>
     <w:rsid w:val="00DB32F0"/>
     <w:rsid w:val="00DB5164"/>
     <w:rsid w:val="00DC0FE3"/>
     <w:rsid w:val="00DC132A"/>
     <w:rsid w:val="00DC1E46"/>
     <w:rsid w:val="00DC28A0"/>
     <w:rsid w:val="00DC7DC3"/>
     <w:rsid w:val="00DD1A9C"/>
     <w:rsid w:val="00DE13CE"/>
     <w:rsid w:val="00DE28E3"/>
     <w:rsid w:val="00DF0908"/>
     <w:rsid w:val="00DF10B0"/>
     <w:rsid w:val="00DF1BAD"/>
     <w:rsid w:val="00DF2896"/>
     <w:rsid w:val="00DF349B"/>
     <w:rsid w:val="00DF5043"/>
     <w:rsid w:val="00E00A84"/>
     <w:rsid w:val="00E01117"/>
     <w:rsid w:val="00E021B7"/>
     <w:rsid w:val="00E0401B"/>
     <w:rsid w:val="00E050C7"/>
     <w:rsid w:val="00E07628"/>
@@ -10005,51 +9655,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1942905C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FDDF92C6-176D-4773-8394-3B8D1F2B999E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11165,51 +10815,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D96868"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D96868"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="107554159">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="223150356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11407,55 +11057,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075199227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.justice.gov/ovw/media/1352371/dl?inline__;!!I47Zg8fJQnY!aea9N1-eIDJKJmL3UU_ETlZC5F1GCEeXfiRZXBMt90wviD_2VeQRX-hDeNALuGBKSEC_b0SLgoQkc-2szGL4wp-T1IxDkdMw--upSPYs$" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/ovw/prosecutor-guide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DACD4E.DDA45AD0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.justice.gov/ovw/media/1352371/dl?inline__;!!I47Zg8fJQnY!aea9N1-eIDJKJmL3UU_ETlZC5F1GCEeXfiRZXBMt90wviD_2VeQRX-hDeNALuGBKSEC_b0SLgoQkc-2szGL4wp-T1IxDkdMw--upSPYs$" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov/ovw/prosecutor-guide" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11737,74 +11383,74 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E8EF02D-9D68-1542-9771-3104328F145E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{15ef12a1-af58-44c4-b029-712fc0605570}" enabled="0" method="" siteId="{15ef12a1-af58-44c4-b029-712fc0605570}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2491</Words>
-  <Characters>14204</Characters>
+  <Characters>14199</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>118</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16662</CharactersWithSpaces>
+  <CharactersWithSpaces>16657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1179648</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.justice.gov/ovw/prosecutor-guide</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1048699</vt:i4>
       </vt:variant>
       <vt:variant>