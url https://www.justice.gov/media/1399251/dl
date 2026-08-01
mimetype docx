--- v0 (2025-12-25)
+++ v1 (2026-08-01)
@@ -1,3893 +1,1662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="627CB65F" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+    <w:p w14:paraId="2EB37932" w14:textId="207DA1FE" w:rsidR="001B7837" w:rsidRPr="004F1CA8" w:rsidRDefault="00E20C12" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[Delete this instructional text from your document. This is a template you can use to prepare your Proposal Narrative in alignment with the criteria and formatting requirements of the notice of funding opportunity (NOFO). You do not have to use this template.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B538ED9" w14:textId="77777777" w:rsidR="00E20C12" w:rsidRPr="004F1CA8" w:rsidRDefault="00E20C12" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54828B34" w14:textId="77777777" w:rsidR="00E20C12" w:rsidRPr="004F1CA8" w:rsidRDefault="00E20C12" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72D57">
+      <w:r w:rsidRPr="00E20C12">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">OVW Fiscal Year 2025 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Program (Children and Youth Program) </w:t>
+        <w:t>Proposal Narrative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656D4B21" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="6388AE50" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial" w:cs="Arial"/>
-[...579 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
-        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9360"/>
+        <w:gridCol w:w="9350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="64808A03" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="6C69417F" w14:textId="77777777" w:rsidTr="00003674">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="434FEDF9" w14:textId="4CE71219" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Purpose of the Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="06439253" w14:textId="77777777" w:rsidTr="00003674">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D028F63" w14:textId="6B00E356" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Why</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you are applying for the grant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="695076AB" w14:textId="77777777" w:rsidTr="00003674">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E8342FE" w14:textId="3B834DC2" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="695126F5" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="696330D9" w14:textId="77777777" w:rsidTr="00003674">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BE738A" w14:textId="5330F9C0" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00D96958" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identify and summarize the p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43DA7" w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>roject goals/objectives and why they were selected</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43DA7" w:rsidRPr="00E43DA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="68694145" w14:textId="77777777" w:rsidTr="00003674">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="550BD228" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77FE0DED" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="59D7AC1C" w14:textId="77777777" w:rsidTr="00003674">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="005862EC" w14:textId="19E64AA1" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00D96958" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe the c</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43DA7" w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ommunities that will be served</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w14:paraId="23EA7C68" w14:textId="77777777" w:rsidTr="00E43DA7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B020BEF" w14:textId="53C00186" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C66EEF8" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08BC122C" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="68B2FC29" w14:textId="77777777" w:rsidTr="7B9FEC69">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E65611" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="2F36E9C5" w14:textId="4D576129" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72D57">
-[...5 lines deleted...]
-              <w:t>PURPOSE OF THE PROPOSAL: 10 POINTS</w:t>
+            <w:r w:rsidRPr="7B9FEC69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What Wil</w:t>
+            </w:r>
+            <w:r w:rsidR="1B7AB768" w:rsidRPr="7B9FEC69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B9FEC69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Be Done</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="3176BFF5" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="23FA4A8F" w14:textId="77777777" w:rsidTr="7B9FEC69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="323B8C01" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="6DF97F4F" w14:textId="1672DC96" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="OLE_LINK14"/>
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00003674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>For each goa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l: a) a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ctivities and who is responsible for them</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>; b) h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ow </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will ensure victim safety and/or offender accountability; and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c) o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>utcomes for knowing the goal was achieved, and how the outcomes will be tracked.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3580A9AE" w14:textId="7844D86B" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="4A729AFC" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="0D12A995" w14:textId="77777777" w:rsidTr="7B9FEC69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33AED952" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="5A7D3FD2" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="004F1CA8" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55D3E4EC" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="49243504" w14:textId="50463AD8" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...63 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="78A71609" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="4A3F5465" w14:textId="77777777" w:rsidTr="7B9FEC69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29B0A498" w14:textId="641E3131" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="5ED73979" w14:textId="5068B3FC" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00D96958" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72D57">
-[...6 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe h</w:t>
+            </w:r>
+            <w:r w:rsidR="00003674" w:rsidRPr="00003674">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ow services, products, etc. will be accessible to anyone who may need them</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2000656A" w14:textId="7DF298A7" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="2DD99D5B" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="58EE92D1" w14:textId="77777777" w:rsidTr="7B9FEC69">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D0547AA" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="7A958C11" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E9B09EC" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="562B5F29" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...73 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="29D9C9D2" w14:textId="77777777" w:rsidTr="00B72D57">
+    </w:tbl>
+    <w:p w14:paraId="4C5E15C9" w14:textId="77777777" w:rsidR="00E43DA7" w:rsidRPr="004F1CA8" w:rsidRDefault="00E43DA7" w:rsidP="00E43DA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="7FB6746A" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D1D1D1" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10766A54" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="664EFFC1" w14:textId="33F473E3" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72D57">
-[...5 lines deleted...]
-              <w:t>3. Describe the current prevention, intervention, treatment, and response resources that are available in the service area for the age group that the project would serve. Identify a) available services and programs and b) gaps in and barriers to services and programs.  </w:t>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Who Will Implement the Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="1E52A83A" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="41AA61CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="159CF687" w14:textId="052A0D3C" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="004F1CA8" w:rsidP="00003674">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>For each person: n</w:t>
+            </w:r>
+            <w:r w:rsidR="00003674" w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ame, agency/organization, position/title, role</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00003674" w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsibilities on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00003674" w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>project, and description of how they are equipped to fulfill their role/responsibility</w:t>
+            </w:r>
+            <w:r w:rsidR="00D96958">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="20909BC9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="232044B3" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="4076B743" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27F83E7A" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="25614B40" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...73 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="4BCF86FB" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="510EB190" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="640C6D71" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="66B53713" w14:textId="0EFE048A" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00D96958" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B72D57">
-[...5 lines deleted...]
-              <w:t>4. Describe the existing training and/or educational programs provided for those working with children and youth in the service area, such as law enforcement, prosecutors, school resource officers, schools, advocates, health care providers, parents or caregivers, juvenile justice system, foster care, homeless shelters, or youth-serving programs.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Describe the a</w:t>
+            </w:r>
+            <w:r w:rsidR="004F1CA8" w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nticipated coordination and collaboration and how it will advance project goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B72D57" w:rsidRPr="00B72D57" w14:paraId="2EE5D782" w14:textId="77777777" w:rsidTr="00B72D57">
+      <w:tr w:rsidR="00003674" w:rsidRPr="00003674" w14:paraId="27010AA7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="737A197B" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="3BBEBD1A" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E307CC5" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
+          <w:p w14:paraId="1F69557B" w14:textId="77777777" w:rsidR="00003674" w:rsidRPr="00003674" w:rsidRDefault="00003674" w:rsidP="00003674">
             <w:pPr>
-              <w:spacing w:line="264" w:lineRule="auto"/>
-[...269 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B5BE76D" w14:textId="77777777" w:rsidR="00B72D57" w:rsidRPr="00B72D57" w:rsidRDefault="00B72D57" w:rsidP="00B72D57">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+    <w:p w14:paraId="2FD1FBF5" w14:textId="77777777" w:rsidR="00E20C12" w:rsidRDefault="00E20C12" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1289 lines deleted...]
-        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+    <w:p w14:paraId="04648F6A" w14:textId="77777777" w:rsidR="00062B5F" w:rsidRPr="004F1CA8" w:rsidRDefault="00062B5F" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...742 lines deleted...]
-    <w:sectPr w:rsidR="00104238" w:rsidSect="00B72D57">
+    <w:sectPr w:rsidR="00062B5F" w:rsidRPr="004F1CA8">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="61DD5444" w14:textId="77777777" w:rsidR="006E3E7E" w:rsidRDefault="006E3E7E" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="48B8B14E" w14:textId="77777777" w:rsidR="006E3E7E" w:rsidRDefault="006E3E7E" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS PGothic">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1986424765"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="0115C794" w14:textId="3FED82FC" w:rsidR="00E20C12" w:rsidRDefault="00E20C12" w:rsidP="00E20C12">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[Applicant name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F1CA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="31B72C98" w14:textId="77777777" w:rsidR="006E3E7E" w:rsidRDefault="006E3E7E" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="584864BA" w14:textId="77777777" w:rsidR="006E3E7E" w:rsidRDefault="006E3E7E" w:rsidP="00E20C12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D6124D"/>
+    <w:nsid w:val="00335E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A99A0A2A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="E85E245A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51BD1726"/>
+    <w:nsid w:val="3AE768D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A674547A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="E85E245A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1633513726">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E166B99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89A292C8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="940719955">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1246648653">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="325478728">
+  <w:num w:numId="3" w16cid:durableId="1432243247">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B72D57"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FA41A8"/>
+    <w:rsidRoot w:val="00E20C12"/>
+    <w:rsid w:val="00003674"/>
+    <w:rsid w:val="00062B5F"/>
+    <w:rsid w:val="001307CC"/>
+    <w:rsid w:val="001B7837"/>
+    <w:rsid w:val="00300545"/>
+    <w:rsid w:val="004F1CA8"/>
+    <w:rsid w:val="004F5E81"/>
+    <w:rsid w:val="005A16A6"/>
+    <w:rsid w:val="006E3E7E"/>
+    <w:rsid w:val="007015C2"/>
+    <w:rsid w:val="00752479"/>
+    <w:rsid w:val="00873379"/>
+    <w:rsid w:val="009E6FCA"/>
+    <w:rsid w:val="00B40BFA"/>
+    <w:rsid w:val="00B5269D"/>
+    <w:rsid w:val="00C20A9C"/>
+    <w:rsid w:val="00CB511E"/>
+    <w:rsid w:val="00D3218A"/>
+    <w:rsid w:val="00D44B51"/>
+    <w:rsid w:val="00D96958"/>
+    <w:rsid w:val="00E20C12"/>
+    <w:rsid w:val="00E43DA7"/>
+    <w:rsid w:val="00E81216"/>
+    <w:rsid w:val="00F2664C"/>
+    <w:rsid w:val="1B7AB768"/>
+    <w:rsid w:val="7B9FEC69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="356E2662"/>
+  <w14:docId w14:val="198D2A9D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B2A59812-655A-4EE7-9822-FBC8D48D1609}"/>
+  <w15:docId w15:val="{4C1002F6-243B-4C8F-8A89-2DCCFE8704FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4255,637 +2024,657 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E20C12"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E20C12"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E20C12"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E20C12"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E20C12"/>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B72D57"/>
+    <w:rsid w:val="00E43DA7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00003674"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS PGothic" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4942,51 +2731,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5133,65 +2922,375 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003852BE2C6C39FF46919B2A9875FC6B93" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a34149bf4190137573f9207f8566172a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9f511df3-3b07-4a4f-8861-9155c237c27e" xmlns:ns3="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="82e824d011fb7fe4f0fd1167f57f69be" ns2:_="" ns3:_="">
+    <xsd:import namespace="9f511df3-3b07-4a4f-8861-9155c237c27e"/>
+    <xsd:import namespace="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f511df3-3b07-4a4f-8861-9155c237c27e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b88edfbe-2eab-456a-af99-6bea05d804c9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b54eecf9-63bd-458e-8920-35491038ceef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9f511df3-3b07-4a4f-8861-9155c237c27e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{297527AD-3591-47CB-9A64-8B87FFEF312E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9f511df3-3b07-4a4f-8861-9155c237c27e"/>
+    <ds:schemaRef ds:uri="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{550B3CCD-A535-4539-B88F-BB7EC11D9B97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7631565B-3E77-4AD2-A7A8-47C4D0461CF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="506d0e67-a8d6-48cb-ba60-b14b4f4e3a14"/>
+    <ds:schemaRef ds:uri="9f511df3-3b07-4a4f-8861-9155c237c27e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6526</Characters>
+  <Pages>1</Pages>
+  <Words>168</Words>
+  <Characters>960</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7655</CharactersWithSpaces>
+  <CharactersWithSpaces>1126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>O'Leary, Derek (OVW)</dc:creator>
+  <dc:creator>Baran, Virginia (OVW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003852BE2C6C39FF46919B2A9875FC6B93</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>