--- v0 (2025-11-16)
+++ v1 (2026-08-17)
@@ -1,243 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/threadedComments/threadedComment4.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1BEF393-7DC2-4267-A7E1-68868A58BBE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{A0176AE5-D0B9-4497-9A09-B66B7B616AA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{40262F0C-68FB-4391-8220-52DECBEDD1FB}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2010" windowWidth="29040" windowHeight="17520" tabRatio="894" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="894" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sec. I - IV High Color " sheetId="26" r:id="rId1"/>
     <sheet name="Sec. V - High Color" sheetId="36" r:id="rId2"/>
     <sheet name="Sec. I - IV Med Color" sheetId="38" r:id="rId3"/>
     <sheet name="Sec. V - Med Color" sheetId="41" r:id="rId4"/>
     <sheet name="Sec. I - IV High Text" sheetId="30" r:id="rId5"/>
     <sheet name="Sec. V - High Text" sheetId="31" r:id="rId6"/>
     <sheet name="Sec. I - IV Med Text" sheetId="39" r:id="rId7"/>
     <sheet name="Sec. V - Med Text" sheetId="42" r:id="rId8"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sec. I - IV High Color '!$A$1:$A$63</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Sec. I - IV High Text'!$A$1:$A$63</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Sec. I - IV Med Color'!$A$1:$A$63</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Sec. I - IV Med Text'!$A$1:$A$63</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Sec. V - High Color'!$D$1:$D$61</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Sec. V - High Text'!$D$1:$D$61</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Sec. V - Med Color'!$D$1:$D$61</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Sec. V - Med Text'!$D$1:$D$61</definedName>
     <definedName name="ComponentAbbreviation">'[1]Agency Information'!$C$16:$C$48</definedName>
     <definedName name="ComponentAbbrevNoAgency">'[1]Agency Information'!$C$16:$C$48</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sec. I - IV High Color '!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Sec. I - IV High Text'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Sec. I - IV Med Color'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Sec. I - IV Med Text'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Sec. V - High Color'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Sec. V - High Text'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Sec. V - Med Color'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Sec. V - Med Text'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...122 lines deleted...]
-</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2976" uniqueCount="158">
   <si>
     <t>Section V -- Steps Taken to Improve Timeliness in Responding to Requests (Req.) and Reducing Backlogs</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Simple Track</t>
   </si>
   <si>
     <t>Has a Simple Track?</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Req.</t>
   </si>
   <si>
     <t>App.</t>
   </si>
@@ -1031,155 +899,128 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="204">
+  <cellXfs count="164">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1195,444 +1036,351 @@
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="4" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="4" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="16" fontId="5" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="8" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -1674,80 +1422,80 @@
     <cellStyle name="Percent" xfId="5" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
       <color rgb="FF538DD5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing10.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing11.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="Agency%20Information" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Agency Information"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1984,30624 +1732,30386 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...66 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{382544FA-FBEC-4005-ADB8-16D60760D7BB}">
-  <dimension ref="A1:AF63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{382544FA-FBEC-4005-ADB8-16D60760D7BB}">
+  <dimension ref="A1:AE63"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="Q2" sqref="Q2:S4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="10" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="33" max="16384" width="6.5703125" style="10"/>
+    <col min="1" max="1" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="2" style="9" customWidth="1"/>
+    <col min="3" max="3" width="4.85546875" style="9" customWidth="1"/>
+    <col min="4" max="5" width="2" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="1.7109375" style="9" customWidth="1"/>
+    <col min="9" max="9" width="6.7109375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="2" style="9" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="9" customWidth="1"/>
+    <col min="12" max="12" width="5.5703125" style="9" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14" max="14" width="2" style="9" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="9" customWidth="1"/>
+    <col min="16" max="16" width="2" style="9" customWidth="1"/>
+    <col min="17" max="17" width="3.28515625" style="9" customWidth="1"/>
+    <col min="18" max="18" width="7.5703125" style="9" customWidth="1"/>
+    <col min="19" max="19" width="3" style="9" customWidth="1"/>
+    <col min="20" max="20" width="1.85546875" style="9" customWidth="1"/>
+    <col min="21" max="21" width="10" style="9" customWidth="1"/>
+    <col min="22" max="22" width="1.85546875" style="9" customWidth="1"/>
+    <col min="23" max="23" width="2" style="9" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="9" customWidth="1"/>
+    <col min="25" max="26" width="2" style="9" customWidth="1"/>
+    <col min="27" max="27" width="10" style="9" customWidth="1"/>
+    <col min="28" max="28" width="2" style="9" customWidth="1"/>
+    <col min="29" max="29" width="2.28515625" style="9" customWidth="1"/>
+    <col min="30" max="30" width="9.7109375" style="9" customWidth="1"/>
+    <col min="31" max="31" width="2.42578125" style="9" customWidth="1"/>
+    <col min="32" max="16384" width="6.5703125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="179"/>
-[...5 lines deleted...]
-      <c r="H1" s="178" t="s">
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="138" t="s">
         <v>78</v>
       </c>
-      <c r="I1" s="179"/>
-[...10 lines deleted...]
-      <c r="T1" s="195" t="s">
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="155" t="s">
         <v>36</v>
       </c>
-      <c r="U1" s="195"/>
-[...9 lines deleted...]
-      <c r="AE1" s="195"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
+      <c r="Z1" s="155"/>
+      <c r="AA1" s="155"/>
+      <c r="AB1" s="155"/>
+      <c r="AC1" s="155"/>
+      <c r="AD1" s="155"/>
+      <c r="AE1" s="155"/>
     </row>
     <row r="2" spans="1:31" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="181" t="s">
+      <c r="A2" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="181" t="s">
+      <c r="B2" s="141" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="181"/>
-[...1 lines deleted...]
-      <c r="E2" s="185" t="s">
+      <c r="C2" s="141"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="145" t="s">
         <v>83</v>
       </c>
-      <c r="F2" s="186"/>
-[...2 lines deleted...]
-      <c r="I2" s="188" t="s">
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="J2" s="188"/>
-[...3 lines deleted...]
-      <c r="N2" s="190" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="149"/>
+      <c r="N2" s="150" t="s">
         <v>79</v>
       </c>
-      <c r="O2" s="190"/>
-[...1 lines deleted...]
-      <c r="Q2" s="194" t="s">
+      <c r="O2" s="150"/>
+      <c r="P2" s="151"/>
+      <c r="Q2" s="154" t="s">
         <v>66</v>
       </c>
-      <c r="R2" s="190"/>
-[...1 lines deleted...]
-      <c r="T2" s="194" t="s">
+      <c r="R2" s="150"/>
+      <c r="S2" s="151"/>
+      <c r="T2" s="154" t="s">
         <v>69</v>
       </c>
-      <c r="U2" s="190"/>
-[...1 lines deleted...]
-      <c r="W2" s="194" t="s">
+      <c r="U2" s="150"/>
+      <c r="V2" s="151"/>
+      <c r="W2" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="X2" s="190"/>
-[...1 lines deleted...]
-      <c r="Z2" s="194" t="s">
+      <c r="X2" s="150"/>
+      <c r="Y2" s="151"/>
+      <c r="Z2" s="154" t="s">
         <v>121</v>
       </c>
-      <c r="AA2" s="190"/>
-[...1 lines deleted...]
-      <c r="AC2" s="194" t="s">
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="151"/>
+      <c r="AC2" s="154" t="s">
         <v>81</v>
       </c>
-      <c r="AD2" s="190"/>
-      <c r="AE2" s="191"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="151"/>
     </row>
     <row r="3" spans="1:31" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="182"/>
-[...6 lines deleted...]
-      <c r="H3" s="194" t="s">
+      <c r="A3" s="142"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="145"/>
+      <c r="F3" s="146"/>
+      <c r="G3" s="146"/>
+      <c r="H3" s="154" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="190"/>
-[...1 lines deleted...]
-      <c r="K3" s="194" t="s">
+      <c r="I3" s="150"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="154" t="s">
         <v>67</v>
       </c>
-      <c r="L3" s="190"/>
-[...18 lines deleted...]
-      <c r="AE3" s="192"/>
+      <c r="L3" s="150"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="145"/>
+      <c r="O3" s="146"/>
+      <c r="P3" s="152"/>
+      <c r="Q3" s="145"/>
+      <c r="R3" s="146"/>
+      <c r="S3" s="152"/>
+      <c r="T3" s="145"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="145"/>
+      <c r="X3" s="146"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="145"/>
+      <c r="AA3" s="146"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="145"/>
+      <c r="AD3" s="146"/>
+      <c r="AE3" s="152"/>
     </row>
     <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="182"/>
-[...62 lines deleted...]
-      <c r="AE5" s="16"/>
+      <c r="A4" s="142"/>
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="147"/>
+      <c r="J4" s="153"/>
+      <c r="K4" s="143"/>
+      <c r="L4" s="147"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="143"/>
+      <c r="O4" s="147"/>
+      <c r="P4" s="153"/>
+      <c r="Q4" s="143"/>
+      <c r="R4" s="147"/>
+      <c r="S4" s="153"/>
+      <c r="T4" s="143"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="153"/>
+      <c r="W4" s="143"/>
+      <c r="X4" s="147"/>
+      <c r="Y4" s="153"/>
+      <c r="Z4" s="143"/>
+      <c r="AA4" s="147"/>
+      <c r="AB4" s="153"/>
+      <c r="AC4" s="143"/>
+      <c r="AD4" s="147"/>
+      <c r="AE4" s="153"/>
+    </row>
+    <row r="5" spans="1:31" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="128" t="s">
+      <c r="A6" s="95" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="6"/>
-      <c r="C6" s="43"/>
+      <c r="C6" s="34"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
-      <c r="F6" s="88"/>
+      <c r="F6" s="70"/>
       <c r="G6" s="6"/>
-      <c r="H6" s="56"/>
-      <c r="I6" s="32"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="25"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
-      <c r="L6" s="32"/>
-      <c r="M6" s="130">
+      <c r="L6" s="25"/>
+      <c r="M6" s="97">
         <v>1</v>
       </c>
       <c r="N6" s="2"/>
-      <c r="O6" s="32"/>
+      <c r="O6" s="25"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
-      <c r="R6" s="63"/>
+      <c r="R6" s="51"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
-      <c r="U6" s="43"/>
+      <c r="U6" s="34"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
-      <c r="X6" s="43"/>
+      <c r="X6" s="34"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="2"/>
-      <c r="AA6" s="43"/>
+      <c r="AA6" s="34"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
-      <c r="AD6" s="43"/>
-[...11 lines deleted...]
-      <c r="I7" s="27"/>
+      <c r="AD6" s="34"/>
+      <c r="AE6" s="18"/>
+    </row>
+    <row r="7" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="96"/>
+      <c r="B7" s="96"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="20"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
-      <c r="L7" s="27"/>
-      <c r="M7" s="131"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="98"/>
       <c r="N7" s="3"/>
-      <c r="O7" s="27"/>
+      <c r="O7" s="20"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
-      <c r="R7" s="27"/>
+      <c r="R7" s="20"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
-      <c r="U7" s="81"/>
-[...3 lines deleted...]
-      <c r="Y7" s="27"/>
+      <c r="U7" s="32"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="32"/>
+      <c r="Y7" s="20"/>
       <c r="Z7" s="3"/>
-      <c r="AA7" s="81"/>
+      <c r="AA7" s="32"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
-      <c r="AD7" s="81"/>
+      <c r="AD7" s="32"/>
       <c r="AE7" s="8"/>
     </row>
     <row r="8" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="128" t="s">
+      <c r="A8" s="95" t="s">
         <v>155</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="45" t="s">
+      <c r="C8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="45" t="s">
+      <c r="F8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="G8" s="6"/>
-      <c r="H8" s="56"/>
-      <c r="I8" s="45" t="s">
+      <c r="H8" s="35"/>
+      <c r="I8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="L8" s="45" t="s">
+      <c r="L8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="M8" s="45" t="s">
+      <c r="M8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="O8" s="45" t="s">
+      <c r="O8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="R8" s="45" t="s">
+      <c r="R8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="U8" s="45" t="s">
+      <c r="U8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
-      <c r="X8" s="45" t="s">
+      <c r="X8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
-      <c r="AA8" s="45" t="s">
+      <c r="AA8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AD8" s="45" t="s">
+      <c r="AD8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AE8" s="24"/>
+      <c r="AE8" s="18"/>
     </row>
     <row r="9" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="27"/>
-[...7 lines deleted...]
-      <c r="I9" s="27"/>
+      <c r="A9" s="20"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="20"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
-      <c r="L9" s="27"/>
-      <c r="M9" s="27"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
       <c r="N9" s="3"/>
-      <c r="O9" s="27"/>
+      <c r="O9" s="20"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
-      <c r="V9" s="27"/>
-      <c r="W9" s="27"/>
+      <c r="V9" s="20"/>
+      <c r="W9" s="20"/>
       <c r="X9" s="3"/>
-      <c r="Y9" s="27"/>
-      <c r="Z9" s="27"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="20"/>
       <c r="AA9" s="3"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="3"/>
       <c r="AD9" s="3"/>
       <c r="AE9" s="3"/>
     </row>
     <row r="10" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="6"/>
-      <c r="C10" s="43"/>
+      <c r="C10" s="34"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
-      <c r="F10" s="75"/>
+      <c r="F10" s="62"/>
       <c r="G10" s="6"/>
-      <c r="H10" s="56"/>
-[...2 lines deleted...]
-      <c r="M10" s="45">
+      <c r="H10" s="35"/>
+      <c r="I10" s="25"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="36">
         <v>0.98</v>
       </c>
-      <c r="O10" s="32"/>
-[...16 lines deleted...]
-      <c r="I11" s="27"/>
+      <c r="O10" s="25"/>
+      <c r="R10" s="25"/>
+      <c r="U10" s="34"/>
+      <c r="X10" s="34"/>
+      <c r="AA10" s="34"/>
+      <c r="AD10" s="34"/>
+      <c r="AE10" s="18"/>
+    </row>
+    <row r="11" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="96"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="20"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="27"/>
-      <c r="M11" s="46"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="37"/>
       <c r="N11" s="3"/>
-      <c r="O11" s="27"/>
+      <c r="O11" s="20"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
-      <c r="R11" s="27"/>
+      <c r="R11" s="20"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
-      <c r="U11" s="81"/>
+      <c r="U11" s="32"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
-      <c r="X11" s="81"/>
+      <c r="X11" s="32"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
-      <c r="AA11" s="81"/>
+      <c r="AA11" s="32"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
-      <c r="AD11" s="81"/>
+      <c r="AD11" s="32"/>
       <c r="AE11" s="8"/>
     </row>
     <row r="12" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="128" t="s">
+      <c r="A12" s="95" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="6"/>
-      <c r="C12" s="43"/>
+      <c r="C12" s="34"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
-      <c r="F12" s="43"/>
+      <c r="F12" s="34"/>
       <c r="G12" s="6"/>
-      <c r="H12" s="56"/>
-[...2 lines deleted...]
-      <c r="M12" s="45">
+      <c r="H12" s="35"/>
+      <c r="I12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="36">
         <v>1</v>
       </c>
       <c r="N12" s="6"/>
-      <c r="O12" s="32"/>
+      <c r="O12" s="25"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
-      <c r="R12" s="32"/>
+      <c r="R12" s="25"/>
       <c r="S12" s="6"/>
-      <c r="U12" s="43"/>
+      <c r="U12" s="34"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
-      <c r="X12" s="43"/>
+      <c r="X12" s="34"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
-      <c r="AA12" s="43"/>
-[...12 lines deleted...]
-      <c r="I13" s="27"/>
+      <c r="AA12" s="34"/>
+      <c r="AD12" s="78"/>
+      <c r="AE12" s="18"/>
+    </row>
+    <row r="13" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="96"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="20"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
-      <c r="L13" s="27"/>
-[...6 lines deleted...]
-      <c r="S13" s="27"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="20"/>
+      <c r="P13" s="20"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="20"/>
+      <c r="S13" s="20"/>
       <c r="T13" s="3"/>
-      <c r="U13" s="81"/>
-[...5 lines deleted...]
-      <c r="AA13" s="81"/>
+      <c r="U13" s="32"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="32"/>
+      <c r="Y13" s="20"/>
+      <c r="Z13" s="20"/>
+      <c r="AA13" s="32"/>
       <c r="AB13" s="3"/>
       <c r="AC13" s="3"/>
       <c r="AD13" s="3"/>
       <c r="AE13" s="8"/>
     </row>
     <row r="14" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="128" t="s">
+      <c r="A14" s="95" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="6"/>
-      <c r="C14" s="43"/>
+      <c r="C14" s="34"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
-      <c r="F14" s="43"/>
+      <c r="F14" s="34"/>
       <c r="G14" s="6"/>
-      <c r="H14" s="56"/>
-[...2 lines deleted...]
-      <c r="M14" s="130">
+      <c r="H14" s="35"/>
+      <c r="I14" s="25"/>
+      <c r="L14" s="122"/>
+      <c r="M14" s="97">
         <v>0.8</v>
       </c>
-      <c r="O14" s="32"/>
-[...1 lines deleted...]
-      <c r="U14" s="43"/>
+      <c r="O14" s="25"/>
+      <c r="R14" s="25"/>
+      <c r="U14" s="34"/>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
-      <c r="X14" s="43"/>
+      <c r="X14" s="34"/>
       <c r="Y14" s="6"/>
-      <c r="AA14" s="43"/>
-[...12 lines deleted...]
-      <c r="I15" s="27"/>
+      <c r="AA14" s="34"/>
+      <c r="AD14" s="62"/>
+      <c r="AE14" s="18"/>
+    </row>
+    <row r="15" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="96"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="20"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
-      <c r="L15" s="132"/>
-      <c r="M15" s="131"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="98"/>
       <c r="N15" s="3"/>
-      <c r="O15" s="27"/>
+      <c r="O15" s="20"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
-      <c r="R15" s="27"/>
+      <c r="R15" s="20"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
-      <c r="U15" s="81"/>
-[...3 lines deleted...]
-      <c r="Y15" s="27"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="20"/>
       <c r="Z15" s="3"/>
-      <c r="AA15" s="81"/>
+      <c r="AA15" s="32"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="3"/>
-      <c r="AD15" s="81"/>
+      <c r="AD15" s="32"/>
       <c r="AE15" s="8"/>
     </row>
     <row r="16" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="128" t="s">
+      <c r="A16" s="95" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="6"/>
-      <c r="C16" s="43"/>
+      <c r="C16" s="34"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
-      <c r="F16" s="43"/>
+      <c r="F16" s="34"/>
       <c r="G16" s="6"/>
-      <c r="H16" s="56"/>
-[...2 lines deleted...]
-      <c r="M16" s="45">
+      <c r="H16" s="35"/>
+      <c r="I16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="36">
         <v>0.99</v>
       </c>
-      <c r="O16" s="32"/>
-[...16 lines deleted...]
-      <c r="I17" s="27"/>
+      <c r="O16" s="25"/>
+      <c r="R16" s="25"/>
+      <c r="U16" s="34"/>
+      <c r="X16" s="34"/>
+      <c r="AA16" s="34"/>
+      <c r="AD16" s="34"/>
+      <c r="AE16" s="18"/>
+    </row>
+    <row r="17" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="96"/>
+      <c r="B17" s="96"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="20"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
-      <c r="L17" s="27"/>
-      <c r="M17" s="46"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="37"/>
       <c r="N17" s="3"/>
-      <c r="O17" s="27"/>
+      <c r="O17" s="20"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
-      <c r="R17" s="27"/>
+      <c r="R17" s="20"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
-      <c r="U17" s="81"/>
+      <c r="U17" s="32"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
-      <c r="X17" s="81"/>
+      <c r="X17" s="32"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
-      <c r="AA17" s="81"/>
+      <c r="AA17" s="32"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
-      <c r="AD17" s="81"/>
+      <c r="AD17" s="32"/>
       <c r="AE17" s="8"/>
     </row>
-    <row r="18" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="128" t="s">
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="95" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="6"/>
-      <c r="C18" s="43"/>
+      <c r="C18" s="34"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
-      <c r="F18" s="43"/>
+      <c r="F18" s="34"/>
       <c r="G18" s="6"/>
-      <c r="H18" s="56"/>
-[...4 lines deleted...]
-      <c r="M18" s="45">
+      <c r="H18" s="35"/>
+      <c r="I18" s="34"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="36">
         <v>0.89</v>
       </c>
-      <c r="N18" s="2"/>
-[...27 lines deleted...]
-      <c r="I19" s="27"/>
+      <c r="O18" s="25"/>
+      <c r="R18" s="25"/>
+      <c r="U18" s="25"/>
+      <c r="X18" s="25"/>
+      <c r="AA18" s="25"/>
+      <c r="AD18" s="25"/>
+      <c r="AE18" s="18"/>
+    </row>
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="20"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
-      <c r="L19" s="27"/>
-      <c r="M19" s="27"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
       <c r="N19" s="3"/>
-      <c r="O19" s="27"/>
+      <c r="O19" s="20"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
-      <c r="R19" s="27"/>
+      <c r="R19" s="20"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
-      <c r="U19" s="81"/>
+      <c r="U19" s="32"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
-      <c r="X19" s="81"/>
+      <c r="X19" s="32"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
-      <c r="AA19" s="81"/>
+      <c r="AA19" s="32"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
-      <c r="AD19" s="133"/>
-      <c r="AE19" s="22"/>
+      <c r="AD19" s="100"/>
+      <c r="AE19" s="3"/>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="128" t="s">
+      <c r="A20" s="95" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="6"/>
-      <c r="C20" s="43"/>
+      <c r="C20" s="34"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
-      <c r="F20" s="75"/>
+      <c r="F20" s="62"/>
       <c r="G20" s="6"/>
-      <c r="H20" s="56"/>
-[...2 lines deleted...]
-      <c r="M20" s="45">
+      <c r="H20" s="35"/>
+      <c r="I20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="36">
         <v>1</v>
       </c>
-      <c r="O20" s="32"/>
-[...1 lines deleted...]
-      <c r="U20" s="43"/>
+      <c r="O20" s="25"/>
+      <c r="R20" s="25"/>
+      <c r="U20" s="34"/>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
-      <c r="X20" s="43"/>
+      <c r="X20" s="34"/>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
-      <c r="AA20" s="43"/>
-[...12 lines deleted...]
-      <c r="I21" s="27"/>
+      <c r="AA20" s="34"/>
+      <c r="AD20" s="22"/>
+      <c r="AE20" s="18"/>
+    </row>
+    <row r="21" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="96"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="20"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
-      <c r="L21" s="27"/>
-      <c r="M21" s="46"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="37"/>
       <c r="N21" s="3"/>
-      <c r="O21" s="27"/>
+      <c r="O21" s="20"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-      <c r="R21" s="27"/>
+      <c r="R21" s="20"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
-      <c r="U21" s="81"/>
-[...5 lines deleted...]
-      <c r="AA21" s="81"/>
+      <c r="U21" s="32"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="32"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="32"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="8"/>
     </row>
     <row r="22" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="128" t="s">
+      <c r="A22" s="95" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="6"/>
-      <c r="C22" s="43"/>
+      <c r="C22" s="34"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
-      <c r="F22" s="43"/>
+      <c r="F22" s="34"/>
       <c r="G22" s="6"/>
-      <c r="H22" s="56"/>
-[...2 lines deleted...]
-      <c r="M22" s="45">
+      <c r="H22" s="35"/>
+      <c r="I22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="36">
         <v>0.9</v>
       </c>
-      <c r="O22" s="32"/>
-[...16 lines deleted...]
-      <c r="I23" s="27"/>
+      <c r="O22" s="25"/>
+      <c r="R22" s="25"/>
+      <c r="U22" s="34"/>
+      <c r="X22" s="34"/>
+      <c r="AA22" s="34"/>
+      <c r="AD22" s="34"/>
+      <c r="AE22" s="18"/>
+    </row>
+    <row r="23" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="96"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="20"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
-      <c r="L23" s="27"/>
-[...6 lines deleted...]
-      <c r="S23" s="27"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="20"/>
       <c r="T23" s="3"/>
-      <c r="U23" s="81"/>
-[...3 lines deleted...]
-      <c r="Y23" s="27"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="20"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="32"/>
+      <c r="Y23" s="20"/>
       <c r="Z23" s="3"/>
-      <c r="AA23" s="81"/>
+      <c r="AA23" s="32"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
-      <c r="AD23" s="81"/>
+      <c r="AD23" s="32"/>
       <c r="AE23" s="8"/>
     </row>
     <row r="24" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="128" t="s">
+      <c r="A24" s="95" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="6"/>
-      <c r="C24" s="43"/>
+      <c r="C24" s="34"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
-      <c r="F24" s="43"/>
+      <c r="F24" s="34"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
-      <c r="I24" s="32"/>
-[...1 lines deleted...]
-      <c r="M24" s="45">
+      <c r="I24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="36">
         <v>1</v>
       </c>
-      <c r="N24" s="134"/>
-[...5 lines deleted...]
-      <c r="U24" s="43"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="25"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="25"/>
+      <c r="S24" s="101"/>
+      <c r="U24" s="34"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
-      <c r="X24" s="43"/>
+      <c r="X24" s="34"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
-      <c r="AA24" s="43"/>
-[...12 lines deleted...]
-      <c r="I25" s="27"/>
+      <c r="AA24" s="34"/>
+      <c r="AD24" s="34"/>
+      <c r="AE24" s="18"/>
+    </row>
+    <row r="25" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="96"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
-      <c r="L25" s="27"/>
-[...6 lines deleted...]
-      <c r="S25" s="135"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="102"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="102"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="20"/>
+      <c r="S25" s="102"/>
       <c r="T25" s="3"/>
-      <c r="U25" s="81"/>
-[...5 lines deleted...]
-      <c r="AA25" s="81"/>
+      <c r="U25" s="32"/>
+      <c r="V25" s="20"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="32"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="20"/>
+      <c r="AA25" s="32"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
-      <c r="AD25" s="81"/>
+      <c r="AD25" s="32"/>
       <c r="AE25" s="8"/>
     </row>
     <row r="26" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="128" t="s">
+      <c r="A26" s="95" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="6"/>
-      <c r="C26" s="43"/>
+      <c r="C26" s="34"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
-      <c r="F26" s="43"/>
+      <c r="F26" s="34"/>
       <c r="G26" s="6"/>
-      <c r="H26" s="56"/>
-[...2 lines deleted...]
-      <c r="M26" s="130">
+      <c r="H26" s="35"/>
+      <c r="I26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="97">
         <v>1</v>
       </c>
-      <c r="O26" s="32"/>
-[...1 lines deleted...]
-      <c r="U26" s="43"/>
+      <c r="O26" s="25"/>
+      <c r="R26" s="25"/>
+      <c r="U26" s="34"/>
       <c r="V26" s="6"/>
       <c r="W26" s="6"/>
-      <c r="X26" s="43"/>
+      <c r="X26" s="34"/>
       <c r="Y26" s="6"/>
       <c r="Z26" s="6"/>
-      <c r="AA26" s="43"/>
-[...12 lines deleted...]
-      <c r="I27" s="27"/>
+      <c r="AA26" s="34"/>
+      <c r="AD26" s="34"/>
+      <c r="AE26" s="18"/>
+    </row>
+    <row r="27" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="96"/>
+      <c r="B27" s="96"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="20"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
-      <c r="L27" s="27"/>
-      <c r="M27" s="131"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="98"/>
       <c r="N27" s="3"/>
-      <c r="O27" s="27"/>
+      <c r="O27" s="20"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
-      <c r="R27" s="27"/>
+      <c r="R27" s="20"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
-      <c r="U27" s="81"/>
-[...5 lines deleted...]
-      <c r="AA27" s="81"/>
+      <c r="U27" s="32"/>
+      <c r="V27" s="20"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="32"/>
+      <c r="Y27" s="20"/>
+      <c r="Z27" s="20"/>
+      <c r="AA27" s="32"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
-      <c r="AD27" s="81"/>
+      <c r="AD27" s="32"/>
       <c r="AE27" s="8"/>
     </row>
     <row r="28" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="128" t="s">
+      <c r="A28" s="95" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="6"/>
-      <c r="C28" s="43"/>
+      <c r="C28" s="34"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
-      <c r="F28" s="43"/>
+      <c r="F28" s="34"/>
       <c r="G28" s="6"/>
-      <c r="H28" s="56"/>
-[...2 lines deleted...]
-      <c r="M28" s="137">
+      <c r="H28" s="35"/>
+      <c r="I28" s="34"/>
+      <c r="L28" s="34"/>
+      <c r="M28" s="104">
         <v>1</v>
       </c>
-      <c r="O28" s="43"/>
-[...1 lines deleted...]
-      <c r="U28" s="43"/>
+      <c r="O28" s="34"/>
+      <c r="R28" s="34"/>
+      <c r="U28" s="34"/>
       <c r="V28" s="6"/>
       <c r="W28" s="6"/>
-      <c r="X28" s="43"/>
+      <c r="X28" s="34"/>
       <c r="Y28" s="6"/>
       <c r="Z28" s="6"/>
-      <c r="AA28" s="43"/>
-[...12 lines deleted...]
-      <c r="I29" s="27"/>
+      <c r="AA28" s="34"/>
+      <c r="AD28" s="34"/>
+      <c r="AE28" s="18"/>
+    </row>
+    <row r="29" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="96"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="20"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
-      <c r="L29" s="132"/>
-      <c r="M29" s="46"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="37"/>
       <c r="N29" s="3"/>
-      <c r="O29" s="27"/>
+      <c r="O29" s="20"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
-      <c r="R29" s="27"/>
+      <c r="R29" s="20"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="81"/>
-[...3 lines deleted...]
-      <c r="Y29" s="27"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="32"/>
+      <c r="Y29" s="20"/>
       <c r="Z29" s="3"/>
-      <c r="AA29" s="27"/>
+      <c r="AA29" s="20"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
-      <c r="AD29" s="81"/>
+      <c r="AD29" s="32"/>
       <c r="AE29" s="8"/>
     </row>
     <row r="30" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="128" t="s">
+      <c r="A30" s="95" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="6"/>
-      <c r="C30" s="43"/>
+      <c r="C30" s="34"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
-      <c r="F30" s="43"/>
+      <c r="F30" s="34"/>
       <c r="G30" s="6"/>
-      <c r="H30" s="56"/>
-[...2 lines deleted...]
-      <c r="M30" s="130">
+      <c r="H30" s="35"/>
+      <c r="I30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="97">
         <v>1</v>
       </c>
-      <c r="O30" s="32"/>
-[...1 lines deleted...]
-      <c r="U30" s="43"/>
+      <c r="O30" s="25"/>
+      <c r="R30" s="25"/>
+      <c r="U30" s="34"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
-      <c r="X30" s="43"/>
+      <c r="X30" s="34"/>
       <c r="Y30" s="6"/>
-      <c r="AA30" s="43"/>
-[...12 lines deleted...]
-      <c r="I31" s="27"/>
+      <c r="AA30" s="34"/>
+      <c r="AD30" s="34"/>
+      <c r="AE30" s="18"/>
+    </row>
+    <row r="31" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="96"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="20"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
-      <c r="L31" s="27"/>
-      <c r="M31" s="131"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="98"/>
       <c r="N31" s="3"/>
-      <c r="O31" s="27"/>
+      <c r="O31" s="20"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-      <c r="R31" s="27"/>
+      <c r="R31" s="20"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
-      <c r="U31" s="81"/>
-[...3 lines deleted...]
-      <c r="Y31" s="27"/>
+      <c r="U31" s="32"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="32"/>
+      <c r="Y31" s="20"/>
       <c r="Z31" s="3"/>
-      <c r="AA31" s="81"/>
+      <c r="AA31" s="32"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
-      <c r="AD31" s="81"/>
+      <c r="AD31" s="32"/>
       <c r="AE31" s="8"/>
     </row>
     <row r="32" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="128" t="s">
+      <c r="A32" s="95" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="6"/>
-      <c r="C32" s="43"/>
+      <c r="C32" s="34"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
-      <c r="F32" s="43"/>
+      <c r="F32" s="34"/>
       <c r="G32" s="6"/>
-      <c r="H32" s="56"/>
-[...2 lines deleted...]
-      <c r="M32" s="45">
+      <c r="H32" s="35"/>
+      <c r="I32" s="25"/>
+      <c r="L32" s="25"/>
+      <c r="M32" s="36">
         <v>1</v>
       </c>
-      <c r="O32" s="32"/>
-[...1 lines deleted...]
-      <c r="U32" s="43"/>
+      <c r="O32" s="25"/>
+      <c r="R32" s="51"/>
+      <c r="U32" s="34"/>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
-      <c r="X32" s="43"/>
+      <c r="X32" s="34"/>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
-      <c r="AA32" s="43"/>
-[...12 lines deleted...]
-      <c r="I33" s="27"/>
+      <c r="AA32" s="34"/>
+      <c r="AD32" s="22"/>
+      <c r="AE32" s="18"/>
+    </row>
+    <row r="33" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="96"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="20"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
-      <c r="L33" s="27"/>
-      <c r="M33" s="131"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="98"/>
       <c r="N33" s="3"/>
-      <c r="O33" s="27"/>
+      <c r="O33" s="20"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
-      <c r="R33" s="27"/>
+      <c r="R33" s="20"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
-      <c r="U33" s="81"/>
-[...3 lines deleted...]
-      <c r="Y33" s="27"/>
+      <c r="U33" s="32"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="32"/>
+      <c r="Y33" s="20"/>
       <c r="Z33" s="3"/>
-      <c r="AA33" s="81"/>
+      <c r="AA33" s="32"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
-      <c r="AD33" s="81"/>
+      <c r="AD33" s="32"/>
       <c r="AE33" s="8"/>
     </row>
-    <row r="34" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="128" t="s">
+    <row r="34" spans="1:31" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="95" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="6"/>
-      <c r="C34" s="43"/>
+      <c r="C34" s="34"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
-      <c r="F34" s="43"/>
+      <c r="F34" s="34"/>
       <c r="G34" s="6"/>
-      <c r="H34" s="56"/>
-      <c r="I34" s="32"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="25"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
-      <c r="L34" s="32"/>
-      <c r="M34" s="45">
+      <c r="L34" s="25"/>
+      <c r="M34" s="36">
         <v>0.91</v>
       </c>
       <c r="N34" s="2"/>
-      <c r="O34" s="32"/>
+      <c r="O34" s="25"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
-      <c r="R34" s="32"/>
+      <c r="R34" s="25"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
-      <c r="U34" s="43"/>
+      <c r="U34" s="34"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
-      <c r="X34" s="43"/>
+      <c r="X34" s="34"/>
       <c r="Y34" s="6"/>
       <c r="Z34" s="6"/>
-      <c r="AA34" s="43"/>
+      <c r="AA34" s="34"/>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
-      <c r="AD34" s="103"/>
-      <c r="AE34" s="24"/>
+      <c r="AD34" s="78"/>
+      <c r="AE34" s="18"/>
     </row>
     <row r="35" spans="1:31" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="129"/>
-[...7 lines deleted...]
-      <c r="I35" s="27"/>
+      <c r="A35" s="96"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="20"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="27"/>
-      <c r="M35" s="46"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="37"/>
       <c r="N35" s="3"/>
-      <c r="O35" s="27"/>
+      <c r="O35" s="20"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-      <c r="R35" s="27"/>
+      <c r="R35" s="20"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
-      <c r="U35" s="81"/>
-[...5 lines deleted...]
-      <c r="AA35" s="81"/>
+      <c r="U35" s="32"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="32"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="32"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="3"/>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="128" t="s">
+      <c r="A36" s="95" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="6"/>
-      <c r="C36" s="43"/>
+      <c r="C36" s="34"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
-      <c r="F36" s="43"/>
+      <c r="F36" s="34"/>
       <c r="G36" s="6"/>
-      <c r="H36" s="56"/>
-      <c r="I36" s="43"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="34"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
-      <c r="L36" s="43"/>
-      <c r="M36" s="138">
+      <c r="L36" s="34"/>
+      <c r="M36" s="105">
         <v>0.85</v>
       </c>
       <c r="N36" s="2"/>
-      <c r="O36" s="43"/>
+      <c r="O36" s="34"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
-      <c r="R36" s="63"/>
+      <c r="R36" s="51"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
-      <c r="U36" s="43"/>
+      <c r="U36" s="34"/>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
-      <c r="X36" s="43"/>
+      <c r="X36" s="34"/>
       <c r="Y36" s="6"/>
       <c r="Z36" s="6"/>
-      <c r="AA36" s="43"/>
+      <c r="AA36" s="34"/>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
-      <c r="AD36" s="43"/>
-      <c r="AE36" s="24"/>
+      <c r="AD36" s="34"/>
+      <c r="AE36" s="18"/>
     </row>
     <row r="37" spans="1:31" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="129"/>
-[...7 lines deleted...]
-      <c r="I37" s="129"/>
+      <c r="A37" s="96"/>
+      <c r="B37" s="96"/>
+      <c r="C37" s="123"/>
+      <c r="D37" s="96"/>
+      <c r="E37" s="96"/>
+      <c r="F37" s="123"/>
+      <c r="G37" s="96"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="96"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
-      <c r="L37" s="129"/>
-      <c r="M37" s="158"/>
+      <c r="L37" s="96"/>
+      <c r="M37" s="124"/>
       <c r="N37" s="8"/>
-      <c r="O37" s="129"/>
+      <c r="O37" s="96"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
-      <c r="R37" s="129"/>
+      <c r="R37" s="96"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
-      <c r="U37" s="157"/>
+      <c r="U37" s="123"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
-      <c r="X37" s="157"/>
+      <c r="X37" s="123"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
-      <c r="AA37" s="157"/>
+      <c r="AA37" s="123"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="8"/>
     </row>
     <row r="38" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="128" t="s">
+      <c r="A38" s="95" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="6"/>
-      <c r="C38" s="43"/>
+      <c r="C38" s="34"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
-      <c r="F38" s="43"/>
+      <c r="F38" s="34"/>
       <c r="G38" s="6"/>
-      <c r="H38" s="56"/>
-[...2 lines deleted...]
-      <c r="M38" s="45">
+      <c r="H38" s="35"/>
+      <c r="I38" s="34"/>
+      <c r="L38" s="34"/>
+      <c r="M38" s="36">
         <v>0.95</v>
       </c>
-      <c r="O38" s="43"/>
-[...1 lines deleted...]
-      <c r="U38" s="43"/>
+      <c r="O38" s="34"/>
+      <c r="R38" s="51"/>
+      <c r="U38" s="34"/>
       <c r="V38" s="6"/>
       <c r="W38" s="6"/>
-      <c r="X38" s="43"/>
+      <c r="X38" s="34"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
-      <c r="AA38" s="43"/>
-[...12 lines deleted...]
-      <c r="I39" s="27"/>
+      <c r="AA38" s="34"/>
+      <c r="AD38" s="34"/>
+      <c r="AE38" s="18"/>
+    </row>
+    <row r="39" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="96"/>
+      <c r="B39" s="96"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="20"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
-      <c r="L39" s="27"/>
-      <c r="M39" s="46"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="37"/>
       <c r="N39" s="3"/>
-      <c r="O39" s="27"/>
+      <c r="O39" s="20"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
-      <c r="R39" s="27"/>
+      <c r="R39" s="20"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
-      <c r="U39" s="81"/>
-[...5 lines deleted...]
-      <c r="AA39" s="81"/>
+      <c r="U39" s="32"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="32"/>
+      <c r="Y39" s="20"/>
+      <c r="Z39" s="20"/>
+      <c r="AA39" s="32"/>
       <c r="AB39" s="3"/>
       <c r="AC39" s="3"/>
-      <c r="AD39" s="136"/>
+      <c r="AD39" s="103"/>
       <c r="AE39" s="8"/>
     </row>
-    <row r="40" spans="1:31" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="128" t="s">
+    <row r="40" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="95" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="6"/>
-      <c r="C40" s="43"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
-      <c r="F40" s="43"/>
+      <c r="F40" s="34"/>
       <c r="G40" s="6"/>
-      <c r="H40" s="56"/>
-      <c r="I40" s="32"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="25"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
-      <c r="L40" s="32"/>
-      <c r="M40" s="130">
+      <c r="L40" s="25"/>
+      <c r="M40" s="97">
         <v>1</v>
       </c>
       <c r="N40" s="6"/>
-      <c r="O40" s="32"/>
+      <c r="O40" s="25"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
-      <c r="R40" s="63"/>
+      <c r="R40" s="51"/>
       <c r="S40" s="6"/>
       <c r="T40" s="2"/>
-      <c r="U40" s="43"/>
+      <c r="U40" s="34"/>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
-      <c r="X40" s="43"/>
+      <c r="X40" s="34"/>
       <c r="Y40" s="6"/>
       <c r="Z40" s="6"/>
-      <c r="AA40" s="43"/>
+      <c r="AA40" s="34"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
-      <c r="AD40" s="43"/>
-[...11 lines deleted...]
-      <c r="I41" s="27"/>
+      <c r="AD40" s="34"/>
+      <c r="AE40" s="18"/>
+    </row>
+    <row r="41" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="96"/>
+      <c r="B41" s="96"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="20"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
-      <c r="L41" s="27"/>
-      <c r="M41" s="46"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="37"/>
       <c r="N41" s="3"/>
-      <c r="O41" s="27"/>
+      <c r="O41" s="20"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
-      <c r="R41" s="27"/>
+      <c r="R41" s="20"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
-      <c r="U41" s="81"/>
-[...5 lines deleted...]
-      <c r="AA41" s="81"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="32"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="20"/>
+      <c r="AA41" s="32"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
-      <c r="AD41" s="136"/>
+      <c r="AD41" s="103"/>
       <c r="AE41" s="8"/>
     </row>
     <row r="42" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="128" t="s">
+      <c r="A42" s="95" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="6"/>
-      <c r="C42" s="43"/>
+      <c r="C42" s="34"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
-      <c r="F42" s="43"/>
+      <c r="F42" s="34"/>
       <c r="G42" s="6"/>
-      <c r="H42" s="56"/>
-[...2 lines deleted...]
-      <c r="M42" s="130">
+      <c r="H42" s="35"/>
+      <c r="I42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="97">
         <v>1</v>
       </c>
       <c r="N42" s="6"/>
-      <c r="O42" s="32"/>
+      <c r="O42" s="25"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
-      <c r="R42" s="32"/>
+      <c r="R42" s="25"/>
       <c r="S42" s="6"/>
-      <c r="U42" s="43"/>
+      <c r="U42" s="34"/>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
-      <c r="X42" s="43"/>
+      <c r="X42" s="34"/>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
-      <c r="AA42" s="43"/>
-[...12 lines deleted...]
-      <c r="I43" s="27"/>
+      <c r="AA42" s="34"/>
+      <c r="AD42" s="34"/>
+      <c r="AE42" s="18"/>
+    </row>
+    <row r="43" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="96"/>
+      <c r="B43" s="96"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="20"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
-      <c r="L43" s="27"/>
-[...6 lines deleted...]
-      <c r="S43" s="27"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="98"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="20"/>
       <c r="T43" s="3"/>
-      <c r="U43" s="81"/>
-[...5 lines deleted...]
-      <c r="AA43" s="81"/>
+      <c r="U43" s="32"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="32"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="20"/>
+      <c r="AA43" s="32"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
-      <c r="AD43" s="81"/>
+      <c r="AD43" s="32"/>
       <c r="AE43" s="8"/>
     </row>
     <row r="44" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="128" t="s">
+      <c r="A44" s="95" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="6"/>
-      <c r="C44" s="43"/>
+      <c r="C44" s="34"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
-      <c r="F44" s="43"/>
+      <c r="F44" s="34"/>
       <c r="G44" s="6"/>
-      <c r="H44" s="56"/>
-[...2 lines deleted...]
-      <c r="M44" s="130">
+      <c r="H44" s="35"/>
+      <c r="I44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="97">
         <v>1</v>
       </c>
-      <c r="O44" s="32"/>
-[...1 lines deleted...]
-      <c r="U44" s="43"/>
+      <c r="O44" s="25"/>
+      <c r="R44" s="25"/>
+      <c r="U44" s="34"/>
       <c r="V44" s="6"/>
       <c r="W44" s="6"/>
-      <c r="X44" s="43"/>
+      <c r="X44" s="34"/>
       <c r="Y44" s="6"/>
-      <c r="AA44" s="43"/>
-[...12 lines deleted...]
-      <c r="I45" s="27"/>
+      <c r="AA44" s="34"/>
+      <c r="AD44" s="34"/>
+      <c r="AE44" s="18"/>
+    </row>
+    <row r="45" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="96"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="20"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
-      <c r="L45" s="27"/>
-      <c r="M45" s="131"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="98"/>
       <c r="N45" s="3"/>
-      <c r="O45" s="27"/>
+      <c r="O45" s="20"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
-      <c r="R45" s="27"/>
+      <c r="R45" s="20"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
-      <c r="U45" s="81"/>
-[...3 lines deleted...]
-      <c r="Y45" s="27"/>
+      <c r="U45" s="32"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="32"/>
+      <c r="Y45" s="20"/>
       <c r="Z45" s="3"/>
-      <c r="AA45" s="81"/>
+      <c r="AA45" s="32"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
-      <c r="AD45" s="81"/>
+      <c r="AD45" s="32"/>
       <c r="AE45" s="8"/>
     </row>
     <row r="46" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="128" t="s">
+      <c r="A46" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="6"/>
-      <c r="C46" s="43"/>
+      <c r="C46" s="34"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
-      <c r="F46" s="88"/>
+      <c r="F46" s="70"/>
       <c r="G46" s="6"/>
-      <c r="H46" s="56"/>
-[...2 lines deleted...]
-      <c r="M46" s="130">
+      <c r="H46" s="35"/>
+      <c r="I46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="97">
         <v>1</v>
       </c>
-      <c r="O46" s="32"/>
-[...1 lines deleted...]
-      <c r="U46" s="43"/>
+      <c r="O46" s="25"/>
+      <c r="R46" s="51"/>
+      <c r="U46" s="34"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
-      <c r="X46" s="63"/>
+      <c r="X46" s="51"/>
       <c r="Y46" s="6"/>
-      <c r="AA46" s="43"/>
-[...12 lines deleted...]
-      <c r="I47" s="27"/>
+      <c r="AA46" s="34"/>
+      <c r="AD46" s="34"/>
+      <c r="AE46" s="18"/>
+    </row>
+    <row r="47" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="96"/>
+      <c r="B47" s="96"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="20"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
-      <c r="L47" s="27"/>
-      <c r="M47" s="131"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="98"/>
       <c r="N47" s="3"/>
-      <c r="O47" s="27"/>
+      <c r="O47" s="20"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
-      <c r="R47" s="27"/>
+      <c r="R47" s="20"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
-      <c r="U47" s="81"/>
-[...3 lines deleted...]
-      <c r="Y47" s="27"/>
+      <c r="U47" s="32"/>
+      <c r="V47" s="20"/>
+      <c r="W47" s="20"/>
+      <c r="X47" s="20"/>
+      <c r="Y47" s="20"/>
       <c r="Z47" s="3"/>
-      <c r="AA47" s="81"/>
+      <c r="AA47" s="32"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
-      <c r="AD47" s="81"/>
+      <c r="AD47" s="32"/>
       <c r="AE47" s="8"/>
     </row>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="128" t="s">
+      <c r="A48" s="95" t="s">
         <v>62</v>
       </c>
       <c r="B48" s="6"/>
-      <c r="C48" s="43"/>
+      <c r="C48" s="34"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
-      <c r="F48" s="43"/>
+      <c r="F48" s="34"/>
       <c r="G48" s="6"/>
-      <c r="H48" s="56"/>
-[...2 lines deleted...]
-      <c r="M48" s="45">
+      <c r="H48" s="35"/>
+      <c r="I48" s="25"/>
+      <c r="L48" s="25"/>
+      <c r="M48" s="36">
         <v>1</v>
       </c>
-      <c r="O48" s="32"/>
-[...1 lines deleted...]
-      <c r="U48" s="43"/>
+      <c r="O48" s="25"/>
+      <c r="R48" s="25"/>
+      <c r="U48" s="34"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
-      <c r="X48" s="43"/>
+      <c r="X48" s="34"/>
       <c r="Y48" s="6"/>
       <c r="Z48" s="6"/>
-      <c r="AA48" s="43"/>
-[...12 lines deleted...]
-      <c r="I49" s="27"/>
+      <c r="AA48" s="34"/>
+      <c r="AD48" s="34"/>
+      <c r="AE48" s="18"/>
+    </row>
+    <row r="49" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="96"/>
+      <c r="B49" s="96"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="32"/>
+      <c r="I49" s="20"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
-      <c r="L49" s="27"/>
-      <c r="M49" s="46"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="37"/>
       <c r="N49" s="3"/>
-      <c r="O49" s="27"/>
+      <c r="O49" s="20"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
-      <c r="R49" s="27"/>
+      <c r="R49" s="20"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
-      <c r="U49" s="81"/>
-[...5 lines deleted...]
-      <c r="AA49" s="81"/>
+      <c r="U49" s="32"/>
+      <c r="V49" s="20"/>
+      <c r="W49" s="20"/>
+      <c r="X49" s="32"/>
+      <c r="Y49" s="20"/>
+      <c r="Z49" s="20"/>
+      <c r="AA49" s="32"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
-      <c r="AD49" s="81"/>
+      <c r="AD49" s="32"/>
       <c r="AE49" s="8"/>
     </row>
     <row r="50" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="128" t="s">
+      <c r="A50" s="95" t="s">
         <v>64</v>
       </c>
       <c r="B50" s="6"/>
-      <c r="C50" s="43"/>
+      <c r="C50" s="34"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
-      <c r="F50" s="43"/>
+      <c r="F50" s="34"/>
       <c r="G50" s="6"/>
-      <c r="H50" s="56"/>
-[...2 lines deleted...]
-      <c r="M50" s="45">
+      <c r="H50" s="35"/>
+      <c r="I50" s="25"/>
+      <c r="L50" s="25"/>
+      <c r="M50" s="36">
         <v>1</v>
       </c>
-      <c r="O50" s="32"/>
-[...16 lines deleted...]
-      <c r="I51" s="27"/>
+      <c r="O50" s="25"/>
+      <c r="R50" s="51"/>
+      <c r="U50" s="34"/>
+      <c r="X50" s="34"/>
+      <c r="AA50" s="34"/>
+      <c r="AD50" s="34"/>
+      <c r="AE50" s="18"/>
+    </row>
+    <row r="51" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="96"/>
+      <c r="B51" s="96"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="32"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="32"/>
+      <c r="I51" s="20"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
-      <c r="L51" s="27"/>
-      <c r="M51" s="46"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="37"/>
       <c r="N51" s="3"/>
-      <c r="O51" s="27"/>
+      <c r="O51" s="20"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
-      <c r="R51" s="27"/>
+      <c r="R51" s="20"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
-      <c r="U51" s="81"/>
+      <c r="U51" s="32"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
-      <c r="X51" s="81"/>
+      <c r="X51" s="32"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
-      <c r="AA51" s="81"/>
+      <c r="AA51" s="32"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
-      <c r="AD51" s="81"/>
+      <c r="AD51" s="32"/>
       <c r="AE51" s="8"/>
     </row>
     <row r="52" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="128" t="s">
+      <c r="A52" s="95" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="6"/>
-      <c r="C52" s="43"/>
+      <c r="C52" s="34"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
-      <c r="F52" s="43"/>
+      <c r="F52" s="34"/>
       <c r="G52" s="6"/>
-      <c r="H52" s="56"/>
-[...2 lines deleted...]
-      <c r="M52" s="45">
+      <c r="H52" s="35"/>
+      <c r="I52" s="25"/>
+      <c r="L52" s="25"/>
+      <c r="M52" s="36">
         <v>0.9</v>
       </c>
-      <c r="O52" s="32"/>
-[...16 lines deleted...]
-      <c r="I53" s="27"/>
+      <c r="O52" s="25"/>
+      <c r="R52" s="25"/>
+      <c r="U52" s="34"/>
+      <c r="X52" s="34"/>
+      <c r="AA52" s="34"/>
+      <c r="AD52" s="62"/>
+      <c r="AE52" s="18"/>
+    </row>
+    <row r="53" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="96"/>
+      <c r="B53" s="96"/>
+      <c r="C53" s="32"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="32"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="32"/>
+      <c r="I53" s="20"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
-      <c r="L53" s="27"/>
-      <c r="M53" s="46"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="37"/>
       <c r="N53" s="3"/>
-      <c r="O53" s="27"/>
+      <c r="O53" s="20"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
-      <c r="R53" s="27"/>
+      <c r="R53" s="20"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
-      <c r="U53" s="81"/>
+      <c r="U53" s="32"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
-      <c r="X53" s="81"/>
+      <c r="X53" s="32"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
-      <c r="AA53" s="81"/>
+      <c r="AA53" s="32"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
-      <c r="AD53" s="81"/>
+      <c r="AD53" s="32"/>
       <c r="AE53" s="8"/>
     </row>
     <row r="54" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="128" t="s">
+      <c r="A54" s="95" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="6"/>
-      <c r="C54" s="43"/>
+      <c r="C54" s="34"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
-      <c r="F54" s="43"/>
+      <c r="F54" s="34"/>
       <c r="G54" s="6"/>
-      <c r="H54" s="56"/>
-[...2 lines deleted...]
-      <c r="M54" s="45">
+      <c r="H54" s="35"/>
+      <c r="I54" s="25"/>
+      <c r="L54" s="25"/>
+      <c r="M54" s="36">
         <v>0.95</v>
       </c>
-      <c r="O54" s="32"/>
-[...1 lines deleted...]
-      <c r="U54" s="43"/>
+      <c r="O54" s="25"/>
+      <c r="R54" s="25"/>
+      <c r="U54" s="34"/>
       <c r="V54" s="6"/>
       <c r="W54" s="6"/>
-      <c r="X54" s="43"/>
+      <c r="X54" s="34"/>
       <c r="Y54" s="6"/>
-      <c r="AA54" s="43"/>
-[...12 lines deleted...]
-      <c r="I55" s="27"/>
+      <c r="AA54" s="34"/>
+      <c r="AD54" s="22"/>
+      <c r="AE54" s="18"/>
+    </row>
+    <row r="55" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="96"/>
+      <c r="B55" s="96"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="20"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
-      <c r="L55" s="27"/>
-      <c r="M55" s="46"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="37"/>
       <c r="N55" s="3"/>
-      <c r="O55" s="27"/>
+      <c r="O55" s="20"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
-      <c r="R55" s="27"/>
+      <c r="R55" s="20"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
-      <c r="U55" s="81"/>
-[...3 lines deleted...]
-      <c r="Y55" s="27"/>
+      <c r="U55" s="32"/>
+      <c r="V55" s="20"/>
+      <c r="W55" s="20"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="20"/>
       <c r="Z55" s="3"/>
-      <c r="AA55" s="81"/>
+      <c r="AA55" s="32"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
       <c r="AD55" s="3"/>
       <c r="AE55" s="8"/>
     </row>
     <row r="56" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="128" t="s">
+      <c r="A56" s="95" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="6"/>
-      <c r="C56" s="43"/>
+      <c r="C56" s="34"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
-      <c r="F56" s="43"/>
+      <c r="F56" s="34"/>
       <c r="G56" s="6"/>
-      <c r="H56" s="56"/>
-[...2 lines deleted...]
-      <c r="M56" s="45">
+      <c r="H56" s="35"/>
+      <c r="I56" s="34"/>
+      <c r="L56" s="34"/>
+      <c r="M56" s="36">
         <v>0.94</v>
       </c>
-      <c r="O56" s="43"/>
-[...1 lines deleted...]
-      <c r="U56" s="43"/>
+      <c r="O56" s="34"/>
+      <c r="R56" s="34"/>
+      <c r="U56" s="34"/>
       <c r="V56" s="6"/>
       <c r="W56" s="6"/>
-      <c r="X56" s="43"/>
+      <c r="X56" s="34"/>
       <c r="Y56" s="6"/>
       <c r="Z56" s="6"/>
-      <c r="AA56" s="43"/>
-[...12 lines deleted...]
-      <c r="I57" s="27"/>
+      <c r="AA56" s="34"/>
+      <c r="AD56" s="34"/>
+      <c r="AE56" s="18"/>
+    </row>
+    <row r="57" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="96"/>
+      <c r="B57" s="96"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="32"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="32"/>
+      <c r="I57" s="20"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
-      <c r="L57" s="27"/>
-      <c r="M57" s="46"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="37"/>
       <c r="N57" s="3"/>
-      <c r="O57" s="27"/>
+      <c r="O57" s="20"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
-      <c r="R57" s="27"/>
+      <c r="R57" s="20"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
-      <c r="U57" s="81"/>
-[...5 lines deleted...]
-      <c r="AA57" s="81"/>
+      <c r="U57" s="32"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="32"/>
+      <c r="Y57" s="20"/>
+      <c r="Z57" s="20"/>
+      <c r="AA57" s="32"/>
       <c r="AB57" s="3"/>
       <c r="AC57" s="3"/>
-      <c r="AD57" s="81"/>
+      <c r="AD57" s="32"/>
       <c r="AE57" s="8"/>
     </row>
     <row r="58" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="128" t="s">
+      <c r="A58" s="95" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="6"/>
-      <c r="C58" s="43"/>
+      <c r="C58" s="34"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
-      <c r="F58" s="43"/>
+      <c r="F58" s="34"/>
       <c r="G58" s="6"/>
-      <c r="H58" s="56"/>
-[...2 lines deleted...]
-      <c r="M58" s="45">
+      <c r="H58" s="35"/>
+      <c r="I58" s="34"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="36">
         <v>1</v>
       </c>
-      <c r="O58" s="43"/>
-[...1 lines deleted...]
-      <c r="U58" s="43"/>
+      <c r="O58" s="34"/>
+      <c r="R58" s="34"/>
+      <c r="U58" s="34"/>
       <c r="V58" s="6"/>
       <c r="W58" s="6"/>
-      <c r="X58" s="43"/>
+      <c r="X58" s="34"/>
       <c r="Y58" s="6"/>
       <c r="Z58" s="6"/>
-      <c r="AA58" s="43"/>
-[...12 lines deleted...]
-      <c r="I59" s="27"/>
+      <c r="AA58" s="34"/>
+      <c r="AD58" s="34"/>
+      <c r="AE58" s="18"/>
+    </row>
+    <row r="59" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="96"/>
+      <c r="B59" s="96"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="32"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="20"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
-      <c r="L59" s="27"/>
-      <c r="M59" s="46"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="37"/>
       <c r="N59" s="3"/>
-      <c r="O59" s="27"/>
+      <c r="O59" s="20"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
-      <c r="R59" s="27"/>
+      <c r="R59" s="20"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
-      <c r="U59" s="81"/>
-[...3 lines deleted...]
-      <c r="Y59" s="27"/>
+      <c r="U59" s="32"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="32"/>
+      <c r="Y59" s="20"/>
       <c r="Z59" s="3"/>
-      <c r="AA59" s="81"/>
+      <c r="AA59" s="32"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
-      <c r="AD59" s="81"/>
+      <c r="AD59" s="32"/>
       <c r="AE59" s="8"/>
     </row>
     <row r="60" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="128" t="s">
+      <c r="A60" s="95" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="6"/>
-      <c r="C60" s="43"/>
+      <c r="C60" s="34"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
-      <c r="F60" s="43"/>
+      <c r="F60" s="34"/>
       <c r="G60" s="6"/>
-      <c r="H60" s="56"/>
-[...2 lines deleted...]
-      <c r="M60" s="130">
+      <c r="H60" s="35"/>
+      <c r="I60" s="25"/>
+      <c r="L60" s="25"/>
+      <c r="M60" s="97">
         <v>1</v>
       </c>
-      <c r="O60" s="32"/>
-[...1 lines deleted...]
-      <c r="U60" s="43"/>
+      <c r="O60" s="25"/>
+      <c r="R60" s="25"/>
+      <c r="U60" s="34"/>
       <c r="V60" s="6"/>
       <c r="W60" s="6"/>
-      <c r="X60" s="43"/>
+      <c r="X60" s="34"/>
       <c r="Y60" s="6"/>
-      <c r="AA60" s="43"/>
-[...4 lines deleted...]
-      <c r="A61" s="13" t="s">
+      <c r="AA60" s="34"/>
+      <c r="AD60" s="34"/>
+      <c r="AE60" s="18"/>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A61" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="B61" s="13"/>
-[...24 lines deleted...]
-      <c r="AA61" s="13"/>
+      <c r="B61" s="10"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="R61" s="10"/>
+      <c r="S61" s="10"/>
+      <c r="T61" s="10"/>
+      <c r="U61" s="10"/>
+      <c r="V61" s="10"/>
+      <c r="W61" s="10"/>
+      <c r="X61" s="10"/>
+      <c r="Y61" s="10"/>
+      <c r="Z61" s="10"/>
+      <c r="AA61" s="10"/>
     </row>
     <row r="62" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A62" s="14"/>
-[...25 lines deleted...]
-      <c r="AA62" s="14"/>
+      <c r="A62" s="10"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10"/>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="10"/>
+      <c r="V62" s="10"/>
+      <c r="W62" s="10"/>
+      <c r="X62" s="10"/>
+      <c r="Y62" s="10"/>
+      <c r="Z62" s="10"/>
+      <c r="AA62" s="10"/>
     </row>
     <row r="63" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A63" s="14"/>
-[...25 lines deleted...]
-      <c r="AA63" s="14"/>
+      <c r="A63" s="10"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
+      <c r="R63" s="10"/>
+      <c r="S63" s="10"/>
+      <c r="T63" s="10"/>
+      <c r="U63" s="10"/>
+      <c r="V63" s="10"/>
+      <c r="W63" s="10"/>
+      <c r="X63" s="10"/>
+      <c r="Y63" s="10"/>
+      <c r="Z63" s="10"/>
+      <c r="AA63" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="T2:V4"/>
     <mergeCell ref="W2:Y4"/>
     <mergeCell ref="Z2:AB4"/>
     <mergeCell ref="AC2:AE4"/>
     <mergeCell ref="T1:AE1"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="H1:S1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:D4"/>
     <mergeCell ref="E2:G4"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="N2:P4"/>
     <mergeCell ref="Q2:S4"/>
     <mergeCell ref="H3:J4"/>
     <mergeCell ref="K3:M4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Regular" &amp;"Cambria,Bold" 2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
 Agencies Receiving More than 1,000 Requests (FY 2023)</oddHeader>
     <firstHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
 Agencies Receiving More than 1,000 Requests (FY 2023)</firstHeader>
     <firstFooter>&amp;L&amp;"Cambria,Regular"&amp;10*Agency did not submit CFO report. Where no information was provided the assessment will reflect that the information was “Not Reported (NR)."</firstFooter>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CE3B2F3-A4DE-4BD6-B918-0CB38F0A3F31}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CE3B2F3-A4DE-4BD6-B918-0CB38F0A3F31}">
   <dimension ref="A1:AP61"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G52" sqref="G52"/>
+    <sheetView view="pageLayout" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.85546875" style="10" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="37" max="16384" width="0" style="10" hidden="1"/>
+    <col min="1" max="1" width="7.85546875" style="9" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="9" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="9" customWidth="1"/>
+    <col min="11" max="12" width="0.28515625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="7.85546875" style="9" customWidth="1"/>
+    <col min="14" max="15" width="0.28515625" style="9" customWidth="1"/>
+    <col min="16" max="16" width="8" style="9" customWidth="1"/>
+    <col min="17" max="18" width="0.140625" style="9" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" style="23" customWidth="1"/>
+    <col min="20" max="21" width="0.140625" style="9" customWidth="1"/>
+    <col min="22" max="22" width="5.28515625" style="9" customWidth="1"/>
+    <col min="23" max="24" width="0.28515625" style="9" customWidth="1"/>
+    <col min="25" max="25" width="6.85546875" style="3" customWidth="1"/>
+    <col min="26" max="27" width="0.28515625" style="3" customWidth="1"/>
+    <col min="28" max="28" width="6.7109375" style="3" customWidth="1"/>
+    <col min="29" max="29" width="0.140625" style="3" customWidth="1"/>
+    <col min="30" max="30" width="8" style="3" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" style="9" customWidth="1"/>
+    <col min="32" max="32" width="8.5703125" style="21" customWidth="1"/>
+    <col min="33" max="33" width="5.28515625" style="9" customWidth="1"/>
+    <col min="34" max="34" width="7.28515625" style="21" customWidth="1"/>
+    <col min="35" max="35" width="7.28515625" style="9" customWidth="1"/>
+    <col min="36" max="36" width="8.28515625" style="21" customWidth="1"/>
+    <col min="37" max="16384" width="0" style="9" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="179"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="180"/>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="139"/>
+      <c r="T1" s="139"/>
+      <c r="U1" s="139"/>
+      <c r="V1" s="139"/>
+      <c r="W1" s="139"/>
+      <c r="X1" s="139"/>
+      <c r="Y1" s="139"/>
+      <c r="Z1" s="139"/>
+      <c r="AA1" s="139"/>
+      <c r="AB1" s="139"/>
+      <c r="AC1" s="139"/>
+      <c r="AD1" s="139"/>
+      <c r="AE1" s="139"/>
+      <c r="AF1" s="139"/>
+      <c r="AG1" s="139"/>
+      <c r="AH1" s="139"/>
+      <c r="AI1" s="139"/>
+      <c r="AJ1" s="140"/>
     </row>
     <row r="2" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="198" t="s">
+      <c r="A2" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="194" t="s">
+      <c r="B2" s="154" t="s">
         <v>82</v>
       </c>
-      <c r="C2" s="191"/>
-      <c r="D2" s="200" t="s">
+      <c r="C2" s="151"/>
+      <c r="D2" s="160" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="188"/>
-[...3 lines deleted...]
-      <c r="I2" s="200" t="s">
+      <c r="E2" s="148"/>
+      <c r="F2" s="148"/>
+      <c r="G2" s="148"/>
+      <c r="H2" s="149"/>
+      <c r="I2" s="160" t="s">
         <v>88</v>
       </c>
-      <c r="J2" s="188"/>
-[...10 lines deleted...]
-      <c r="U2" s="200" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="148"/>
+      <c r="N2" s="148"/>
+      <c r="O2" s="148"/>
+      <c r="P2" s="148"/>
+      <c r="Q2" s="148"/>
+      <c r="R2" s="148"/>
+      <c r="S2" s="148"/>
+      <c r="T2" s="149"/>
+      <c r="U2" s="160" t="s">
         <v>85</v>
       </c>
-      <c r="V2" s="188"/>
-[...8 lines deleted...]
-      <c r="AE2" s="200" t="s">
+      <c r="V2" s="148"/>
+      <c r="W2" s="148"/>
+      <c r="X2" s="148"/>
+      <c r="Y2" s="148"/>
+      <c r="Z2" s="148"/>
+      <c r="AA2" s="148"/>
+      <c r="AB2" s="148"/>
+      <c r="AC2" s="148"/>
+      <c r="AD2" s="149"/>
+      <c r="AE2" s="160" t="s">
         <v>120</v>
       </c>
-      <c r="AF2" s="188"/>
-[...3 lines deleted...]
-      <c r="AJ2" s="189"/>
+      <c r="AF2" s="148"/>
+      <c r="AG2" s="148"/>
+      <c r="AH2" s="148"/>
+      <c r="AI2" s="148"/>
+      <c r="AJ2" s="149"/>
     </row>
     <row r="3" spans="1:38" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="199"/>
-[...34 lines deleted...]
-      <c r="AJ3" s="203"/>
+      <c r="A3" s="159"/>
+      <c r="B3" s="143"/>
+      <c r="C3" s="153"/>
+      <c r="D3" s="161"/>
+      <c r="E3" s="162"/>
+      <c r="F3" s="162"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="163"/>
+      <c r="I3" s="161"/>
+      <c r="J3" s="162"/>
+      <c r="K3" s="162"/>
+      <c r="L3" s="162"/>
+      <c r="M3" s="162"/>
+      <c r="N3" s="162"/>
+      <c r="O3" s="162"/>
+      <c r="P3" s="162"/>
+      <c r="Q3" s="162"/>
+      <c r="R3" s="162"/>
+      <c r="S3" s="162"/>
+      <c r="T3" s="163"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="162"/>
+      <c r="W3" s="162"/>
+      <c r="X3" s="162"/>
+      <c r="Y3" s="162"/>
+      <c r="Z3" s="162"/>
+      <c r="AA3" s="162"/>
+      <c r="AB3" s="162"/>
+      <c r="AC3" s="162"/>
+      <c r="AD3" s="163"/>
+      <c r="AE3" s="161"/>
+      <c r="AF3" s="162"/>
+      <c r="AG3" s="162"/>
+      <c r="AH3" s="162"/>
+      <c r="AI3" s="162"/>
+      <c r="AJ3" s="163"/>
     </row>
     <row r="4" spans="1:38" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="181"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="141"/>
+      <c r="B4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="D4" s="92" t="s">
+      <c r="D4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="92" t="s">
+      <c r="F4" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="G4" s="92" t="s">
+      <c r="G4" s="27" t="s">
         <v>111</v>
       </c>
-      <c r="H4" s="92" t="s">
+      <c r="H4" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="I4" s="184" t="s">
+      <c r="I4" s="144" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="196"/>
-[...2 lines deleted...]
-      <c r="M4" s="196" t="s">
+      <c r="J4" s="156"/>
+      <c r="K4" s="157"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="156" t="s">
         <v>70</v>
       </c>
-      <c r="N4" s="197"/>
-      <c r="O4" s="184" t="s">
+      <c r="N4" s="157"/>
+      <c r="O4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="P4" s="196"/>
-[...1 lines deleted...]
-      <c r="R4" s="184" t="s">
+      <c r="P4" s="156"/>
+      <c r="Q4" s="157"/>
+      <c r="R4" s="144" t="s">
         <v>86</v>
       </c>
-      <c r="S4" s="196"/>
-[...1 lines deleted...]
-      <c r="U4" s="184" t="s">
+      <c r="S4" s="156"/>
+      <c r="T4" s="157"/>
+      <c r="U4" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="V4" s="196"/>
-[...1 lines deleted...]
-      <c r="X4" s="184" t="s">
+      <c r="V4" s="156"/>
+      <c r="W4" s="157"/>
+      <c r="X4" s="144" t="s">
         <v>84</v>
       </c>
-      <c r="Y4" s="196"/>
-[...1 lines deleted...]
-      <c r="AA4" s="184" t="s">
+      <c r="Y4" s="156"/>
+      <c r="Z4" s="157"/>
+      <c r="AA4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="196"/>
-[...1 lines deleted...]
-      <c r="AD4" s="39" t="s">
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="157"/>
+      <c r="AD4" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AF4" s="23" t="s">
+      <c r="AF4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AG4" s="36" t="s">
+      <c r="AG4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AH4" s="23" t="s">
+      <c r="AH4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AI4" s="38" t="s">
+      <c r="AI4" s="29" t="s">
         <v>112</v>
       </c>
-      <c r="AJ4" s="23" t="s">
+      <c r="AJ4" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:38" s="17" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AJ5" s="21"/>
+    <row r="5" spans="1:38" s="13" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
+      <c r="AF5" s="16"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="16"/>
+      <c r="AI5" s="12"/>
+      <c r="AJ5" s="16"/>
     </row>
     <row r="6" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="128" t="s">
+      <c r="A6" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="32"/>
-      <c r="C6" s="56">
+      <c r="B6" s="25"/>
+      <c r="C6" s="35">
         <v>7.7</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E6" s="32"/>
-      <c r="F6" s="79">
+      <c r="E6" s="25"/>
+      <c r="F6" s="64">
         <v>11.38</v>
       </c>
-      <c r="G6" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="113">
+      <c r="G6" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H6" s="53">
         <v>0.1537</v>
       </c>
-      <c r="I6" s="45"/>
-[...3 lines deleted...]
-      <c r="M6" s="29"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="22"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
-      <c r="P6" s="33"/>
+      <c r="P6" s="26"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
-      <c r="S6" s="113">
+      <c r="S6" s="53">
         <v>1.193785172498165</v>
       </c>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
-      <c r="V6" s="33"/>
+      <c r="V6" s="26"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
-      <c r="Y6" s="29"/>
-[...4 lines deleted...]
-      <c r="AD6" s="45">
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="36"/>
+      <c r="AD6" s="36">
         <v>7.2352941176470589</v>
       </c>
-      <c r="AE6" s="40"/>
-      <c r="AF6" s="52" t="s">
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AG6" s="40"/>
-      <c r="AH6" s="52" t="s">
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="43" t="s">
         <v>101</v>
       </c>
-      <c r="AI6" s="40"/>
-      <c r="AJ6" s="54" t="s">
+      <c r="AI6" s="31"/>
+      <c r="AJ6" s="45" t="s">
         <v>102</v>
       </c>
       <c r="AK6" s="1"/>
     </row>
     <row r="7" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="129"/>
-[...34 lines deleted...]
-      <c r="AJ7" s="53"/>
+      <c r="A7" s="96"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="106"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="20"/>
+      <c r="U7" s="20"/>
+      <c r="V7" s="3"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="20"/>
+      <c r="Y7" s="3"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="3"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="107"/>
+      <c r="AF7" s="44"/>
+      <c r="AG7" s="20"/>
+      <c r="AH7" s="44"/>
+      <c r="AI7" s="20"/>
+      <c r="AJ7" s="44"/>
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="128" t="s">
+      <c r="A8" s="95" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="63"/>
-      <c r="C8" s="79">
+      <c r="B8" s="51"/>
+      <c r="C8" s="64">
         <v>103</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E8" s="32"/>
+      <c r="E8" s="25"/>
       <c r="F8" s="2">
         <v>5</v>
       </c>
-      <c r="G8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="113">
+      <c r="G8" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H8" s="53">
         <v>6.3899999999999998E-2</v>
       </c>
-      <c r="I8" s="45"/>
-[...3 lines deleted...]
-      <c r="M8" s="29"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="22"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
-      <c r="P8" s="106"/>
+      <c r="P8" s="81"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
-      <c r="S8" s="141">
+      <c r="S8" s="108">
         <v>0.15514489295528971</v>
       </c>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
-      <c r="V8" s="33"/>
+      <c r="V8" s="26"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
-      <c r="Y8" s="29"/>
-[...4 lines deleted...]
-      <c r="AD8" s="120">
+      <c r="Y8" s="22"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="36"/>
+      <c r="AB8" s="81"/>
+      <c r="AC8" s="36"/>
+      <c r="AD8" s="93">
         <v>0.14284361087430142</v>
       </c>
-      <c r="AE8" s="40"/>
-      <c r="AF8" s="52" t="s">
+      <c r="AE8" s="31"/>
+      <c r="AF8" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="AG8" s="40"/>
-      <c r="AH8" s="52" t="s">
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI8" s="40"/>
-      <c r="AJ8" s="54" t="s">
+      <c r="AI8" s="31"/>
+      <c r="AJ8" s="45" t="s">
         <v>107</v>
       </c>
       <c r="AK8" s="1"/>
       <c r="AL8" s="3"/>
     </row>
     <row r="9" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="27"/>
-[...34 lines deleted...]
-      <c r="AJ9" s="53"/>
+      <c r="A9" s="20"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="88"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="109"/>
+      <c r="T9" s="20"/>
+      <c r="U9" s="20"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="20"/>
+      <c r="X9" s="20"/>
+      <c r="Y9" s="3"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="37"/>
+      <c r="AB9" s="3"/>
+      <c r="AC9" s="37"/>
+      <c r="AD9" s="94"/>
+      <c r="AE9" s="107"/>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="20"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="20"/>
+      <c r="AJ9" s="44"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="3"/>
     </row>
     <row r="10" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="95" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="32"/>
-      <c r="C10" s="56">
+      <c r="B10" s="25"/>
+      <c r="C10" s="35">
         <v>9.8000000000000007</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E10" s="40"/>
-      <c r="F10" s="56">
+      <c r="E10" s="31"/>
+      <c r="F10" s="35">
         <v>33.700000000000003</v>
       </c>
-      <c r="G10" s="62"/>
-      <c r="H10" s="113">
+      <c r="G10" s="50"/>
+      <c r="H10" s="53">
         <v>0.78739999999999999</v>
       </c>
-      <c r="I10" s="45"/>
-[...3 lines deleted...]
-      <c r="M10" s="29"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="22"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
-      <c r="P10" s="99"/>
+      <c r="P10" s="76"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
-      <c r="S10" s="113">
+      <c r="S10" s="53">
         <v>0.34832015810276679</v>
       </c>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
-      <c r="V10" s="33"/>
+      <c r="V10" s="26"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
-      <c r="Y10" s="29"/>
-[...4 lines deleted...]
-      <c r="AD10" s="116">
+      <c r="Y10" s="22"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
+      <c r="AB10" s="26"/>
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="89">
         <v>4.4210526315789478</v>
       </c>
-      <c r="AE10" s="40"/>
-      <c r="AF10" s="52" t="s">
+      <c r="AE10" s="31"/>
+      <c r="AF10" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AG10" s="40"/>
-      <c r="AH10" s="60" t="s">
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="48" t="s">
         <v>98</v>
       </c>
-      <c r="AI10" s="40"/>
-      <c r="AJ10" s="61" t="s">
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="49" t="s">
         <v>103</v>
       </c>
       <c r="AK10" s="1"/>
       <c r="AL10" s="3"/>
     </row>
-    <row r="11" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ11" s="59"/>
+    <row r="11" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="96"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="20"/>
+      <c r="O11" s="20"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="88"/>
+      <c r="T11" s="20"/>
+      <c r="U11" s="20"/>
+      <c r="V11" s="3"/>
+      <c r="W11" s="20"/>
+      <c r="X11" s="20"/>
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
+      <c r="AB11" s="3"/>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="90"/>
+      <c r="AE11" s="32"/>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="32"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="32"/>
+      <c r="AJ11" s="47"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="8"/>
     </row>
     <row r="12" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="128" t="s">
+      <c r="A12" s="95" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="63"/>
-      <c r="C12" s="56">
+      <c r="B12" s="51"/>
+      <c r="C12" s="35">
         <v>30.25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E12" s="40"/>
+      <c r="E12" s="31"/>
       <c r="F12" s="6">
         <v>30.31</v>
       </c>
-      <c r="G12" s="33"/>
-      <c r="H12" s="113">
+      <c r="G12" s="26"/>
+      <c r="H12" s="53">
         <v>0.43090000000000001</v>
       </c>
-      <c r="I12" s="126"/>
-[...3 lines deleted...]
-      <c r="M12" s="29"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="22"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
-      <c r="P12" s="99"/>
+      <c r="P12" s="76"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
-      <c r="S12" s="113">
+      <c r="S12" s="53">
         <v>0.34653561382521259</v>
       </c>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
-      <c r="V12" s="29"/>
+      <c r="V12" s="22"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
-      <c r="Y12" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD12" s="45">
+      <c r="Y12" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
+      <c r="AB12" s="26"/>
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="36">
         <v>0.54932126696832584</v>
       </c>
-      <c r="AE12" s="32"/>
-      <c r="AF12" s="52" t="s">
+      <c r="AE12" s="25"/>
+      <c r="AF12" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG12" s="40"/>
-      <c r="AH12" s="52" t="s">
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="AI12" s="40"/>
-      <c r="AJ12" s="54" t="s">
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="45" t="s">
         <v>100</v>
       </c>
       <c r="AK12" s="1"/>
       <c r="AL12" s="3"/>
     </row>
-    <row r="13" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ13" s="53"/>
+    <row r="13" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="96"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="94"/>
+      <c r="J13" s="79"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="20"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="20"/>
+      <c r="S13" s="88"/>
+      <c r="T13" s="20"/>
+      <c r="U13" s="20"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="20"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="37"/>
+      <c r="AA13" s="37"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="37"/>
+      <c r="AD13" s="37"/>
+      <c r="AE13" s="37"/>
+      <c r="AF13" s="44"/>
+      <c r="AG13" s="20"/>
+      <c r="AH13" s="44"/>
+      <c r="AI13" s="20"/>
+      <c r="AJ13" s="44"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="8"/>
     </row>
     <row r="14" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="128" t="s">
+      <c r="A14" s="95" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="63"/>
-      <c r="C14" s="56">
+      <c r="B14" s="51"/>
+      <c r="C14" s="35">
         <v>19.260000000000002</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E14" s="40"/>
+      <c r="E14" s="31"/>
       <c r="F14" s="6">
         <v>30.72</v>
       </c>
-      <c r="G14" s="29"/>
-      <c r="H14" s="113">
+      <c r="G14" s="22"/>
+      <c r="H14" s="53">
         <v>0.79630000000000001</v>
       </c>
-      <c r="I14" s="45"/>
-[...3 lines deleted...]
-      <c r="M14" s="29"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="22"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
-      <c r="P14" s="99"/>
+      <c r="P14" s="76"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
-      <c r="S14" s="113">
+      <c r="S14" s="53">
         <v>0.38034088255895399</v>
       </c>
       <c r="T14" s="6"/>
       <c r="U14" s="6"/>
-      <c r="V14" s="29"/>
+      <c r="V14" s="22"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
-      <c r="Y14" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD14" s="45">
+      <c r="Y14" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z14" s="36"/>
+      <c r="AA14" s="36"/>
+      <c r="AB14" s="81"/>
+      <c r="AC14" s="36"/>
+      <c r="AD14" s="36">
         <v>0.18867924528301888</v>
       </c>
-      <c r="AE14" s="40"/>
-      <c r="AF14" s="52" t="s">
+      <c r="AE14" s="31"/>
+      <c r="AF14" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="AG14" s="40"/>
-      <c r="AH14" s="52" t="s">
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AI14" s="40"/>
-      <c r="AJ14" s="54" t="s">
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="45" t="s">
         <v>101</v>
       </c>
       <c r="AK14" s="1"/>
       <c r="AL14" s="3"/>
     </row>
-    <row r="15" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ15" s="53"/>
+    <row r="15" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="96"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="37"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="88"/>
+      <c r="T15" s="20"/>
+      <c r="U15" s="20"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="3"/>
+      <c r="Z15" s="37"/>
+      <c r="AA15" s="37"/>
+      <c r="AB15" s="3"/>
+      <c r="AC15" s="37"/>
+      <c r="AD15" s="37"/>
+      <c r="AE15" s="20"/>
+      <c r="AF15" s="44"/>
+      <c r="AG15" s="20"/>
+      <c r="AH15" s="44"/>
+      <c r="AI15" s="20"/>
+      <c r="AJ15" s="44"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="8"/>
     </row>
     <row r="16" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="128" t="s">
+      <c r="A16" s="95" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="63"/>
-      <c r="C16" s="56">
+      <c r="B16" s="51"/>
+      <c r="C16" s="35">
         <v>59.58</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E16" s="40"/>
+      <c r="E16" s="31"/>
       <c r="F16" s="6">
         <v>132.43</v>
       </c>
-      <c r="G16" s="29"/>
-      <c r="H16" s="113">
+      <c r="G16" s="22"/>
+      <c r="H16" s="53">
         <v>0.49759999999999999</v>
       </c>
-      <c r="I16" s="45"/>
-[...3 lines deleted...]
-      <c r="M16" s="29"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="22"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
-      <c r="P16" s="33"/>
+      <c r="P16" s="26"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
-      <c r="S16" s="113">
+      <c r="S16" s="53">
         <v>0.5312462372065021</v>
       </c>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
-      <c r="V16" s="29"/>
+      <c r="V16" s="22"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
-      <c r="Y16" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD16" s="45">
+      <c r="Y16" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z16" s="36"/>
+      <c r="AA16" s="36"/>
+      <c r="AB16" s="26"/>
+      <c r="AC16" s="36"/>
+      <c r="AD16" s="36">
         <v>1.0782122905027933</v>
       </c>
-      <c r="AE16" s="40"/>
-      <c r="AF16" s="52" t="s">
+      <c r="AE16" s="31"/>
+      <c r="AF16" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AG16" s="32"/>
-      <c r="AH16" s="52" t="s">
+      <c r="AG16" s="25"/>
+      <c r="AH16" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AI16" s="40"/>
-      <c r="AJ16" s="54" t="s">
+      <c r="AI16" s="31"/>
+      <c r="AJ16" s="45" t="s">
         <v>106</v>
       </c>
       <c r="AK16" s="1"/>
       <c r="AL16" s="3"/>
     </row>
-    <row r="17" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ17" s="53"/>
+    <row r="17" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="96"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="80"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="20"/>
+      <c r="O17" s="20"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="20"/>
+      <c r="R17" s="20"/>
+      <c r="S17" s="88"/>
+      <c r="T17" s="20"/>
+      <c r="U17" s="20"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="3"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
+      <c r="AB17" s="3"/>
+      <c r="AC17" s="37"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="20"/>
+      <c r="AF17" s="44"/>
+      <c r="AG17" s="20"/>
+      <c r="AH17" s="44"/>
+      <c r="AI17" s="20"/>
+      <c r="AJ17" s="44"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="8"/>
     </row>
-    <row r="18" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="128" t="s">
+    <row r="18" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="95" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="63"/>
-      <c r="C18" s="56">
+      <c r="B18" s="51"/>
+      <c r="C18" s="35">
         <v>12.73</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E18" s="40"/>
+      <c r="E18" s="31"/>
       <c r="F18" s="6">
         <v>72.239999999999995</v>
       </c>
-      <c r="G18" s="29"/>
-      <c r="H18" s="113">
+      <c r="G18" s="22"/>
+      <c r="H18" s="53">
         <v>0.65629999999999999</v>
       </c>
-      <c r="I18" s="45"/>
-[...3 lines deleted...]
-      <c r="M18" s="9" t="s">
+      <c r="I18" s="36"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
-      <c r="P18" s="106"/>
+      <c r="P18" s="81"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
-      <c r="S18" s="113">
+      <c r="S18" s="53">
         <v>0.16273664989021105</v>
       </c>
       <c r="T18" s="6"/>
       <c r="U18" s="6"/>
-      <c r="V18" s="29"/>
+      <c r="V18" s="22"/>
       <c r="W18" s="6"/>
       <c r="X18" s="6"/>
-      <c r="Y18" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD18" s="45">
+      <c r="Y18" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z18" s="36"/>
+      <c r="AA18" s="36"/>
+      <c r="AB18" s="22"/>
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="36">
         <v>8.1878152890958483E-2</v>
       </c>
-      <c r="AE18" s="32"/>
-      <c r="AF18" s="52" t="s">
+      <c r="AE18" s="25"/>
+      <c r="AF18" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG18" s="32"/>
-      <c r="AH18" s="52" t="s">
+      <c r="AG18" s="25"/>
+      <c r="AH18" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AI18" s="32"/>
-      <c r="AJ18" s="54" t="s">
+      <c r="AI18" s="25"/>
+      <c r="AJ18" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="AK18" s="20"/>
-[...22 lines deleted...]
-      <c r="T19" s="27"/>
+      <c r="AK18" s="1"/>
+      <c r="AL18" s="3"/>
+    </row>
+    <row r="19" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="80"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="20"/>
+      <c r="R19" s="20"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="20"/>
       <c r="U19" s="3"/>
-      <c r="V19" s="22"/>
+      <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
-      <c r="Y19" s="22"/>
-[...12 lines deleted...]
-      <c r="AL19" s="22"/>
+      <c r="Y19" s="3"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="37"/>
+      <c r="AB19" s="3"/>
+      <c r="AC19" s="37"/>
+      <c r="AD19" s="37"/>
+      <c r="AE19" s="20"/>
+      <c r="AF19" s="44"/>
+      <c r="AG19" s="20"/>
+      <c r="AH19" s="44"/>
+      <c r="AI19" s="20"/>
+      <c r="AJ19" s="44"/>
+      <c r="AK19" s="1"/>
+      <c r="AL19" s="3"/>
     </row>
     <row r="20" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="128" t="s">
+      <c r="A20" s="95" t="s">
         <v>94</v>
       </c>
-      <c r="B20" s="63"/>
-      <c r="C20" s="56">
+      <c r="B20" s="51"/>
+      <c r="C20" s="35">
         <v>33.549999999999997</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E20" s="32"/>
+      <c r="E20" s="25"/>
       <c r="F20" s="6">
         <v>18.14</v>
       </c>
-      <c r="G20" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="113">
+      <c r="G20" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" s="53">
         <v>0.59009999999999996</v>
       </c>
-      <c r="I20" s="45"/>
-[...3 lines deleted...]
-      <c r="M20" s="29"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="22"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
-      <c r="P20" s="106"/>
+      <c r="P20" s="81"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
-      <c r="S20" s="113">
+      <c r="S20" s="53">
         <v>0.13225541590349271</v>
       </c>
       <c r="T20" s="6"/>
-      <c r="U20" s="56"/>
-[...8 lines deleted...]
-      <c r="AD20" s="45">
+      <c r="U20" s="35"/>
+      <c r="V20" s="78"/>
+      <c r="W20" s="35"/>
+      <c r="X20" s="35"/>
+      <c r="Y20" s="26"/>
+      <c r="Z20" s="36"/>
+      <c r="AA20" s="36"/>
+      <c r="AB20" s="26"/>
+      <c r="AC20" s="36"/>
+      <c r="AD20" s="36">
         <v>1.615819209039548</v>
       </c>
-      <c r="AE20" s="40"/>
-      <c r="AF20" s="52" t="s">
+      <c r="AE20" s="31"/>
+      <c r="AF20" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="AG20" s="40"/>
-      <c r="AH20" s="52" t="s">
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI20" s="40"/>
-      <c r="AJ20" s="54" t="s">
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="45" t="s">
         <v>147</v>
       </c>
       <c r="AK20" s="1"/>
       <c r="AL20" s="3"/>
     </row>
-    <row r="21" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ21" s="53"/>
+    <row r="21" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="96"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="80"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="32"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="32"/>
+      <c r="X21" s="32"/>
+      <c r="Y21" s="3"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
+      <c r="AB21" s="3"/>
+      <c r="AC21" s="37"/>
+      <c r="AD21" s="37"/>
+      <c r="AE21" s="20"/>
+      <c r="AF21" s="44"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="44"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="44"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="8"/>
     </row>
     <row r="22" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="128" t="s">
+      <c r="A22" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="63"/>
-      <c r="C22" s="56">
+      <c r="B22" s="51"/>
+      <c r="C22" s="35">
         <v>84.95</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E22" s="40"/>
+      <c r="E22" s="31"/>
       <c r="F22" s="6">
         <v>76.14</v>
       </c>
-      <c r="G22" s="33"/>
-      <c r="H22" s="113">
+      <c r="G22" s="26"/>
+      <c r="H22" s="53">
         <v>0.81530000000000002</v>
       </c>
-      <c r="I22" s="45"/>
-[...3 lines deleted...]
-      <c r="M22" s="33"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="26"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
-      <c r="P22" s="33"/>
+      <c r="P22" s="26"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
-      <c r="S22" s="113">
+      <c r="S22" s="53">
         <v>0.43870264377214502</v>
       </c>
       <c r="T22" s="6"/>
       <c r="U22" s="6"/>
-      <c r="V22" s="29"/>
+      <c r="V22" s="22"/>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
-      <c r="Y22" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD22" s="45">
+      <c r="Y22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z22" s="36"/>
+      <c r="AA22" s="36"/>
+      <c r="AB22" s="26"/>
+      <c r="AC22" s="36"/>
+      <c r="AD22" s="36">
         <v>1.3614457831325302</v>
       </c>
-      <c r="AE22" s="40"/>
-      <c r="AF22" s="52" t="s">
+      <c r="AE22" s="31"/>
+      <c r="AF22" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="AG22" s="40"/>
-      <c r="AH22" s="52" t="s">
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI22" s="32"/>
-      <c r="AJ22" s="54" t="s">
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="45" t="s">
         <v>138</v>
       </c>
       <c r="AK22" s="1"/>
       <c r="AL22" s="3"/>
     </row>
-    <row r="23" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ23" s="53"/>
+    <row r="23" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="96"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="80"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="88"/>
+      <c r="T23" s="20"/>
+      <c r="U23" s="20"/>
+      <c r="V23" s="3"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="3"/>
+      <c r="Z23" s="37"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="3"/>
+      <c r="AC23" s="37"/>
+      <c r="AD23" s="37"/>
+      <c r="AE23" s="37"/>
+      <c r="AF23" s="44"/>
+      <c r="AG23" s="20"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="20"/>
+      <c r="AJ23" s="44"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="8"/>
     </row>
     <row r="24" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="128" t="s">
+      <c r="A24" s="95" t="s">
         <v>44</v>
       </c>
-      <c r="B24" s="63"/>
-      <c r="C24" s="56">
+      <c r="B24" s="51"/>
+      <c r="C24" s="35">
         <v>12.48</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E24" s="40"/>
+      <c r="E24" s="31"/>
       <c r="F24" s="6">
         <v>46.39</v>
       </c>
-      <c r="G24" s="29"/>
-      <c r="H24" s="113">
+      <c r="G24" s="22"/>
+      <c r="H24" s="53">
         <v>0.1696</v>
       </c>
-      <c r="I24" s="45"/>
-[...3 lines deleted...]
-      <c r="M24" s="29"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="22"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
-      <c r="P24" s="33"/>
+      <c r="P24" s="26"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
-      <c r="S24" s="113">
+      <c r="S24" s="53">
         <v>0.54495614035087714</v>
       </c>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
-      <c r="V24" s="29"/>
+      <c r="V24" s="22"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
-      <c r="Y24" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD24" s="118">
+      <c r="Y24" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z24" s="93"/>
+      <c r="AA24" s="93"/>
+      <c r="AB24" s="26"/>
+      <c r="AC24" s="93"/>
+      <c r="AD24" s="91">
         <v>0.44680851063829785</v>
       </c>
-      <c r="AE24" s="32"/>
-      <c r="AF24" s="52" t="s">
+      <c r="AE24" s="25"/>
+      <c r="AF24" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG24" s="32"/>
-      <c r="AH24" s="52" t="s">
+      <c r="AG24" s="25"/>
+      <c r="AH24" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AI24" s="32"/>
-      <c r="AJ24" s="54" t="s">
+      <c r="AI24" s="25"/>
+      <c r="AJ24" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK24" s="1"/>
       <c r="AL24" s="3"/>
     </row>
-    <row r="25" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ25" s="53"/>
+    <row r="25" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="96"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="80"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="20"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="20"/>
+      <c r="R25" s="20"/>
+      <c r="S25" s="88"/>
+      <c r="T25" s="20"/>
+      <c r="U25" s="20"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="20"/>
+      <c r="Y25" s="3"/>
+      <c r="Z25" s="94"/>
+      <c r="AA25" s="94"/>
+      <c r="AB25" s="3"/>
+      <c r="AC25" s="94"/>
+      <c r="AD25" s="92"/>
+      <c r="AE25" s="20"/>
+      <c r="AF25" s="44"/>
+      <c r="AG25" s="20"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="20"/>
+      <c r="AJ25" s="44"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="8"/>
     </row>
     <row r="26" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="128" t="s">
+      <c r="A26" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="56" t="s">
+      <c r="B26" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C26" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E26" s="32"/>
+      <c r="E26" s="25"/>
       <c r="F26" s="2">
         <v>11.07</v>
       </c>
-      <c r="G26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="113">
+      <c r="G26" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H26" s="53">
         <v>0.89100000000000001</v>
       </c>
-      <c r="I26" s="45"/>
-[...3 lines deleted...]
-      <c r="M26" s="9" t="s">
+      <c r="I26" s="36"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
-      <c r="P26" s="29"/>
+      <c r="P26" s="22"/>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
-      <c r="S26" s="113">
+      <c r="S26" s="53">
         <v>2.7097273682464194E-3</v>
       </c>
       <c r="T26" s="6"/>
-      <c r="U26" s="56"/>
-[...10 lines deleted...]
-      <c r="AD26" s="120">
+      <c r="U26" s="35"/>
+      <c r="V26" s="22"/>
+      <c r="W26" s="35"/>
+      <c r="X26" s="35"/>
+      <c r="Y26" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z26" s="36"/>
+      <c r="AA26" s="36"/>
+      <c r="AB26" s="22"/>
+      <c r="AC26" s="36"/>
+      <c r="AD26" s="93">
         <v>0</v>
       </c>
-      <c r="AE26" s="40"/>
-      <c r="AF26" s="60" t="s">
+      <c r="AE26" s="31"/>
+      <c r="AF26" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="AG26" s="32"/>
-      <c r="AH26" s="52" t="s">
+      <c r="AG26" s="25"/>
+      <c r="AH26" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AI26" s="32"/>
-      <c r="AJ26" s="54" t="s">
+      <c r="AI26" s="25"/>
+      <c r="AJ26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK26" s="1"/>
       <c r="AL26" s="3"/>
     </row>
-    <row r="27" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ27" s="53"/>
+    <row r="27" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="96"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="88"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="80"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="3"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="20"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="20"/>
+      <c r="R27" s="20"/>
+      <c r="S27" s="88"/>
+      <c r="T27" s="20"/>
+      <c r="U27" s="32"/>
+      <c r="V27" s="3"/>
+      <c r="W27" s="32"/>
+      <c r="X27" s="32"/>
+      <c r="Y27" s="3"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="3"/>
+      <c r="AC27" s="37"/>
+      <c r="AD27" s="94"/>
+      <c r="AE27" s="20"/>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="20"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="20"/>
+      <c r="AJ27" s="44"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="8"/>
     </row>
     <row r="28" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="128" t="s">
+      <c r="A28" s="95" t="s">
         <v>55</v>
       </c>
-      <c r="B28" s="32"/>
-      <c r="C28" s="56">
+      <c r="B28" s="25"/>
+      <c r="C28" s="35">
         <v>4.13</v>
       </c>
-      <c r="D28" s="44" t="s">
+      <c r="D28" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E28" s="63"/>
+      <c r="E28" s="51"/>
       <c r="F28" s="6">
         <v>27.6</v>
       </c>
-      <c r="G28" s="33"/>
-      <c r="H28" s="113">
+      <c r="G28" s="26"/>
+      <c r="H28" s="53">
         <v>0.60670000000000002</v>
       </c>
-      <c r="I28" s="45"/>
-[...3 lines deleted...]
-      <c r="M28" s="29"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="35"/>
+      <c r="M28" s="22"/>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
-      <c r="P28" s="103"/>
+      <c r="P28" s="78"/>
       <c r="Q28" s="6"/>
       <c r="R28" s="6"/>
-      <c r="S28" s="113">
+      <c r="S28" s="53">
         <v>0.20712488412130844</v>
       </c>
       <c r="T28" s="6"/>
       <c r="U28" s="6"/>
-      <c r="V28" s="29"/>
+      <c r="V28" s="22"/>
       <c r="W28" s="6"/>
       <c r="X28" s="6"/>
-      <c r="Y28" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD28" s="45">
+      <c r="Y28" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z28" s="36"/>
+      <c r="AA28" s="36"/>
+      <c r="AB28" s="22"/>
+      <c r="AC28" s="36"/>
+      <c r="AD28" s="36">
         <v>0</v>
       </c>
-      <c r="AE28" s="40"/>
-      <c r="AF28" s="52" t="s">
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="AG28" s="32"/>
-      <c r="AH28" s="52" t="s">
+      <c r="AG28" s="25"/>
+      <c r="AH28" s="43" t="s">
         <v>148</v>
       </c>
-      <c r="AI28" s="32"/>
-      <c r="AJ28" s="54" t="s">
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK28" s="1"/>
       <c r="AL28" s="3"/>
     </row>
-    <row r="29" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ29" s="53"/>
+    <row r="29" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="96"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="3"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="3"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="3"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="44"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="44"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="44"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="8"/>
     </row>
     <row r="30" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="128" t="s">
+      <c r="A30" s="95" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="32"/>
-      <c r="C30" s="56">
+      <c r="B30" s="25"/>
+      <c r="C30" s="35">
         <v>9.35</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E30" s="32"/>
+      <c r="E30" s="25"/>
       <c r="F30" s="6">
         <v>6.88</v>
       </c>
-      <c r="G30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="113">
+      <c r="G30" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H30" s="53">
         <v>0.52110000000000001</v>
       </c>
-      <c r="I30" s="45"/>
-[...3 lines deleted...]
-      <c r="M30" s="29"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
+      <c r="M30" s="22"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
-      <c r="P30" s="29"/>
+      <c r="P30" s="22"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
-      <c r="S30" s="113">
+      <c r="S30" s="53">
         <v>1.9607843137254902E-2</v>
       </c>
       <c r="T30" s="6"/>
-      <c r="U30" s="56"/>
-[...10 lines deleted...]
-      <c r="AD30" s="45">
+      <c r="U30" s="35"/>
+      <c r="V30" s="22"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
+      <c r="Y30" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z30" s="36"/>
+      <c r="AA30" s="36"/>
+      <c r="AB30" s="22"/>
+      <c r="AC30" s="36"/>
+      <c r="AD30" s="36">
         <v>0</v>
       </c>
-      <c r="AE30" s="40"/>
-      <c r="AF30" s="60" t="s">
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="48" t="s">
         <v>106</v>
       </c>
-      <c r="AG30" s="32"/>
-      <c r="AH30" s="52" t="s">
+      <c r="AG30" s="25"/>
+      <c r="AH30" s="43" t="s">
         <v>148</v>
       </c>
-      <c r="AI30" s="32"/>
-      <c r="AJ30" s="54" t="s">
+      <c r="AI30" s="25"/>
+      <c r="AJ30" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK30" s="1"/>
       <c r="AL30" s="3"/>
     </row>
-    <row r="31" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ31" s="53"/>
+    <row r="31" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="96"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="80"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="20"/>
+      <c r="R31" s="20"/>
+      <c r="S31" s="88"/>
+      <c r="T31" s="20"/>
+      <c r="U31" s="32"/>
+      <c r="V31" s="3"/>
+      <c r="W31" s="32"/>
+      <c r="X31" s="32"/>
+      <c r="Y31" s="3"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="3"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="20"/>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="20"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="20"/>
+      <c r="AJ31" s="44"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="8"/>
     </row>
     <row r="32" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="128" t="s">
+      <c r="A32" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="63"/>
-      <c r="C32" s="56">
+      <c r="B32" s="51"/>
+      <c r="C32" s="35">
         <v>14.45</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E32" s="40"/>
+      <c r="E32" s="31"/>
       <c r="F32" s="6">
         <v>72.67</v>
       </c>
-      <c r="G32" s="33"/>
-      <c r="H32" s="113">
+      <c r="G32" s="26"/>
+      <c r="H32" s="53">
         <v>0.73160000000000003</v>
       </c>
-      <c r="I32" s="45"/>
-[...3 lines deleted...]
-      <c r="M32" s="9" t="s">
+      <c r="I32" s="36"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
+      <c r="M32" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
-      <c r="P32" s="103"/>
+      <c r="P32" s="78"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
-      <c r="S32" s="45">
+      <c r="S32" s="36">
         <v>0.21312462372065022</v>
       </c>
       <c r="T32" s="6"/>
-      <c r="U32" s="56"/>
-[...10 lines deleted...]
-      <c r="AD32" s="45">
+      <c r="U32" s="35"/>
+      <c r="V32" s="22"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
+      <c r="Y32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
+      <c r="AB32" s="81"/>
+      <c r="AC32" s="36"/>
+      <c r="AD32" s="36">
         <v>0.125</v>
       </c>
-      <c r="AE32" s="32"/>
-      <c r="AF32" s="52" t="s">
+      <c r="AE32" s="25"/>
+      <c r="AF32" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG32" s="40"/>
-      <c r="AH32" s="52" t="s">
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="43" t="s">
         <v>118</v>
       </c>
-      <c r="AI32" s="32"/>
-      <c r="AJ32" s="54" t="s">
+      <c r="AI32" s="25"/>
+      <c r="AJ32" s="45" t="s">
         <v>149</v>
       </c>
       <c r="AK32" s="1"/>
       <c r="AL32" s="3"/>
     </row>
-    <row r="33" spans="1:42" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ33" s="53"/>
+    <row r="33" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="96"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="80"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="20"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="20"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="20"/>
+      <c r="U33" s="32"/>
+      <c r="V33" s="3"/>
+      <c r="W33" s="32"/>
+      <c r="X33" s="32"/>
+      <c r="Y33" s="3"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="3"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="20"/>
+      <c r="AF33" s="110"/>
+      <c r="AG33" s="20"/>
+      <c r="AH33" s="44"/>
+      <c r="AI33" s="20"/>
+      <c r="AJ33" s="44"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="8"/>
     </row>
-    <row r="34" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="128" t="s">
+    <row r="34" spans="1:42" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="95" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="63"/>
-      <c r="C34" s="56">
+      <c r="B34" s="51"/>
+      <c r="C34" s="35">
         <v>17.52</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E34" s="42"/>
+      <c r="E34" s="33"/>
       <c r="F34" s="6">
         <v>24.54</v>
       </c>
-      <c r="G34" s="33"/>
-      <c r="H34" s="113">
+      <c r="G34" s="26"/>
+      <c r="H34" s="53">
         <v>0.29199999999999998</v>
       </c>
-      <c r="I34" s="45"/>
-[...3 lines deleted...]
-      <c r="M34" s="29"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="22"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
-      <c r="P34" s="103"/>
+      <c r="P34" s="78"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
-      <c r="S34" s="113">
+      <c r="S34" s="53">
         <v>0.24488416988416989</v>
       </c>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
-      <c r="V34" s="33"/>
+      <c r="V34" s="26"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
-      <c r="Y34" s="33"/>
-[...4 lines deleted...]
-      <c r="AD34" s="45">
+      <c r="Y34" s="26"/>
+      <c r="Z34" s="36"/>
+      <c r="AA34" s="36"/>
+      <c r="AB34" s="26"/>
+      <c r="AC34" s="36"/>
+      <c r="AD34" s="36">
         <v>1.6781609195402298</v>
       </c>
-      <c r="AE34" s="40"/>
-      <c r="AF34" s="52" t="s">
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="AG34" s="40"/>
-      <c r="AH34" s="52" t="s">
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI34" s="40"/>
-      <c r="AJ34" s="54" t="s">
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="45" t="s">
         <v>103</v>
       </c>
       <c r="AK34" s="1"/>
       <c r="AL34" s="3"/>
     </row>
     <row r="35" spans="1:42" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="129"/>
-[...34 lines deleted...]
-      <c r="AJ35" s="53"/>
+      <c r="A35" s="96"/>
+      <c r="B35" s="20"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="80"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="20"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="88"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="20"/>
+      <c r="V35" s="3"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="3"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="3"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="20"/>
+      <c r="AF35" s="44"/>
+      <c r="AG35" s="20"/>
+      <c r="AH35" s="44"/>
+      <c r="AI35" s="20"/>
+      <c r="AJ35" s="44"/>
       <c r="AK35" s="5"/>
     </row>
     <row r="36" spans="1:42" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="128" t="s">
+      <c r="A36" s="95" t="s">
         <v>48</v>
       </c>
-      <c r="B36" s="32"/>
-      <c r="C36" s="56">
+      <c r="B36" s="25"/>
+      <c r="C36" s="35">
         <v>9.0500000000000007</v>
       </c>
-      <c r="D36" s="44" t="s">
+      <c r="D36" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E36" s="32"/>
+      <c r="E36" s="25"/>
       <c r="F36" s="6">
         <v>7.31</v>
       </c>
-      <c r="G36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="113">
+      <c r="G36" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H36" s="53">
         <v>9.1200000000000003E-2</v>
       </c>
-      <c r="I36" s="45"/>
-[...3 lines deleted...]
-      <c r="M36" s="29"/>
+      <c r="I36" s="36"/>
+      <c r="J36" s="26"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
+      <c r="M36" s="22"/>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
-      <c r="P36" s="103"/>
+      <c r="P36" s="78"/>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
-      <c r="S36" s="113">
+      <c r="S36" s="53">
         <v>0.21690734055354993</v>
       </c>
       <c r="T36" s="6"/>
       <c r="U36" s="6"/>
-      <c r="V36" s="29"/>
+      <c r="V36" s="22"/>
       <c r="W36" s="6"/>
       <c r="X36" s="6"/>
-      <c r="Y36" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD36" s="45">
+      <c r="Y36" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z36" s="36"/>
+      <c r="AA36" s="36"/>
+      <c r="AB36" s="22"/>
+      <c r="AC36" s="36"/>
+      <c r="AD36" s="36">
         <v>0</v>
       </c>
-      <c r="AE36" s="40"/>
-      <c r="AF36" s="145" t="s">
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="111" t="s">
         <v>104</v>
       </c>
-      <c r="AG36" s="32"/>
-      <c r="AH36" s="52" t="s">
+      <c r="AG36" s="25"/>
+      <c r="AH36" s="43" t="s">
         <v>137</v>
       </c>
-      <c r="AI36" s="32"/>
-      <c r="AJ36" s="146" t="s">
+      <c r="AI36" s="25"/>
+      <c r="AJ36" s="112" t="s">
         <v>137</v>
       </c>
       <c r="AK36" s="1"/>
       <c r="AL36" s="3"/>
     </row>
     <row r="37" spans="1:42" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="129"/>
-[...34 lines deleted...]
-      <c r="AJ37" s="28"/>
+      <c r="A37" s="96"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="80"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="20"/>
+      <c r="O37" s="20"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="20"/>
+      <c r="R37" s="20"/>
+      <c r="S37" s="88"/>
+      <c r="T37" s="20"/>
+      <c r="U37" s="20"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="20"/>
+      <c r="X37" s="20"/>
+      <c r="Y37" s="3"/>
+      <c r="Z37" s="37"/>
+      <c r="AA37" s="37"/>
+      <c r="AB37" s="3"/>
+      <c r="AC37" s="37"/>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="37"/>
+      <c r="AF37" s="21"/>
+      <c r="AG37" s="20"/>
+      <c r="AH37" s="44"/>
+      <c r="AI37" s="20"/>
+      <c r="AJ37" s="21"/>
       <c r="AK37" s="5"/>
       <c r="AL37" s="8"/>
     </row>
     <row r="38" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="128" t="s">
+      <c r="A38" s="95" t="s">
         <v>58</v>
       </c>
-      <c r="B38" s="32"/>
+      <c r="B38" s="25"/>
       <c r="C38" s="2">
         <v>10</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E38" s="40"/>
+      <c r="E38" s="31"/>
       <c r="F38" s="6">
         <v>29</v>
       </c>
-      <c r="G38" s="33"/>
-      <c r="H38" s="113">
+      <c r="G38" s="26"/>
+      <c r="H38" s="53">
         <v>0.62270000000000003</v>
       </c>
-      <c r="I38" s="45"/>
-[...3 lines deleted...]
-      <c r="M38" s="9" t="s">
+      <c r="I38" s="36"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N38" s="6"/>
       <c r="O38" s="6"/>
-      <c r="P38" s="103"/>
+      <c r="P38" s="78"/>
       <c r="Q38" s="6"/>
       <c r="R38" s="6"/>
-      <c r="S38" s="113">
+      <c r="S38" s="53">
         <v>0.22607348384240813</v>
       </c>
       <c r="T38" s="6"/>
       <c r="U38" s="6"/>
-      <c r="V38" s="33"/>
+      <c r="V38" s="26"/>
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
-      <c r="Y38" s="33"/>
-[...4 lines deleted...]
-      <c r="AD38" s="45">
+      <c r="Y38" s="26"/>
+      <c r="Z38" s="93"/>
+      <c r="AA38" s="93"/>
+      <c r="AB38" s="26"/>
+      <c r="AC38" s="93"/>
+      <c r="AD38" s="36">
         <v>4.7037037037037033</v>
       </c>
-      <c r="AE38" s="40"/>
-      <c r="AF38" s="145" t="s">
+      <c r="AE38" s="31"/>
+      <c r="AF38" s="111" t="s">
         <v>103</v>
       </c>
-      <c r="AG38" s="40"/>
-      <c r="AH38" s="52" t="s">
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AI38" s="32"/>
-      <c r="AJ38" s="54" t="s">
+      <c r="AI38" s="25"/>
+      <c r="AJ38" s="45" t="s">
         <v>141</v>
       </c>
       <c r="AK38" s="1"/>
       <c r="AL38" s="3"/>
     </row>
-    <row r="39" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B39" s="27"/>
+    <row r="39" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="96"/>
+      <c r="B39" s="20"/>
       <c r="C39" s="3"/>
-      <c r="D39" s="27"/>
-[...31 lines deleted...]
-      <c r="AJ39" s="53"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="80"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="20"/>
+      <c r="O39" s="20"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="20"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="88"/>
+      <c r="T39" s="20"/>
+      <c r="U39" s="20"/>
+      <c r="V39" s="3"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="20"/>
+      <c r="Y39" s="3"/>
+      <c r="Z39" s="94"/>
+      <c r="AA39" s="94"/>
+      <c r="AB39" s="3"/>
+      <c r="AC39" s="94"/>
+      <c r="AD39" s="37"/>
+      <c r="AE39" s="20"/>
+      <c r="AF39" s="44"/>
+      <c r="AG39" s="20"/>
+      <c r="AH39" s="44"/>
+      <c r="AI39" s="20"/>
+      <c r="AJ39" s="44"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="8"/>
     </row>
-    <row r="40" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="128" t="s">
+    <row r="40" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="B40" s="63"/>
+      <c r="B40" s="51"/>
       <c r="C40" s="2">
         <v>24.2</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E40" s="32"/>
+      <c r="E40" s="25"/>
       <c r="F40" s="6">
         <v>7.7</v>
       </c>
-      <c r="G40" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="113">
+      <c r="G40" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H40" s="53">
         <v>0.36049999999999999</v>
       </c>
-      <c r="I40" s="45"/>
-[...3 lines deleted...]
-      <c r="M40" s="29"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="22"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
-      <c r="P40" s="29"/>
+      <c r="P40" s="22"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
-      <c r="S40" s="113">
+      <c r="S40" s="53">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="T40" s="6"/>
       <c r="U40" s="6"/>
-      <c r="V40" s="103"/>
+      <c r="V40" s="78"/>
       <c r="W40" s="6"/>
       <c r="X40" s="6"/>
-      <c r="Y40" s="29"/>
-[...4 lines deleted...]
-      <c r="AD40" s="45">
+      <c r="Y40" s="22"/>
+      <c r="Z40" s="93"/>
+      <c r="AA40" s="93"/>
+      <c r="AB40" s="85"/>
+      <c r="AC40" s="93"/>
+      <c r="AD40" s="36">
         <v>0.38095238095238093</v>
       </c>
-      <c r="AE40" s="40"/>
-      <c r="AF40" s="52" t="s">
+      <c r="AE40" s="31"/>
+      <c r="AF40" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AG40" s="40"/>
-      <c r="AH40" s="52" t="s">
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="43" t="s">
         <v>119</v>
       </c>
-      <c r="AI40" s="32"/>
-      <c r="AJ40" s="54" t="s">
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="45" t="s">
         <v>135</v>
       </c>
       <c r="AK40" s="5"/>
       <c r="AL40" s="8"/>
     </row>
-    <row r="41" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B41" s="27"/>
+    <row r="41" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="96"/>
+      <c r="B41" s="20"/>
       <c r="C41" s="3"/>
-      <c r="D41" s="27"/>
-[...31 lines deleted...]
-      <c r="AJ41" s="53"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="88"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="32"/>
+      <c r="L41" s="32"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="20"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="20"/>
+      <c r="R41" s="20"/>
+      <c r="S41" s="88"/>
+      <c r="T41" s="20"/>
+      <c r="U41" s="20"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
+      <c r="Y41" s="3"/>
+      <c r="Z41" s="94"/>
+      <c r="AA41" s="94"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="94"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="20"/>
+      <c r="AF41" s="44"/>
+      <c r="AG41" s="20"/>
+      <c r="AH41" s="44"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="44"/>
       <c r="AK41" s="5"/>
       <c r="AL41" s="8"/>
     </row>
     <row r="42" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="128" t="s">
+      <c r="A42" s="95" t="s">
         <v>59</v>
       </c>
-      <c r="B42" s="32"/>
-      <c r="C42" s="56">
+      <c r="B42" s="25"/>
+      <c r="C42" s="35">
         <v>3</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="43"/>
-      <c r="F42" s="56">
+      <c r="E42" s="34"/>
+      <c r="F42" s="35">
         <v>14.98</v>
       </c>
-      <c r="G42" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="113">
+      <c r="G42" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H42" s="53">
         <v>0.75660000000000005</v>
       </c>
-      <c r="I42" s="45"/>
-[...3 lines deleted...]
-      <c r="M42" s="29"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="22"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
-      <c r="P42" s="29"/>
+      <c r="P42" s="22"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
-      <c r="S42" s="113">
+      <c r="S42" s="53">
         <v>9.1646105040535785E-3</v>
       </c>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
-      <c r="V42" s="29"/>
+      <c r="V42" s="22"/>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
-      <c r="Y42" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD42" s="116">
+      <c r="Y42" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z42" s="36"/>
+      <c r="AA42" s="36"/>
+      <c r="AB42" s="22"/>
+      <c r="AC42" s="36"/>
+      <c r="AD42" s="89">
         <v>0</v>
       </c>
-      <c r="AE42" s="40"/>
-      <c r="AF42" s="60" t="s">
+      <c r="AE42" s="31"/>
+      <c r="AF42" s="48" t="s">
         <v>107</v>
       </c>
-      <c r="AG42" s="43"/>
-[...4 lines deleted...]
-      <c r="AJ42" s="61" t="s">
+      <c r="AG42" s="34"/>
+      <c r="AH42" s="48" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI42" s="34"/>
+      <c r="AJ42" s="49" t="s">
         <v>95</v>
       </c>
       <c r="AK42" s="1"/>
       <c r="AL42" s="3"/>
     </row>
-    <row r="43" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C43" s="81"/>
+    <row r="43" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="96"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="32"/>
       <c r="D43" s="3"/>
-      <c r="E43" s="41"/>
-[...30 lines deleted...]
-      <c r="AJ43" s="59"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="87"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="79"/>
+      <c r="K43" s="32"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="88"/>
+      <c r="T43" s="20"/>
+      <c r="U43" s="20"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="20"/>
+      <c r="Y43" s="3"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="90"/>
+      <c r="AE43" s="32"/>
+      <c r="AF43" s="47"/>
+      <c r="AG43" s="32"/>
+      <c r="AH43" s="47"/>
+      <c r="AI43" s="32"/>
+      <c r="AJ43" s="47"/>
       <c r="AK43" s="5"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="8"/>
       <c r="AN43" s="8"/>
       <c r="AO43" s="8"/>
       <c r="AP43" s="8"/>
     </row>
     <row r="44" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="128" t="s">
+      <c r="A44" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="43"/>
-      <c r="C44" s="56">
+      <c r="B44" s="34"/>
+      <c r="C44" s="35">
         <v>6.52</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E44" s="32"/>
+      <c r="E44" s="25"/>
       <c r="F44" s="6">
         <v>10.28</v>
       </c>
-      <c r="G44" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="113">
+      <c r="G44" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H44" s="53">
         <v>0.47570000000000001</v>
       </c>
-      <c r="I44" s="45"/>
-[...3 lines deleted...]
-      <c r="M44" s="9" t="s">
+      <c r="I44" s="36"/>
+      <c r="J44" s="22"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
-      <c r="P44" s="9" t="s">
+      <c r="P44" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Q44" s="6"/>
       <c r="R44" s="6"/>
-      <c r="S44" s="113" t="s">
+      <c r="S44" s="53" t="s">
         <v>95</v>
       </c>
       <c r="T44" s="6"/>
       <c r="U44" s="6"/>
-      <c r="V44" s="29"/>
+      <c r="V44" s="22"/>
       <c r="W44" s="6"/>
       <c r="X44" s="6"/>
-      <c r="Y44" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD44" s="45">
+      <c r="Y44" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z44" s="36"/>
+      <c r="AA44" s="36"/>
+      <c r="AB44" s="22"/>
+      <c r="AC44" s="36"/>
+      <c r="AD44" s="36">
         <v>0</v>
       </c>
-      <c r="AE44" s="32"/>
-      <c r="AF44" s="52" t="s">
+      <c r="AE44" s="25"/>
+      <c r="AF44" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG44" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ44" s="54" t="s">
+      <c r="AG44" s="25"/>
+      <c r="AH44" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI44" s="25"/>
+      <c r="AJ44" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK44" s="1"/>
       <c r="AL44" s="3"/>
       <c r="AM44" s="3"/>
       <c r="AN44" s="3"/>
       <c r="AO44" s="3"/>
       <c r="AP44" s="3"/>
     </row>
-    <row r="45" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ45" s="53"/>
+    <row r="45" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="96"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+      <c r="R45" s="20"/>
+      <c r="S45" s="37"/>
+      <c r="T45" s="20"/>
+      <c r="U45" s="20"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="20"/>
+      <c r="Y45" s="37"/>
+      <c r="Z45" s="37"/>
+      <c r="AA45" s="37"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="37"/>
+      <c r="AE45" s="20"/>
+      <c r="AF45" s="44"/>
+      <c r="AG45" s="20"/>
+      <c r="AH45" s="44"/>
+      <c r="AI45" s="20"/>
+      <c r="AJ45" s="44"/>
       <c r="AK45" s="5"/>
       <c r="AL45" s="8"/>
       <c r="AM45" s="8"/>
       <c r="AN45" s="8"/>
       <c r="AO45" s="8"/>
       <c r="AP45" s="8"/>
     </row>
     <row r="46" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="129"/>
-[...34 lines deleted...]
-      <c r="AJ46" s="53"/>
+      <c r="A46" s="96"/>
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="32"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="32"/>
+      <c r="L46" s="32"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+      <c r="S46" s="37"/>
+      <c r="T46" s="20"/>
+      <c r="U46" s="20"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="20"/>
+      <c r="X46" s="20"/>
+      <c r="Y46" s="37"/>
+      <c r="Z46" s="37"/>
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="37"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="37"/>
+      <c r="AE46" s="20"/>
+      <c r="AF46" s="44"/>
+      <c r="AG46" s="20"/>
+      <c r="AH46" s="44"/>
+      <c r="AI46" s="20"/>
+      <c r="AJ46" s="44"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="3"/>
     </row>
-    <row r="47" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="128" t="s">
+    <row r="47" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="95" t="s">
         <v>63</v>
       </c>
-      <c r="B47" s="63"/>
-      <c r="C47" s="56">
+      <c r="B47" s="51"/>
+      <c r="C47" s="35">
         <v>21.95</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E47" s="40"/>
+      <c r="E47" s="31"/>
       <c r="F47" s="6">
         <v>27.53</v>
       </c>
-      <c r="G47" s="29"/>
-      <c r="H47" s="113">
+      <c r="G47" s="22"/>
+      <c r="H47" s="53">
         <v>0.59089999999999998</v>
       </c>
-      <c r="I47" s="45"/>
-[...3 lines deleted...]
-      <c r="M47" s="9" t="s">
+      <c r="I47" s="36"/>
+      <c r="J47" s="22"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
-      <c r="P47" s="29"/>
+      <c r="P47" s="22"/>
       <c r="Q47" s="6"/>
-      <c r="R47" s="47">
+      <c r="R47" s="38">
         <v>6.0600000000000001E-2</v>
       </c>
-      <c r="S47" s="113">
+      <c r="S47" s="53">
         <v>6.0619404080434466E-2</v>
       </c>
       <c r="T47" s="6"/>
       <c r="U47" s="6"/>
-      <c r="V47" s="29"/>
+      <c r="V47" s="22"/>
       <c r="W47" s="6"/>
       <c r="X47" s="6"/>
-      <c r="Y47" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD47" s="120">
+      <c r="Y47" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z47" s="36"/>
+      <c r="AA47" s="36"/>
+      <c r="AB47" s="22"/>
+      <c r="AC47" s="36"/>
+      <c r="AD47" s="93">
         <v>0</v>
       </c>
-      <c r="AE47" s="40"/>
-      <c r="AF47" s="52" t="s">
+      <c r="AE47" s="31"/>
+      <c r="AF47" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="AG47" s="32"/>
-      <c r="AH47" s="52" t="s">
+      <c r="AG47" s="25"/>
+      <c r="AH47" s="43" t="s">
         <v>137</v>
       </c>
-      <c r="AI47" s="32"/>
-      <c r="AJ47" s="54" t="s">
+      <c r="AI47" s="25"/>
+      <c r="AJ47" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK47" s="5"/>
       <c r="AL47" s="8"/>
     </row>
-    <row r="48" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ48" s="53"/>
+    <row r="48" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="96"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="88"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="80"/>
+      <c r="K48" s="32"/>
+      <c r="L48" s="32"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="20"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="20"/>
+      <c r="R48" s="39"/>
+      <c r="S48" s="88"/>
+      <c r="T48" s="20"/>
+      <c r="U48" s="20"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="20"/>
+      <c r="X48" s="20"/>
+      <c r="Y48" s="3"/>
+      <c r="Z48" s="37"/>
+      <c r="AA48" s="37"/>
+      <c r="AB48" s="3"/>
+      <c r="AC48" s="37"/>
+      <c r="AD48" s="94"/>
+      <c r="AE48" s="20"/>
+      <c r="AF48" s="44"/>
+      <c r="AG48" s="20"/>
+      <c r="AH48" s="44"/>
+      <c r="AI48" s="20"/>
+      <c r="AJ48" s="44"/>
       <c r="AK48" s="5"/>
       <c r="AL48" s="8"/>
     </row>
     <row r="49" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="128" t="s">
+      <c r="A49" s="95" t="s">
         <v>62</v>
       </c>
-      <c r="B49" s="32"/>
-      <c r="C49" s="56">
+      <c r="B49" s="25"/>
+      <c r="C49" s="35">
         <v>5.09</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E49" s="32"/>
+      <c r="E49" s="25"/>
       <c r="F49" s="6">
         <v>5.86</v>
       </c>
-      <c r="G49" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="113">
+      <c r="G49" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H49" s="53">
         <v>0.54969999999999997</v>
       </c>
-      <c r="I49" s="45"/>
-[...3 lines deleted...]
-      <c r="M49" s="9" t="s">
+      <c r="I49" s="36"/>
+      <c r="J49" s="22"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
-      <c r="P49" s="29"/>
+      <c r="P49" s="22"/>
       <c r="Q49" s="6"/>
-      <c r="R49" s="47">
+      <c r="R49" s="38">
         <v>4.3900000000000002E-2</v>
       </c>
-      <c r="S49" s="113">
+      <c r="S49" s="53">
         <v>4.3936731107205626E-2</v>
       </c>
       <c r="T49" s="6"/>
       <c r="U49" s="6"/>
-      <c r="V49" s="29"/>
+      <c r="V49" s="22"/>
       <c r="W49" s="6"/>
       <c r="X49" s="6"/>
-      <c r="Y49" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD49" s="45">
+      <c r="Y49" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z49" s="36"/>
+      <c r="AA49" s="36"/>
+      <c r="AB49" s="22"/>
+      <c r="AC49" s="36"/>
+      <c r="AD49" s="36">
         <v>0</v>
       </c>
-      <c r="AE49" s="40"/>
-      <c r="AF49" s="52" t="s">
+      <c r="AE49" s="31"/>
+      <c r="AF49" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="AG49" s="32"/>
-      <c r="AH49" s="52" t="s">
+      <c r="AG49" s="25"/>
+      <c r="AH49" s="43" t="s">
         <v>137</v>
       </c>
-      <c r="AI49" s="32"/>
-      <c r="AJ49" s="54" t="s">
+      <c r="AI49" s="25"/>
+      <c r="AJ49" s="45" t="s">
         <v>137</v>
       </c>
       <c r="AK49" s="1"/>
       <c r="AL49" s="3"/>
     </row>
-    <row r="50" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ50" s="53"/>
+    <row r="50" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="96"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="37"/>
+      <c r="J50" s="80"/>
+      <c r="K50" s="32"/>
+      <c r="L50" s="32"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="20"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="20"/>
+      <c r="R50" s="39"/>
+      <c r="S50" s="88"/>
+      <c r="T50" s="20"/>
+      <c r="U50" s="20"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="20"/>
+      <c r="X50" s="20"/>
+      <c r="Y50" s="3"/>
+      <c r="Z50" s="37"/>
+      <c r="AA50" s="37"/>
+      <c r="AB50" s="3"/>
+      <c r="AC50" s="37"/>
+      <c r="AD50" s="37"/>
+      <c r="AE50" s="20"/>
+      <c r="AF50" s="44"/>
+      <c r="AG50" s="20"/>
+      <c r="AH50" s="44"/>
+      <c r="AI50" s="20"/>
+      <c r="AJ50" s="44"/>
       <c r="AK50" s="5"/>
       <c r="AL50" s="8"/>
     </row>
     <row r="51" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="128" t="s">
+      <c r="A51" s="95" t="s">
         <v>64</v>
       </c>
-      <c r="B51" s="63"/>
-      <c r="C51" s="56">
+      <c r="B51" s="51"/>
+      <c r="C51" s="35">
         <v>16</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E51" s="29"/>
+      <c r="E51" s="22"/>
       <c r="F51" s="2">
         <v>13</v>
       </c>
-      <c r="G51" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="141">
+      <c r="G51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H51" s="108">
         <v>0.94950000000000001</v>
       </c>
-      <c r="I51" s="45"/>
-[...3 lines deleted...]
-      <c r="M51" s="29"/>
+      <c r="I51" s="36"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="22"/>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
-      <c r="P51" s="29"/>
+      <c r="P51" s="22"/>
       <c r="Q51" s="6"/>
-      <c r="R51" s="147">
+      <c r="R51" s="113">
         <v>4.8300000000000003E-2</v>
       </c>
-      <c r="S51" s="148">
+      <c r="S51" s="114">
         <v>4.8323001112700686E-2</v>
       </c>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
-      <c r="V51" s="33"/>
+      <c r="V51" s="26"/>
       <c r="W51" s="6"/>
       <c r="X51" s="6"/>
-      <c r="Y51" s="33"/>
-[...4 lines deleted...]
-      <c r="AD51" s="120">
+      <c r="Y51" s="26"/>
+      <c r="Z51" s="36"/>
+      <c r="AA51" s="36"/>
+      <c r="AB51" s="22"/>
+      <c r="AC51" s="36"/>
+      <c r="AD51" s="93">
         <v>6.5861690450054883E-2</v>
       </c>
-      <c r="AE51" s="40"/>
-      <c r="AF51" s="145" t="s">
+      <c r="AE51" s="31"/>
+      <c r="AF51" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="AG51" s="40"/>
-      <c r="AH51" s="149" t="s">
+      <c r="AG51" s="31"/>
+      <c r="AH51" s="115" t="s">
         <v>107</v>
       </c>
-      <c r="AI51" s="40"/>
-      <c r="AJ51" s="146" t="s">
+      <c r="AI51" s="31"/>
+      <c r="AJ51" s="112" t="s">
         <v>144</v>
       </c>
       <c r="AK51" s="1"/>
       <c r="AL51" s="3"/>
     </row>
-    <row r="52" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ52" s="12"/>
+    <row r="52" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="96"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="116"/>
+      <c r="I52" s="37"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="32"/>
+      <c r="L52" s="32"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="20"/>
+      <c r="O52" s="20"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="20"/>
+      <c r="R52" s="83"/>
+      <c r="S52" s="109"/>
+      <c r="T52" s="20"/>
+      <c r="U52" s="20"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="20"/>
+      <c r="X52" s="20"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="37"/>
+      <c r="AA52" s="37"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="37"/>
+      <c r="AD52" s="94"/>
+      <c r="AE52" s="20"/>
+      <c r="AF52" s="21"/>
+      <c r="AG52" s="20"/>
+      <c r="AH52" s="21"/>
+      <c r="AI52" s="20"/>
+      <c r="AJ52" s="3"/>
       <c r="AK52" s="5"/>
       <c r="AL52" s="8"/>
     </row>
     <row r="53" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="128" t="s">
+      <c r="A53" s="95" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="63"/>
-      <c r="C53" s="56">
+      <c r="B53" s="51"/>
+      <c r="C53" s="35">
         <v>31.5</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E53" s="29"/>
+      <c r="E53" s="22"/>
       <c r="F53" s="2">
         <v>17.34</v>
       </c>
-      <c r="G53" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="141">
+      <c r="G53" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H53" s="108">
         <v>8.2600000000000007E-2</v>
       </c>
-      <c r="I53" s="45"/>
-[...3 lines deleted...]
-      <c r="M53" s="9" t="s">
+      <c r="I53" s="36"/>
+      <c r="J53" s="22"/>
+      <c r="K53" s="35"/>
+      <c r="L53" s="35"/>
+      <c r="M53" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N53" s="6"/>
       <c r="O53" s="6"/>
-      <c r="P53" s="33"/>
+      <c r="P53" s="26"/>
       <c r="Q53" s="6"/>
-      <c r="R53" s="107">
+      <c r="R53" s="82">
         <v>0.96899999999999997</v>
       </c>
-      <c r="S53" s="151">
+      <c r="S53" s="117">
         <v>0.96902178785976867</v>
       </c>
       <c r="T53" s="6"/>
       <c r="U53" s="6"/>
-      <c r="V53" s="29"/>
+      <c r="V53" s="22"/>
       <c r="W53" s="6"/>
       <c r="X53" s="6"/>
-      <c r="Y53" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD53" s="120">
+      <c r="Y53" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z53" s="36"/>
+      <c r="AA53" s="36"/>
+      <c r="AB53" s="81"/>
+      <c r="AC53" s="36"/>
+      <c r="AD53" s="93">
         <v>0.19873817034700317</v>
       </c>
-      <c r="AE53" s="29"/>
-      <c r="AF53" s="145" t="s">
+      <c r="AE53" s="22"/>
+      <c r="AF53" s="111" t="s">
         <v>138</v>
       </c>
-      <c r="AG53" s="40"/>
-      <c r="AH53" s="145" t="s">
+      <c r="AG53" s="31"/>
+      <c r="AH53" s="111" t="s">
         <v>106</v>
       </c>
-      <c r="AI53" s="29"/>
-      <c r="AJ53" s="146" t="s">
+      <c r="AI53" s="22"/>
+      <c r="AJ53" s="112" t="s">
         <v>138</v>
       </c>
       <c r="AK53" s="1"/>
       <c r="AL53" s="3"/>
     </row>
-    <row r="54" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ54" s="12"/>
+    <row r="54" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="96"/>
+      <c r="B54" s="20"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="116"/>
+      <c r="I54" s="37"/>
+      <c r="J54" s="79"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="20"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="20"/>
+      <c r="R54" s="80"/>
+      <c r="S54" s="118"/>
+      <c r="T54" s="20"/>
+      <c r="U54" s="20"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="20"/>
+      <c r="X54" s="20"/>
+      <c r="Y54" s="3"/>
+      <c r="Z54" s="37"/>
+      <c r="AA54" s="37"/>
+      <c r="AB54" s="3"/>
+      <c r="AC54" s="37"/>
+      <c r="AD54" s="94"/>
+      <c r="AE54" s="3"/>
+      <c r="AF54" s="21"/>
+      <c r="AG54" s="3"/>
+      <c r="AH54" s="21"/>
+      <c r="AI54" s="3"/>
+      <c r="AJ54" s="3"/>
       <c r="AK54" s="5"/>
       <c r="AL54" s="8"/>
     </row>
     <row r="55" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="128" t="s">
+      <c r="A55" s="95" t="s">
         <v>52</v>
       </c>
-      <c r="B55" s="32"/>
-      <c r="C55" s="56">
+      <c r="B55" s="25"/>
+      <c r="C55" s="35">
         <v>6.8</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E55" s="32"/>
+      <c r="E55" s="25"/>
       <c r="F55" s="6">
         <v>11.07</v>
       </c>
-      <c r="G55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="113">
+      <c r="G55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H55" s="53">
         <v>0.22789999999999999</v>
       </c>
-      <c r="I55" s="45"/>
-[...3 lines deleted...]
-      <c r="M55" s="29"/>
+      <c r="I55" s="36"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="35"/>
+      <c r="L55" s="35"/>
+      <c r="M55" s="22"/>
       <c r="N55" s="6"/>
       <c r="O55" s="6"/>
-      <c r="P55" s="103"/>
+      <c r="P55" s="78"/>
       <c r="Q55" s="6"/>
-      <c r="R55" s="47">
+      <c r="R55" s="38">
         <v>0.20979999999999999</v>
       </c>
-      <c r="S55" s="113">
+      <c r="S55" s="53">
         <v>0.20980230023303015</v>
       </c>
       <c r="T55" s="6"/>
-      <c r="U55" s="56"/>
-[...8 lines deleted...]
-      <c r="AD55" s="45">
+      <c r="U55" s="35"/>
+      <c r="V55" s="78"/>
+      <c r="W55" s="35"/>
+      <c r="X55" s="35"/>
+      <c r="Y55" s="26"/>
+      <c r="Z55" s="36"/>
+      <c r="AA55" s="36"/>
+      <c r="AB55" s="78"/>
+      <c r="AC55" s="36"/>
+      <c r="AD55" s="36">
         <v>0.29936305732484075</v>
       </c>
-      <c r="AE55" s="40"/>
-      <c r="AF55" s="52" t="s">
+      <c r="AE55" s="31"/>
+      <c r="AF55" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AG55" s="40"/>
-      <c r="AH55" s="52" t="s">
+      <c r="AG55" s="31"/>
+      <c r="AH55" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="AI55" s="40"/>
-      <c r="AJ55" s="54" t="s">
+      <c r="AI55" s="31"/>
+      <c r="AJ55" s="45" t="s">
         <v>107</v>
       </c>
       <c r="AK55" s="1"/>
       <c r="AL55" s="3"/>
     </row>
-    <row r="56" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ56" s="53"/>
+    <row r="56" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="96"/>
+      <c r="B56" s="20"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="88"/>
+      <c r="I56" s="37"/>
+      <c r="J56" s="80"/>
+      <c r="K56" s="32"/>
+      <c r="L56" s="32"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="20"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="20"/>
+      <c r="R56" s="39"/>
+      <c r="S56" s="88"/>
+      <c r="T56" s="20"/>
+      <c r="U56" s="32"/>
+      <c r="V56" s="3"/>
+      <c r="W56" s="32"/>
+      <c r="X56" s="32"/>
+      <c r="Y56" s="3"/>
+      <c r="Z56" s="37"/>
+      <c r="AA56" s="37"/>
+      <c r="AB56" s="3"/>
+      <c r="AC56" s="37"/>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="20"/>
+      <c r="AF56" s="44"/>
+      <c r="AG56" s="20"/>
+      <c r="AH56" s="44"/>
+      <c r="AI56" s="20"/>
+      <c r="AJ56" s="44"/>
       <c r="AK56" s="5"/>
       <c r="AL56" s="8"/>
     </row>
     <row r="57" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="128" t="s">
+      <c r="A57" s="95" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="63"/>
-      <c r="C57" s="56">
+      <c r="B57" s="51"/>
+      <c r="C57" s="35">
         <v>17.809999999999999</v>
       </c>
-      <c r="D57" s="44" t="s">
+      <c r="D57" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E57" s="153"/>
+      <c r="E57" s="119"/>
       <c r="F57" s="6">
         <v>21</v>
       </c>
-      <c r="G57" s="29"/>
-      <c r="H57" s="151">
+      <c r="G57" s="22"/>
+      <c r="H57" s="117">
         <v>0.877</v>
       </c>
-      <c r="I57" s="45"/>
-[...3 lines deleted...]
-      <c r="M57" s="29"/>
+      <c r="I57" s="36"/>
+      <c r="J57" s="26"/>
+      <c r="K57" s="35"/>
+      <c r="L57" s="35"/>
+      <c r="M57" s="22"/>
       <c r="N57" s="6"/>
       <c r="O57" s="6"/>
-      <c r="P57" s="29"/>
+      <c r="P57" s="22"/>
       <c r="Q57" s="6"/>
-      <c r="R57" s="47"/>
-      <c r="S57" s="113">
+      <c r="R57" s="38"/>
+      <c r="S57" s="53">
         <v>9.1821050076854621E-2</v>
       </c>
       <c r="T57" s="6"/>
       <c r="U57" s="6"/>
-      <c r="V57" s="103"/>
+      <c r="V57" s="78"/>
       <c r="W57" s="6"/>
       <c r="X57" s="6"/>
-      <c r="Y57" s="29"/>
-[...4 lines deleted...]
-      <c r="AD57" s="45">
+      <c r="Y57" s="22"/>
+      <c r="Z57" s="36"/>
+      <c r="AA57" s="36"/>
+      <c r="AB57" s="26"/>
+      <c r="AC57" s="36"/>
+      <c r="AD57" s="36">
         <v>1.0496453900709219</v>
       </c>
-      <c r="AE57" s="29"/>
-      <c r="AF57" s="145" t="s">
+      <c r="AE57" s="22"/>
+      <c r="AF57" s="111" t="s">
         <v>138</v>
       </c>
-      <c r="AG57" s="40"/>
-      <c r="AH57" s="52" t="s">
+      <c r="AG57" s="31"/>
+      <c r="AH57" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI57" s="40"/>
-      <c r="AJ57" s="54" t="s">
+      <c r="AI57" s="31"/>
+      <c r="AJ57" s="45" t="s">
         <v>106</v>
       </c>
       <c r="AK57" s="1"/>
       <c r="AL57" s="3"/>
     </row>
-    <row r="58" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ58" s="53"/>
+    <row r="58" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="96"/>
+      <c r="B58" s="20"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="116"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="80"/>
+      <c r="K58" s="32"/>
+      <c r="L58" s="32"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="20"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="39"/>
+      <c r="S58" s="88"/>
+      <c r="T58" s="20"/>
+      <c r="U58" s="20"/>
+      <c r="V58" s="3"/>
+      <c r="W58" s="20"/>
+      <c r="X58" s="20"/>
+      <c r="Y58" s="3"/>
+      <c r="Z58" s="37"/>
+      <c r="AA58" s="37"/>
+      <c r="AB58" s="3"/>
+      <c r="AC58" s="37"/>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="107"/>
+      <c r="AF58" s="21"/>
+      <c r="AG58" s="20"/>
+      <c r="AH58" s="44"/>
+      <c r="AI58" s="107"/>
+      <c r="AJ58" s="44"/>
       <c r="AK58" s="5"/>
       <c r="AL58" s="8"/>
     </row>
     <row r="59" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="128" t="s">
+      <c r="A59" s="95" t="s">
         <v>65</v>
       </c>
-      <c r="B59" s="32"/>
-      <c r="C59" s="56">
+      <c r="B59" s="25"/>
+      <c r="C59" s="35">
         <v>5.51</v>
       </c>
-      <c r="D59" s="9" t="s">
+      <c r="D59" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E59" s="29"/>
-      <c r="F59" s="9">
+      <c r="E59" s="22"/>
+      <c r="F59" s="2">
         <v>13.04</v>
       </c>
-      <c r="G59" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="141">
+      <c r="G59" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H59" s="108">
         <v>0.82940000000000003</v>
       </c>
-      <c r="I59" s="45"/>
-[...3 lines deleted...]
-      <c r="M59" s="29"/>
+      <c r="I59" s="36"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="35"/>
+      <c r="L59" s="35"/>
+      <c r="M59" s="22"/>
       <c r="N59" s="6"/>
       <c r="O59" s="6"/>
-      <c r="P59" s="29"/>
+      <c r="P59" s="22"/>
       <c r="Q59" s="6"/>
-      <c r="R59" s="107"/>
-      <c r="S59" s="151">
+      <c r="R59" s="82"/>
+      <c r="S59" s="117">
         <v>4.5382704899525853E-2</v>
       </c>
       <c r="T59" s="6"/>
       <c r="U59" s="6"/>
-      <c r="V59" s="29"/>
+      <c r="V59" s="22"/>
       <c r="W59" s="6"/>
       <c r="X59" s="6"/>
-      <c r="Y59" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD59" s="45">
+      <c r="Y59" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z59" s="36"/>
+      <c r="AA59" s="36"/>
+      <c r="AB59" s="22"/>
+      <c r="AC59" s="36"/>
+      <c r="AD59" s="36">
         <v>0</v>
       </c>
-      <c r="AE59" s="40"/>
-      <c r="AF59" s="145" t="s">
+      <c r="AE59" s="31"/>
+      <c r="AF59" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="AG59" s="29"/>
-      <c r="AH59" s="145" t="s">
+      <c r="AG59" s="22"/>
+      <c r="AH59" s="111" t="s">
         <v>149</v>
       </c>
-      <c r="AI59" s="29"/>
-      <c r="AJ59" s="146" t="s">
+      <c r="AI59" s="22"/>
+      <c r="AJ59" s="112" t="s">
         <v>135</v>
       </c>
       <c r="AK59" s="1"/>
       <c r="AL59" s="3"/>
     </row>
-    <row r="60" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ60" s="28"/>
+    <row r="60" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="96"/>
+      <c r="B60" s="20"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="20"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="116"/>
+      <c r="I60" s="37"/>
+      <c r="J60" s="79"/>
+      <c r="K60" s="32"/>
+      <c r="L60" s="32"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="20"/>
+      <c r="O60" s="20"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="20"/>
+      <c r="R60" s="80"/>
+      <c r="S60" s="118"/>
+      <c r="T60" s="20"/>
+      <c r="U60" s="20"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="20"/>
+      <c r="X60" s="20"/>
+      <c r="Y60" s="3"/>
+      <c r="Z60" s="94"/>
+      <c r="AA60" s="94"/>
+      <c r="AB60" s="3"/>
+      <c r="AC60" s="94"/>
+      <c r="AD60" s="94"/>
+      <c r="AE60" s="3"/>
+      <c r="AF60" s="21"/>
+      <c r="AG60" s="3"/>
+      <c r="AH60" s="21"/>
+      <c r="AI60" s="3"/>
+      <c r="AJ60" s="21"/>
       <c r="AK60" s="5"/>
       <c r="AL60" s="8"/>
     </row>
     <row r="61" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="128" t="s">
+      <c r="A61" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="B61" s="63"/>
-      <c r="C61" s="101">
+      <c r="B61" s="51"/>
+      <c r="C61" s="67">
         <v>17.68</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E61" s="33"/>
+      <c r="E61" s="26"/>
       <c r="F61" s="6">
         <v>40.92</v>
       </c>
-      <c r="G61" s="33"/>
-      <c r="H61" s="113">
+      <c r="G61" s="26"/>
+      <c r="H61" s="53">
         <v>0.81130000000000002</v>
       </c>
-      <c r="I61" s="154"/>
-[...3 lines deleted...]
-      <c r="M61" s="9" t="s">
+      <c r="I61" s="120"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="35"/>
+      <c r="L61" s="35"/>
+      <c r="M61" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N61" s="6"/>
       <c r="O61" s="6"/>
-      <c r="P61" s="29"/>
+      <c r="P61" s="22"/>
       <c r="Q61" s="6"/>
-      <c r="R61" s="111"/>
-      <c r="S61" s="141">
+      <c r="R61" s="86"/>
+      <c r="S61" s="108">
         <v>1.4556632773705367E-2</v>
       </c>
       <c r="T61" s="6"/>
-      <c r="U61" s="155"/>
-[...8 lines deleted...]
-      <c r="AD61" s="120">
+      <c r="U61" s="121"/>
+      <c r="V61" s="26"/>
+      <c r="W61" s="121"/>
+      <c r="X61" s="121"/>
+      <c r="Y61" s="22"/>
+      <c r="Z61" s="120"/>
+      <c r="AA61" s="120"/>
+      <c r="AB61" s="26"/>
+      <c r="AC61" s="120"/>
+      <c r="AD61" s="93">
         <v>0.52773613193403301</v>
       </c>
-      <c r="AE61" s="40"/>
-      <c r="AF61" s="145" t="s">
+      <c r="AE61" s="31"/>
+      <c r="AF61" s="111" t="s">
         <v>106</v>
       </c>
-      <c r="AG61" s="40"/>
-      <c r="AH61" s="145" t="s">
+      <c r="AG61" s="31"/>
+      <c r="AH61" s="111" t="s">
         <v>103</v>
       </c>
-      <c r="AI61" s="29"/>
-      <c r="AJ61" s="54" t="s">
+      <c r="AI61" s="22"/>
+      <c r="AJ61" s="45" t="s">
         <v>150</v>
       </c>
       <c r="AK61" s="1"/>
       <c r="AL61" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="D2:H3"/>
     <mergeCell ref="I2:T3"/>
     <mergeCell ref="U2:AD3"/>
     <mergeCell ref="AE2:AJ3"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
 Agencies Receiving More than 1,000 Requests (FY 2023)</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4971C954-56E0-4A85-9273-876821CA14CB}">
-  <dimension ref="A1:AF99"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4971C954-56E0-4A85-9273-876821CA14CB}">
+  <dimension ref="A1:AE99"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="T1" sqref="T1:AE1"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="10" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="33" max="16384" width="6.5703125" style="10"/>
+    <col min="1" max="1" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="2" style="9" customWidth="1"/>
+    <col min="3" max="3" width="4.85546875" style="9" customWidth="1"/>
+    <col min="4" max="5" width="2" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="1.7109375" style="9" customWidth="1"/>
+    <col min="9" max="9" width="6.7109375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="2" style="9" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="9" customWidth="1"/>
+    <col min="12" max="12" width="5.5703125" style="9" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14" max="14" width="2" style="9" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="9" customWidth="1"/>
+    <col min="16" max="16" width="2" style="9" customWidth="1"/>
+    <col min="17" max="17" width="3.28515625" style="9" customWidth="1"/>
+    <col min="18" max="18" width="7.5703125" style="9" customWidth="1"/>
+    <col min="19" max="19" width="3" style="9" customWidth="1"/>
+    <col min="20" max="20" width="1.85546875" style="9" customWidth="1"/>
+    <col min="21" max="21" width="10" style="9" customWidth="1"/>
+    <col min="22" max="22" width="1.85546875" style="9" customWidth="1"/>
+    <col min="23" max="23" width="2" style="9" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="9" customWidth="1"/>
+    <col min="25" max="26" width="2" style="9" customWidth="1"/>
+    <col min="27" max="27" width="10" style="9" customWidth="1"/>
+    <col min="28" max="28" width="2" style="9" customWidth="1"/>
+    <col min="29" max="29" width="2.28515625" style="9" customWidth="1"/>
+    <col min="30" max="30" width="9.7109375" style="9" customWidth="1"/>
+    <col min="31" max="31" width="2.42578125" style="9" customWidth="1"/>
+    <col min="32" max="16384" width="6.5703125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="179"/>
-[...5 lines deleted...]
-      <c r="H1" s="178" t="s">
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="138" t="s">
         <v>78</v>
       </c>
-      <c r="I1" s="179"/>
-[...10 lines deleted...]
-      <c r="T1" s="195" t="s">
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="155" t="s">
         <v>36</v>
       </c>
-      <c r="U1" s="195"/>
-[...9 lines deleted...]
-      <c r="AE1" s="195"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
+      <c r="Z1" s="155"/>
+      <c r="AA1" s="155"/>
+      <c r="AB1" s="155"/>
+      <c r="AC1" s="155"/>
+      <c r="AD1" s="155"/>
+      <c r="AE1" s="155"/>
     </row>
     <row r="2" spans="1:31" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="181" t="s">
+      <c r="A2" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="181" t="s">
+      <c r="B2" s="141" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="181"/>
-[...1 lines deleted...]
-      <c r="E2" s="185" t="s">
+      <c r="C2" s="141"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="145" t="s">
         <v>83</v>
       </c>
-      <c r="F2" s="186"/>
-[...2 lines deleted...]
-      <c r="I2" s="188" t="s">
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="J2" s="188"/>
-[...3 lines deleted...]
-      <c r="N2" s="190" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="149"/>
+      <c r="N2" s="150" t="s">
         <v>79</v>
       </c>
-      <c r="O2" s="190"/>
-[...1 lines deleted...]
-      <c r="Q2" s="194" t="s">
+      <c r="O2" s="150"/>
+      <c r="P2" s="151"/>
+      <c r="Q2" s="154" t="s">
         <v>66</v>
       </c>
-      <c r="R2" s="190"/>
-[...1 lines deleted...]
-      <c r="T2" s="194" t="s">
+      <c r="R2" s="150"/>
+      <c r="S2" s="151"/>
+      <c r="T2" s="154" t="s">
         <v>69</v>
       </c>
-      <c r="U2" s="190"/>
-[...1 lines deleted...]
-      <c r="W2" s="194" t="s">
+      <c r="U2" s="150"/>
+      <c r="V2" s="151"/>
+      <c r="W2" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="X2" s="190"/>
-[...1 lines deleted...]
-      <c r="Z2" s="194" t="s">
+      <c r="X2" s="150"/>
+      <c r="Y2" s="151"/>
+      <c r="Z2" s="154" t="s">
         <v>121</v>
       </c>
-      <c r="AA2" s="190"/>
-[...1 lines deleted...]
-      <c r="AC2" s="194" t="s">
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="151"/>
+      <c r="AC2" s="154" t="s">
         <v>81</v>
       </c>
-      <c r="AD2" s="190"/>
-      <c r="AE2" s="191"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="151"/>
     </row>
     <row r="3" spans="1:31" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="182"/>
-[...6 lines deleted...]
-      <c r="H3" s="194" t="s">
+      <c r="A3" s="142"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="145"/>
+      <c r="F3" s="146"/>
+      <c r="G3" s="146"/>
+      <c r="H3" s="154" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="190"/>
-[...1 lines deleted...]
-      <c r="K3" s="194" t="s">
+      <c r="I3" s="150"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="154" t="s">
         <v>67</v>
       </c>
-      <c r="L3" s="190"/>
-[...18 lines deleted...]
-      <c r="AE3" s="192"/>
+      <c r="L3" s="150"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="145"/>
+      <c r="O3" s="146"/>
+      <c r="P3" s="152"/>
+      <c r="Q3" s="145"/>
+      <c r="R3" s="146"/>
+      <c r="S3" s="152"/>
+      <c r="T3" s="145"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="145"/>
+      <c r="X3" s="146"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="145"/>
+      <c r="AA3" s="146"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="145"/>
+      <c r="AD3" s="146"/>
+      <c r="AE3" s="152"/>
     </row>
     <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="182"/>
-[...62 lines deleted...]
-      <c r="AE5" s="16"/>
+      <c r="A4" s="142"/>
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="147"/>
+      <c r="J4" s="153"/>
+      <c r="K4" s="143"/>
+      <c r="L4" s="147"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="143"/>
+      <c r="O4" s="147"/>
+      <c r="P4" s="153"/>
+      <c r="Q4" s="143"/>
+      <c r="R4" s="147"/>
+      <c r="S4" s="153"/>
+      <c r="T4" s="143"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="153"/>
+      <c r="W4" s="143"/>
+      <c r="X4" s="147"/>
+      <c r="Y4" s="153"/>
+      <c r="Z4" s="143"/>
+      <c r="AA4" s="147"/>
+      <c r="AB4" s="153"/>
+      <c r="AC4" s="143"/>
+      <c r="AD4" s="147"/>
+      <c r="AE4" s="153"/>
+    </row>
+    <row r="5" spans="1:31" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="100" t="s">
+      <c r="A6" s="77" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="6"/>
-      <c r="C6" s="43"/>
+      <c r="C6" s="34"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
-      <c r="F6" s="43"/>
+      <c r="F6" s="34"/>
       <c r="G6" s="6"/>
-      <c r="H6" s="56"/>
-      <c r="I6" s="32"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="25"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
-      <c r="L6" s="153"/>
-      <c r="M6" s="176">
+      <c r="L6" s="119"/>
+      <c r="M6" s="136">
         <v>0.875</v>
       </c>
       <c r="N6" s="2"/>
-      <c r="O6" s="43"/>
+      <c r="O6" s="34"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
-      <c r="R6" s="43"/>
+      <c r="R6" s="34"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
-      <c r="U6" s="29"/>
+      <c r="U6" s="22"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
-      <c r="X6" s="29"/>
+      <c r="X6" s="22"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="2"/>
-      <c r="AA6" s="103"/>
+      <c r="AA6" s="78"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
-      <c r="AD6" s="29"/>
-[...11 lines deleted...]
-      <c r="I7" s="27"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="18"/>
+    </row>
+    <row r="7" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="96"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="20"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
-      <c r="L7" s="27"/>
-      <c r="M7" s="27"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
       <c r="N7" s="3"/>
-      <c r="O7" s="27"/>
+      <c r="O7" s="20"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
-      <c r="R7" s="27"/>
+      <c r="R7" s="20"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
-      <c r="U7" s="12"/>
-[...3 lines deleted...]
-      <c r="Y7" s="27"/>
+      <c r="U7" s="3"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="3"/>
+      <c r="Y7" s="20"/>
       <c r="Z7" s="3"/>
-      <c r="AA7" s="12"/>
+      <c r="AA7" s="3"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
-      <c r="AD7" s="22"/>
+      <c r="AD7" s="3"/>
       <c r="AE7" s="8"/>
     </row>
     <row r="8" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="43"/>
+      <c r="C8" s="34"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="43"/>
+      <c r="F8" s="34"/>
       <c r="G8" s="6"/>
-      <c r="H8" s="56"/>
-[...2 lines deleted...]
-      <c r="M8" s="138">
+      <c r="H8" s="35"/>
+      <c r="I8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="105">
         <v>1</v>
       </c>
-      <c r="O8" s="43"/>
-[...1 lines deleted...]
-      <c r="U8" s="43"/>
+      <c r="O8" s="34"/>
+      <c r="R8" s="34"/>
+      <c r="U8" s="34"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
-      <c r="X8" s="43"/>
+      <c r="X8" s="34"/>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
-      <c r="AA8" s="43"/>
-[...1 lines deleted...]
-      <c r="AE8" s="24"/>
+      <c r="AA8" s="34"/>
+      <c r="AD8" s="34"/>
+      <c r="AE8" s="18"/>
     </row>
     <row r="9" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="12"/>
-[...7 lines deleted...]
-      <c r="I9" s="132"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="99"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
-      <c r="L9" s="27"/>
-      <c r="M9" s="159"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="106"/>
       <c r="N9" s="3"/>
-      <c r="O9" s="159"/>
+      <c r="O9" s="106"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
-      <c r="R9" s="159"/>
+      <c r="R9" s="106"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
-      <c r="U9" s="68"/>
-[...5 lines deleted...]
-      <c r="AA9" s="68"/>
+      <c r="U9" s="56"/>
+      <c r="V9" s="20"/>
+      <c r="W9" s="20"/>
+      <c r="X9" s="99"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="20"/>
+      <c r="AA9" s="56"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="3"/>
-      <c r="AD9" s="160"/>
+      <c r="AD9" s="125"/>
       <c r="AE9" s="3"/>
     </row>
     <row r="10" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="64" t="s">
+      <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6"/>
-      <c r="C10" s="43"/>
+      <c r="C10" s="34"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
-      <c r="F10" s="43"/>
+      <c r="F10" s="34"/>
       <c r="G10" s="6"/>
-      <c r="H10" s="56"/>
-[...2 lines deleted...]
-      <c r="M10" s="65">
+      <c r="H10" s="35"/>
+      <c r="I10" s="25"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="53">
         <v>1</v>
       </c>
-      <c r="O10" s="43"/>
-[...16 lines deleted...]
-      <c r="I11" s="12"/>
+      <c r="O10" s="34"/>
+      <c r="R10" s="34"/>
+      <c r="U10" s="57"/>
+      <c r="X10" s="58"/>
+      <c r="AA10" s="57"/>
+      <c r="AD10" s="60"/>
+      <c r="AE10" s="18"/>
+    </row>
+    <row r="11" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="27"/>
-      <c r="M11" s="12"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="3"/>
       <c r="N11" s="3"/>
-      <c r="O11" s="12"/>
+      <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
-      <c r="R11" s="12"/>
+      <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
-      <c r="U11" s="12"/>
+      <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
-      <c r="X11" s="12"/>
+      <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
-      <c r="AA11" s="12"/>
+      <c r="AA11" s="3"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
-      <c r="AD11" s="22"/>
+      <c r="AD11" s="3"/>
       <c r="AE11" s="8"/>
     </row>
     <row r="12" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="64" t="s">
+      <c r="A12" s="52" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="6"/>
-      <c r="C12" s="43"/>
+      <c r="C12" s="34"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
-      <c r="F12" s="43"/>
+      <c r="F12" s="34"/>
       <c r="G12" s="6"/>
-      <c r="H12" s="56"/>
-[...2 lines deleted...]
-      <c r="M12" s="45">
+      <c r="H12" s="35"/>
+      <c r="I12" s="51"/>
+      <c r="L12" s="70"/>
+      <c r="M12" s="36">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
-      <c r="O12" s="43"/>
+      <c r="O12" s="34"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
-      <c r="R12" s="43"/>
+      <c r="R12" s="34"/>
       <c r="S12" s="6"/>
-      <c r="U12" s="43"/>
+      <c r="U12" s="34"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
-      <c r="X12" s="29"/>
+      <c r="X12" s="22"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
-      <c r="AA12" s="43"/>
-[...12 lines deleted...]
-      <c r="I13" s="12"/>
+      <c r="AA12" s="34"/>
+      <c r="AD12" s="61"/>
+      <c r="AE12" s="18"/>
+    </row>
+    <row r="13" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
-      <c r="L13" s="27"/>
-[...6 lines deleted...]
-      <c r="S13" s="27"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="20"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="20"/>
       <c r="T13" s="3"/>
-      <c r="U13" s="12"/>
-[...5 lines deleted...]
-      <c r="AA13" s="12"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="20"/>
+      <c r="Z13" s="20"/>
+      <c r="AA13" s="3"/>
       <c r="AB13" s="3"/>
       <c r="AC13" s="3"/>
-      <c r="AD13" s="22"/>
+      <c r="AD13" s="3"/>
       <c r="AE13" s="8"/>
     </row>
     <row r="14" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="100" t="s">
+      <c r="A14" s="77" t="s">
         <v>122</v>
       </c>
       <c r="B14" s="6"/>
-      <c r="C14" s="43"/>
+      <c r="C14" s="34"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
-      <c r="F14" s="43"/>
+      <c r="F14" s="34"/>
       <c r="G14" s="6"/>
-      <c r="H14" s="56"/>
-[...2 lines deleted...]
-      <c r="M14" s="130">
+      <c r="H14" s="35"/>
+      <c r="I14" s="58"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="97">
         <v>1</v>
       </c>
-      <c r="O14" s="43"/>
-[...1 lines deleted...]
-      <c r="U14" s="43"/>
+      <c r="O14" s="34"/>
+      <c r="R14" s="34"/>
+      <c r="U14" s="34"/>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
-      <c r="X14" s="43"/>
+      <c r="X14" s="34"/>
       <c r="Y14" s="6"/>
-      <c r="AA14" s="43"/>
-[...12 lines deleted...]
-      <c r="I15" s="12"/>
+      <c r="AA14" s="34"/>
+      <c r="AD14" s="34"/>
+      <c r="AE14" s="18"/>
+    </row>
+    <row r="15" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
-      <c r="L15" s="132"/>
-      <c r="M15" s="12"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="3"/>
       <c r="N15" s="3"/>
-      <c r="O15" s="12"/>
+      <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
-      <c r="R15" s="12"/>
+      <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
-      <c r="U15" s="12"/>
-[...3 lines deleted...]
-      <c r="Y15" s="27"/>
+      <c r="U15" s="3"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="3"/>
+      <c r="Y15" s="20"/>
       <c r="Z15" s="3"/>
-      <c r="AA15" s="12"/>
+      <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="3"/>
-      <c r="AD15" s="22"/>
+      <c r="AD15" s="3"/>
       <c r="AE15" s="8"/>
     </row>
     <row r="16" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="100" t="s">
+      <c r="A16" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="6"/>
-      <c r="C16" s="43"/>
+      <c r="C16" s="34"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
-      <c r="F16" s="63"/>
+      <c r="F16" s="51"/>
       <c r="G16" s="6"/>
-      <c r="H16" s="56"/>
-[...2 lines deleted...]
-      <c r="M16" s="130">
+      <c r="H16" s="35"/>
+      <c r="I16" s="34"/>
+      <c r="L16" s="34"/>
+      <c r="M16" s="97">
         <v>1</v>
       </c>
-      <c r="O16" s="63"/>
-[...16 lines deleted...]
-      <c r="I17" s="132"/>
+      <c r="O16" s="51"/>
+      <c r="R16" s="51"/>
+      <c r="U16" s="34"/>
+      <c r="X16" s="51"/>
+      <c r="AA16" s="34"/>
+      <c r="AD16" s="34"/>
+      <c r="AE16" s="18"/>
+    </row>
+    <row r="17" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="B17" s="96"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="99"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
-      <c r="L17" s="27"/>
-      <c r="M17" s="131"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="98"/>
       <c r="N17" s="3"/>
-      <c r="O17" s="159"/>
+      <c r="O17" s="106"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
-      <c r="R17" s="159"/>
+      <c r="R17" s="106"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
-      <c r="U17" s="41"/>
+      <c r="U17" s="32"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
-      <c r="X17" s="41"/>
+      <c r="X17" s="32"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
-      <c r="AA17" s="41"/>
+      <c r="AA17" s="32"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
-      <c r="AD17" s="74"/>
+      <c r="AD17" s="32"/>
       <c r="AE17" s="8"/>
     </row>
-    <row r="18" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="64" t="s">
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="6"/>
-      <c r="C18" s="62"/>
+      <c r="C18" s="50"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
-      <c r="F18" s="62"/>
+      <c r="F18" s="50"/>
       <c r="G18" s="6"/>
-      <c r="H18" s="56"/>
-[...4 lines deleted...]
-      <c r="M18" s="66">
+      <c r="H18" s="35"/>
+      <c r="I18" s="50"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="54">
         <v>1</v>
       </c>
-      <c r="N18" s="2"/>
-[...27 lines deleted...]
-      <c r="I19" s="12"/>
+      <c r="O18" s="34"/>
+      <c r="R18" s="34"/>
+      <c r="U18" s="22"/>
+      <c r="X18" s="22"/>
+      <c r="AA18" s="22"/>
+      <c r="AD18" s="22"/>
+      <c r="AE18" s="18"/>
+    </row>
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
-      <c r="L19" s="27"/>
-      <c r="M19" s="12"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="3"/>
       <c r="N19" s="3"/>
-      <c r="O19" s="12"/>
+      <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
-      <c r="R19" s="12"/>
+      <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
-      <c r="U19" s="12"/>
+      <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
-      <c r="X19" s="12"/>
+      <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
-      <c r="AA19" s="12"/>
+      <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
-      <c r="AD19" s="22"/>
-      <c r="AE19" s="22"/>
+      <c r="AD19" s="3"/>
+      <c r="AE19" s="3"/>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="100" t="s">
+      <c r="A20" s="77" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="6"/>
-      <c r="C20" s="43"/>
+      <c r="C20" s="34"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
-      <c r="F20" s="43"/>
+      <c r="F20" s="34"/>
       <c r="G20" s="6"/>
-      <c r="H20" s="56"/>
-[...2 lines deleted...]
-      <c r="M20" s="66">
+      <c r="H20" s="35"/>
+      <c r="I20" s="34"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="54">
         <v>1</v>
       </c>
-      <c r="O20" s="43"/>
+      <c r="O20" s="34"/>
       <c r="R20" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U20" s="43"/>
+      <c r="U20" s="34"/>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
-      <c r="X20" s="43"/>
+      <c r="X20" s="34"/>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
-      <c r="AA20" s="43"/>
-[...12 lines deleted...]
-      <c r="I21" s="27"/>
+      <c r="AA20" s="34"/>
+      <c r="AD20" s="34"/>
+      <c r="AE20" s="18"/>
+    </row>
+    <row r="21" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="3"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="20"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
-      <c r="L21" s="27"/>
-      <c r="M21" s="27"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
       <c r="N21" s="3"/>
-      <c r="O21" s="27"/>
+      <c r="O21" s="20"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-      <c r="R21" s="27"/>
+      <c r="R21" s="20"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
-      <c r="U21" s="68"/>
-[...5 lines deleted...]
-      <c r="AA21" s="68"/>
+      <c r="U21" s="56"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="99"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="56"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
-      <c r="AD21" s="161"/>
+      <c r="AD21" s="106"/>
       <c r="AE21" s="8"/>
     </row>
     <row r="22" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="100" t="s">
+      <c r="A22" s="77" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="6"/>
-      <c r="C22" s="43"/>
+      <c r="C22" s="34"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
-      <c r="F22" s="43"/>
+      <c r="F22" s="34"/>
       <c r="G22" s="6"/>
-      <c r="H22" s="56"/>
-[...2 lines deleted...]
-      <c r="M22" s="138">
+      <c r="H22" s="35"/>
+      <c r="I22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="105">
         <v>1</v>
       </c>
-      <c r="O22" s="43"/>
-[...1 lines deleted...]
-      <c r="U22" s="43"/>
+      <c r="O22" s="34"/>
+      <c r="R22" s="34"/>
+      <c r="U22" s="34"/>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
-      <c r="X22" s="43"/>
+      <c r="X22" s="34"/>
       <c r="Y22" s="6"/>
       <c r="Z22" s="6"/>
-      <c r="AA22" s="43"/>
-[...12 lines deleted...]
-      <c r="I23" s="27"/>
+      <c r="AA22" s="34"/>
+      <c r="AD22" s="34"/>
+      <c r="AE22" s="18"/>
+    </row>
+    <row r="23" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="20"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
-      <c r="L23" s="27"/>
-[...6 lines deleted...]
-      <c r="S23" s="27"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="20"/>
       <c r="T23" s="3"/>
-      <c r="U23" s="41"/>
-[...3 lines deleted...]
-      <c r="Y23" s="27"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="20"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="20"/>
       <c r="Z23" s="3"/>
-      <c r="AA23" s="41"/>
+      <c r="AA23" s="32"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
-      <c r="AD23" s="22"/>
+      <c r="AD23" s="3"/>
       <c r="AE23" s="8"/>
     </row>
     <row r="24" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="64" t="s">
+      <c r="A24" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="6"/>
-      <c r="C24" s="43"/>
+      <c r="C24" s="34"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
-      <c r="F24" s="43"/>
+      <c r="F24" s="34"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
-      <c r="I24" s="32"/>
-[...1 lines deleted...]
-      <c r="M24" s="65">
+      <c r="I24" s="25"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="53">
         <v>1</v>
       </c>
-      <c r="N24" s="134"/>
-[...5 lines deleted...]
-      <c r="U24" s="43"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="34"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="34"/>
+      <c r="S24" s="101"/>
+      <c r="U24" s="34"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
-      <c r="X24" s="43"/>
+      <c r="X24" s="34"/>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
-      <c r="AA24" s="43"/>
-[...12 lines deleted...]
-      <c r="I25" s="12"/>
+      <c r="AA24" s="34"/>
+      <c r="AD24" s="34"/>
+      <c r="AE24" s="18"/>
+    </row>
+    <row r="25" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
-      <c r="L25" s="27"/>
-[...6 lines deleted...]
-      <c r="S25" s="135"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="102"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="102"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="102"/>
       <c r="T25" s="3"/>
-      <c r="U25" s="12"/>
-[...5 lines deleted...]
-      <c r="AA25" s="12"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="20"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="3"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="20"/>
+      <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
-      <c r="AD25" s="22"/>
+      <c r="AD25" s="3"/>
       <c r="AE25" s="8"/>
     </row>
     <row r="26" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="100" t="s">
+      <c r="A26" s="77" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="6"/>
-      <c r="C26" s="43"/>
+      <c r="C26" s="34"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
-      <c r="F26" s="43"/>
+      <c r="F26" s="34"/>
       <c r="G26" s="6"/>
-      <c r="H26" s="56"/>
-[...2 lines deleted...]
-      <c r="M26" s="138">
+      <c r="H26" s="35"/>
+      <c r="I26" s="58"/>
+      <c r="L26" s="34"/>
+      <c r="M26" s="105">
         <v>0.9</v>
       </c>
-      <c r="O26" s="43"/>
-[...1 lines deleted...]
-      <c r="U26" s="69"/>
+      <c r="O26" s="34"/>
+      <c r="R26" s="34"/>
+      <c r="U26" s="57"/>
       <c r="V26" s="6"/>
       <c r="W26" s="6"/>
-      <c r="X26" s="69"/>
+      <c r="X26" s="57"/>
       <c r="Y26" s="6"/>
       <c r="Z26" s="6"/>
-      <c r="AA26" s="69"/>
-[...12 lines deleted...]
-      <c r="I27" s="12"/>
+      <c r="AA26" s="57"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="18"/>
+    </row>
+    <row r="27" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="96"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
-      <c r="L27" s="27"/>
-      <c r="M27" s="12"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="3"/>
       <c r="N27" s="3"/>
-      <c r="O27" s="12"/>
+      <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
-      <c r="R27" s="12"/>
+      <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
-      <c r="U27" s="12"/>
-[...5 lines deleted...]
-      <c r="AA27" s="12"/>
+      <c r="U27" s="3"/>
+      <c r="V27" s="20"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="3"/>
+      <c r="Y27" s="20"/>
+      <c r="Z27" s="20"/>
+      <c r="AA27" s="3"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
-      <c r="AD27" s="22"/>
+      <c r="AD27" s="3"/>
       <c r="AE27" s="8"/>
     </row>
     <row r="28" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="100" t="s">
+      <c r="A28" s="77" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="6"/>
-      <c r="C28" s="43"/>
+      <c r="C28" s="34"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
-      <c r="F28" s="43"/>
+      <c r="F28" s="34"/>
       <c r="G28" s="6"/>
-      <c r="H28" s="56"/>
-[...2 lines deleted...]
-      <c r="M28" s="138">
+      <c r="H28" s="35"/>
+      <c r="I28" s="34"/>
+      <c r="L28" s="34"/>
+      <c r="M28" s="105">
         <v>1</v>
       </c>
-      <c r="O28" s="43"/>
+      <c r="O28" s="34"/>
       <c r="R28" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U28" s="43"/>
+      <c r="U28" s="34"/>
       <c r="V28" s="6"/>
       <c r="W28" s="6"/>
-      <c r="X28" s="43"/>
+      <c r="X28" s="34"/>
       <c r="Y28" s="6"/>
       <c r="Z28" s="6"/>
-      <c r="AA28" s="43"/>
-[...12 lines deleted...]
-      <c r="I29" s="27"/>
+      <c r="AA28" s="34"/>
+      <c r="AD28" s="34"/>
+      <c r="AE28" s="18"/>
+    </row>
+    <row r="29" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="20"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
-      <c r="L29" s="132"/>
-      <c r="M29" s="27"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="20"/>
       <c r="N29" s="3"/>
-      <c r="O29" s="27"/>
+      <c r="O29" s="20"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
-      <c r="R29" s="27"/>
+      <c r="R29" s="20"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="41"/>
-[...3 lines deleted...]
-      <c r="Y29" s="27"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="32"/>
+      <c r="Y29" s="20"/>
       <c r="Z29" s="3"/>
-      <c r="AA29" s="41"/>
+      <c r="AA29" s="32"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
-      <c r="AD29" s="74"/>
+      <c r="AD29" s="32"/>
       <c r="AE29" s="8"/>
     </row>
     <row r="30" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="77" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6"/>
-      <c r="C30" s="43"/>
+      <c r="C30" s="34"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
-      <c r="F30" s="43"/>
+      <c r="F30" s="34"/>
       <c r="G30" s="6"/>
-      <c r="H30" s="56"/>
-[...2 lines deleted...]
-      <c r="M30" s="138">
+      <c r="H30" s="35"/>
+      <c r="I30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="105">
         <v>1</v>
       </c>
-      <c r="O30" s="43"/>
-[...1 lines deleted...]
-      <c r="U30" s="43"/>
+      <c r="O30" s="34"/>
+      <c r="R30" s="70"/>
+      <c r="U30" s="34"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
-      <c r="X30" s="43"/>
+      <c r="X30" s="34"/>
       <c r="Y30" s="6"/>
-      <c r="AA30" s="43"/>
-[...12 lines deleted...]
-      <c r="I31" s="27"/>
+      <c r="AA30" s="34"/>
+      <c r="AD30" s="34"/>
+      <c r="AE30" s="18"/>
+    </row>
+    <row r="31" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="20"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
-      <c r="L31" s="27"/>
-      <c r="M31" s="27"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
       <c r="N31" s="3"/>
-      <c r="O31" s="27"/>
+      <c r="O31" s="20"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-      <c r="R31" s="27"/>
+      <c r="R31" s="20"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
-      <c r="U31" s="68"/>
-[...3 lines deleted...]
-      <c r="Y31" s="27"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="56"/>
+      <c r="Y31" s="20"/>
       <c r="Z31" s="3"/>
-      <c r="AA31" s="68"/>
+      <c r="AA31" s="56"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
-      <c r="AD31" s="160"/>
+      <c r="AD31" s="125"/>
       <c r="AE31" s="8"/>
     </row>
     <row r="32" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="64" t="s">
+      <c r="A32" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6"/>
-      <c r="C32" s="43"/>
+      <c r="C32" s="34"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
-      <c r="F32" s="43"/>
+      <c r="F32" s="34"/>
       <c r="G32" s="6"/>
-      <c r="H32" s="56"/>
-[...2 lines deleted...]
-      <c r="M32" s="65">
+      <c r="H32" s="35"/>
+      <c r="I32" s="25"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="53">
         <v>1</v>
       </c>
-      <c r="O32" s="43"/>
-[...1 lines deleted...]
-      <c r="U32" s="43"/>
+      <c r="O32" s="34"/>
+      <c r="R32" s="34"/>
+      <c r="U32" s="34"/>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
-      <c r="X32" s="43"/>
+      <c r="X32" s="34"/>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
-      <c r="AA32" s="43"/>
-[...12 lines deleted...]
-      <c r="I33" s="12"/>
+      <c r="AA32" s="34"/>
+      <c r="AD32" s="34"/>
+      <c r="AE32" s="18"/>
+    </row>
+    <row r="33" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
-      <c r="L33" s="27"/>
-      <c r="M33" s="12"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="3"/>
       <c r="N33" s="3"/>
-      <c r="O33" s="12"/>
+      <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
-      <c r="R33" s="12"/>
+      <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
-      <c r="U33" s="12"/>
-[...3 lines deleted...]
-      <c r="Y33" s="27"/>
+      <c r="U33" s="3"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="3"/>
+      <c r="Y33" s="20"/>
       <c r="Z33" s="3"/>
-      <c r="AA33" s="12"/>
+      <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
-      <c r="AD33" s="22"/>
+      <c r="AD33" s="3"/>
       <c r="AE33" s="8"/>
     </row>
-    <row r="34" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="100" t="s">
+    <row r="34" spans="1:31" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="6"/>
-      <c r="C34" s="43"/>
+      <c r="C34" s="34"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
-      <c r="F34" s="43"/>
+      <c r="F34" s="34"/>
       <c r="G34" s="6"/>
-      <c r="H34" s="56"/>
-      <c r="I34" s="32"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="25"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
-      <c r="L34" s="43"/>
-      <c r="M34" s="45">
+      <c r="L34" s="34"/>
+      <c r="M34" s="36">
         <v>1</v>
       </c>
       <c r="N34" s="2"/>
-      <c r="O34" s="43"/>
+      <c r="O34" s="34"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
-      <c r="R34" s="43"/>
+      <c r="R34" s="34"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
-      <c r="U34" s="69"/>
+      <c r="U34" s="57"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
-      <c r="X34" s="70"/>
+      <c r="X34" s="58"/>
       <c r="Y34" s="6"/>
       <c r="Z34" s="6"/>
-      <c r="AA34" s="69"/>
+      <c r="AA34" s="57"/>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
-      <c r="AD34" s="162"/>
-      <c r="AE34" s="24"/>
+      <c r="AD34" s="126"/>
+      <c r="AE34" s="18"/>
     </row>
     <row r="35" spans="1:31" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="12"/>
-[...7 lines deleted...]
-      <c r="I35" s="12"/>
+      <c r="A35" s="3"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="27"/>
-      <c r="M35" s="12"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="3"/>
       <c r="N35" s="3"/>
-      <c r="O35" s="12"/>
+      <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-      <c r="R35" s="12"/>
+      <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
-      <c r="U35" s="12"/>
-[...5 lines deleted...]
-      <c r="AA35" s="12"/>
+      <c r="U35" s="3"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="3"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
-      <c r="AD35" s="22"/>
+      <c r="AD35" s="3"/>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="100" t="s">
+      <c r="A36" s="77" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="6"/>
-      <c r="C36" s="43"/>
+      <c r="C36" s="34"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
-      <c r="F36" s="43"/>
+      <c r="F36" s="34"/>
       <c r="G36" s="6"/>
-      <c r="H36" s="56"/>
-      <c r="I36" s="32"/>
+      <c r="H36" s="35"/>
+      <c r="I36" s="25"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
-      <c r="L36" s="43"/>
-      <c r="M36" s="45">
+      <c r="L36" s="34"/>
+      <c r="M36" s="36">
         <v>1</v>
       </c>
       <c r="N36" s="2"/>
-      <c r="O36" s="43"/>
+      <c r="O36" s="34"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
-      <c r="R36" s="43"/>
+      <c r="R36" s="34"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
-      <c r="U36" s="43"/>
+      <c r="U36" s="34"/>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
-      <c r="X36" s="43"/>
+      <c r="X36" s="34"/>
       <c r="Y36" s="6"/>
       <c r="Z36" s="6"/>
-      <c r="AA36" s="43"/>
+      <c r="AA36" s="34"/>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
-      <c r="AD36" s="43"/>
-      <c r="AE36" s="24"/>
+      <c r="AD36" s="34"/>
+      <c r="AE36" s="18"/>
     </row>
     <row r="37" spans="1:31" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="12"/>
-[...7 lines deleted...]
-      <c r="I37" s="12"/>
+      <c r="A37" s="3"/>
+      <c r="B37" s="96"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="96"/>
+      <c r="E37" s="96"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="96"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="3"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
-      <c r="L37" s="129"/>
-      <c r="M37" s="12"/>
+      <c r="L37" s="96"/>
+      <c r="M37" s="3"/>
       <c r="N37" s="8"/>
-      <c r="O37" s="12"/>
+      <c r="O37" s="3"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
-      <c r="R37" s="12"/>
+      <c r="R37" s="3"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
-      <c r="U37" s="12"/>
+      <c r="U37" s="3"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
-      <c r="X37" s="12"/>
+      <c r="X37" s="3"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
-      <c r="AA37" s="12"/>
+      <c r="AA37" s="3"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
-      <c r="AD37" s="12"/>
+      <c r="AD37" s="3"/>
       <c r="AE37" s="8"/>
     </row>
     <row r="38" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="100" t="s">
+      <c r="A38" s="77" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="6"/>
-      <c r="C38" s="43"/>
+      <c r="C38" s="34"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
-      <c r="F38" s="43"/>
+      <c r="F38" s="34"/>
       <c r="G38" s="6"/>
-      <c r="H38" s="56"/>
-[...2 lines deleted...]
-      <c r="M38" s="138">
+      <c r="H38" s="35"/>
+      <c r="I38" s="34"/>
+      <c r="L38" s="34"/>
+      <c r="M38" s="105">
         <v>1</v>
       </c>
-      <c r="O38" s="43"/>
+      <c r="O38" s="34"/>
       <c r="R38" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U38" s="43"/>
+      <c r="U38" s="34"/>
       <c r="V38" s="6"/>
       <c r="W38" s="6"/>
-      <c r="X38" s="43"/>
+      <c r="X38" s="34"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
-      <c r="AA38" s="43"/>
-[...12 lines deleted...]
-      <c r="I39" s="27"/>
+      <c r="AA38" s="34"/>
+      <c r="AD38" s="34"/>
+      <c r="AE38" s="18"/>
+    </row>
+    <row r="39" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="96"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="20"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
-      <c r="L39" s="27"/>
-      <c r="M39" s="27"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
       <c r="N39" s="3"/>
-      <c r="O39" s="27"/>
+      <c r="O39" s="20"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
-      <c r="R39" s="27"/>
+      <c r="R39" s="20"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
-      <c r="U39" s="68"/>
-[...5 lines deleted...]
-      <c r="AA39" s="68"/>
+      <c r="U39" s="56"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="56"/>
+      <c r="Y39" s="20"/>
+      <c r="Z39" s="20"/>
+      <c r="AA39" s="56"/>
       <c r="AB39" s="3"/>
       <c r="AC39" s="3"/>
-      <c r="AD39" s="160"/>
+      <c r="AD39" s="125"/>
       <c r="AE39" s="8"/>
     </row>
-    <row r="40" spans="1:31" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="64" t="s">
+    <row r="40" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="52" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="6"/>
-      <c r="C40" s="43"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
-      <c r="F40" s="75"/>
+      <c r="F40" s="62"/>
       <c r="G40" s="6"/>
-      <c r="H40" s="56"/>
-      <c r="I40" s="32"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="25"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
-      <c r="L40" s="43"/>
-      <c r="M40" s="65">
+      <c r="L40" s="34"/>
+      <c r="M40" s="53">
         <v>1</v>
       </c>
       <c r="N40" s="6"/>
-      <c r="O40" s="43"/>
+      <c r="O40" s="34"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
-      <c r="R40" s="43"/>
+      <c r="R40" s="34"/>
       <c r="S40" s="6"/>
       <c r="T40" s="2"/>
-      <c r="U40" s="43"/>
+      <c r="U40" s="34"/>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
-      <c r="X40" s="43"/>
+      <c r="X40" s="34"/>
       <c r="Y40" s="6"/>
       <c r="Z40" s="6"/>
-      <c r="AA40" s="43"/>
+      <c r="AA40" s="34"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
-      <c r="AD40" s="98"/>
-[...11 lines deleted...]
-      <c r="I41" s="12"/>
+      <c r="AD40" s="75"/>
+      <c r="AE40" s="18"/>
+    </row>
+    <row r="41" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="96"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
-      <c r="L41" s="27"/>
-      <c r="M41" s="12"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="3"/>
       <c r="N41" s="3"/>
-      <c r="O41" s="12"/>
+      <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
-      <c r="R41" s="12"/>
+      <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
-      <c r="U41" s="12"/>
-[...5 lines deleted...]
-      <c r="AA41" s="12"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="20"/>
+      <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
-      <c r="AD41" s="12"/>
+      <c r="AD41" s="3"/>
       <c r="AE41" s="8"/>
     </row>
     <row r="42" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="64" t="s">
+      <c r="A42" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="6"/>
-      <c r="C42" s="43"/>
+      <c r="C42" s="34"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
-      <c r="F42" s="43"/>
+      <c r="F42" s="34"/>
       <c r="G42" s="6"/>
-      <c r="H42" s="56"/>
-[...2 lines deleted...]
-      <c r="M42" s="65">
+      <c r="H42" s="35"/>
+      <c r="I42" s="25"/>
+      <c r="L42" s="34"/>
+      <c r="M42" s="53">
         <v>1</v>
       </c>
       <c r="N42" s="6"/>
-      <c r="O42" s="43"/>
+      <c r="O42" s="34"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
-      <c r="R42" s="43"/>
+      <c r="R42" s="34"/>
       <c r="S42" s="6"/>
-      <c r="U42" s="43"/>
+      <c r="U42" s="34"/>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
-      <c r="X42" s="43"/>
+      <c r="X42" s="34"/>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
-      <c r="AA42" s="43"/>
-[...12 lines deleted...]
-      <c r="I43" s="12"/>
+      <c r="AA42" s="34"/>
+      <c r="AD42" s="73"/>
+      <c r="AE42" s="18"/>
+    </row>
+    <row r="43" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="3"/>
+      <c r="B43" s="96"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
-      <c r="L43" s="27"/>
-[...6 lines deleted...]
-      <c r="S43" s="27"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="20"/>
       <c r="T43" s="3"/>
-      <c r="U43" s="12"/>
-[...5 lines deleted...]
-      <c r="AA43" s="12"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="20"/>
+      <c r="AA43" s="3"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
-      <c r="AD43" s="12"/>
+      <c r="AD43" s="3"/>
       <c r="AE43" s="8"/>
     </row>
     <row r="44" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="100" t="s">
+      <c r="A44" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="6"/>
-      <c r="C44" s="43"/>
-[...3 lines deleted...]
-      <c r="M44" s="138">
+      <c r="C44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="I44" s="34"/>
+      <c r="L44" s="119"/>
+      <c r="M44" s="105">
         <v>0.8</v>
       </c>
-      <c r="O44" s="43"/>
-[...16 lines deleted...]
-      <c r="I45" s="27"/>
+      <c r="O44" s="34"/>
+      <c r="R44" s="70"/>
+      <c r="U44" s="34"/>
+      <c r="X44" s="34"/>
+      <c r="AA44" s="34"/>
+      <c r="AD44" s="34"/>
+      <c r="AE44" s="18"/>
+    </row>
+    <row r="45" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="3"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="20"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
-      <c r="L45" s="27"/>
-      <c r="M45" s="27"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
       <c r="N45" s="3"/>
-      <c r="O45" s="27"/>
+      <c r="O45" s="20"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
-      <c r="R45" s="27"/>
+      <c r="R45" s="20"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
-      <c r="U45" s="41"/>
-[...3 lines deleted...]
-      <c r="Y45" s="27"/>
+      <c r="U45" s="32"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="32"/>
+      <c r="Y45" s="20"/>
       <c r="Z45" s="3"/>
-      <c r="AA45" s="41"/>
+      <c r="AA45" s="32"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
-      <c r="AD45" s="41"/>
+      <c r="AD45" s="32"/>
       <c r="AE45" s="8"/>
     </row>
     <row r="46" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="100" t="s">
+      <c r="A46" s="77" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="6"/>
-      <c r="C46" s="43"/>
+      <c r="C46" s="34"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
-      <c r="F46" s="43"/>
+      <c r="F46" s="34"/>
       <c r="G46" s="6"/>
-      <c r="H46" s="56"/>
-[...2 lines deleted...]
-      <c r="M46" s="138">
+      <c r="H46" s="35"/>
+      <c r="I46" s="34"/>
+      <c r="L46" s="119"/>
+      <c r="M46" s="105">
         <v>0.8</v>
       </c>
-      <c r="O46" s="43"/>
+      <c r="O46" s="34"/>
       <c r="R46" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U46" s="43"/>
+      <c r="U46" s="34"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
-      <c r="X46" s="43"/>
+      <c r="X46" s="34"/>
       <c r="Y46" s="6"/>
-      <c r="AA46" s="43"/>
-[...12 lines deleted...]
-      <c r="I47" s="132"/>
+      <c r="AA46" s="34"/>
+      <c r="AD46" s="34"/>
+      <c r="AE46" s="18"/>
+    </row>
+    <row r="47" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3"/>
+      <c r="B47" s="96"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="99"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
-      <c r="L47" s="27"/>
-      <c r="M47" s="132"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="99"/>
       <c r="N47" s="3"/>
-      <c r="O47" s="132"/>
+      <c r="O47" s="99"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
-      <c r="R47" s="132"/>
+      <c r="R47" s="99"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
-      <c r="U47" s="68"/>
-[...3 lines deleted...]
-      <c r="Y47" s="27"/>
+      <c r="U47" s="56"/>
+      <c r="V47" s="20"/>
+      <c r="W47" s="20"/>
+      <c r="X47" s="56"/>
+      <c r="Y47" s="20"/>
       <c r="Z47" s="3"/>
-      <c r="AA47" s="68"/>
+      <c r="AA47" s="56"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
-      <c r="AD47" s="68"/>
+      <c r="AD47" s="56"/>
       <c r="AE47" s="8"/>
     </row>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="100" t="s">
+      <c r="A48" s="77" t="s">
         <v>156</v>
       </c>
       <c r="B48" s="6"/>
-      <c r="C48" s="45" t="s">
+      <c r="C48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="F48" s="45" t="s">
+      <c r="F48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="I48" s="45" t="s">
+      <c r="I48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="L48" s="45" t="s">
+      <c r="L48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="M48" s="45" t="s">
+      <c r="M48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="O48" s="45" t="s">
+      <c r="O48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="R48" s="45" t="s">
+      <c r="R48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="U48" s="45" t="s">
+      <c r="U48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="X48" s="45" t="s">
+      <c r="X48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AA48" s="45" t="s">
+      <c r="AA48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AD48" s="45" t="s">
+      <c r="AD48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AE48" s="24"/>
-[...10 lines deleted...]
-      <c r="I49" s="132"/>
+      <c r="AE48" s="18"/>
+    </row>
+    <row r="49" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="3"/>
+      <c r="B49" s="96"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="32"/>
+      <c r="I49" s="99"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
-      <c r="L49" s="27"/>
-      <c r="M49" s="159"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="106"/>
       <c r="N49" s="3"/>
-      <c r="O49" s="159"/>
+      <c r="O49" s="106"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
-      <c r="R49" s="159"/>
+      <c r="R49" s="106"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
-      <c r="U49" s="41"/>
-[...5 lines deleted...]
-      <c r="AA49" s="27"/>
+      <c r="U49" s="32"/>
+      <c r="V49" s="20"/>
+      <c r="W49" s="20"/>
+      <c r="X49" s="20"/>
+      <c r="Y49" s="20"/>
+      <c r="Z49" s="20"/>
+      <c r="AA49" s="20"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
-      <c r="AD49" s="133"/>
+      <c r="AD49" s="100"/>
       <c r="AE49" s="8"/>
     </row>
     <row r="50" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="100" t="s">
+      <c r="A50" s="77" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="6"/>
-      <c r="C50" s="43"/>
+      <c r="C50" s="34"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
-      <c r="F50" s="43"/>
+      <c r="F50" s="34"/>
       <c r="G50" s="6"/>
-      <c r="H50" s="56"/>
-[...2 lines deleted...]
-      <c r="M50" s="45">
+      <c r="H50" s="35"/>
+      <c r="I50" s="34"/>
+      <c r="L50" s="34"/>
+      <c r="M50" s="36">
         <v>1</v>
       </c>
-      <c r="O50" s="43"/>
+      <c r="O50" s="34"/>
       <c r="R50" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U50" s="43"/>
-[...14 lines deleted...]
-      <c r="I51" s="132"/>
+      <c r="U50" s="34"/>
+      <c r="X50" s="34"/>
+      <c r="AA50" s="34"/>
+      <c r="AD50" s="34"/>
+      <c r="AE50" s="18"/>
+    </row>
+    <row r="51" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="3"/>
+      <c r="B51" s="96"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="32"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="32"/>
+      <c r="I51" s="99"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
-      <c r="L51" s="27"/>
-      <c r="M51" s="132"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="99"/>
       <c r="N51" s="3"/>
-      <c r="O51" s="132"/>
+      <c r="O51" s="99"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
-      <c r="R51" s="132"/>
+      <c r="R51" s="99"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
-      <c r="U51" s="41"/>
+      <c r="U51" s="32"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
-      <c r="X51" s="27"/>
+      <c r="X51" s="20"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
-      <c r="AA51" s="41"/>
+      <c r="AA51" s="32"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
-      <c r="AD51" s="133"/>
+      <c r="AD51" s="100"/>
       <c r="AE51" s="8"/>
     </row>
     <row r="52" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="100" t="s">
+      <c r="A52" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B52" s="6"/>
-      <c r="C52" s="43"/>
+      <c r="C52" s="34"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
-      <c r="F52" s="43"/>
+      <c r="F52" s="34"/>
       <c r="G52" s="6"/>
-      <c r="H52" s="56"/>
-[...2 lines deleted...]
-      <c r="M52" s="45">
+      <c r="H52" s="35"/>
+      <c r="I52" s="25"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="36">
         <v>1</v>
       </c>
-      <c r="O52" s="43"/>
-[...16 lines deleted...]
-      <c r="I53" s="12"/>
+      <c r="O52" s="34"/>
+      <c r="R52" s="34"/>
+      <c r="U52" s="34"/>
+      <c r="X52" s="34"/>
+      <c r="AA52" s="34"/>
+      <c r="AD52" s="59"/>
+      <c r="AE52" s="18"/>
+    </row>
+    <row r="53" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="3"/>
+      <c r="B53" s="96"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="32"/>
+      <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
-      <c r="L53" s="27"/>
-      <c r="M53" s="12"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="3"/>
       <c r="N53" s="3"/>
-      <c r="O53" s="12"/>
+      <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
-      <c r="R53" s="12"/>
+      <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
-      <c r="U53" s="12"/>
+      <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
-      <c r="X53" s="12"/>
+      <c r="X53" s="3"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
-      <c r="AA53" s="12"/>
+      <c r="AA53" s="3"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
-      <c r="AD53" s="12"/>
+      <c r="AD53" s="3"/>
       <c r="AE53" s="8"/>
     </row>
     <row r="54" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="100" t="s">
+      <c r="A54" s="77" t="s">
         <v>128</v>
       </c>
       <c r="B54" s="6"/>
-      <c r="C54" s="43"/>
+      <c r="C54" s="34"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
-      <c r="F54" s="43"/>
+      <c r="F54" s="34"/>
       <c r="G54" s="6"/>
-      <c r="H54" s="56"/>
-[...2 lines deleted...]
-      <c r="M54" s="45">
+      <c r="H54" s="35"/>
+      <c r="I54" s="34"/>
+      <c r="L54" s="34"/>
+      <c r="M54" s="36">
         <v>1</v>
       </c>
-      <c r="O54" s="43"/>
-[...1 lines deleted...]
-      <c r="U54" s="43"/>
+      <c r="O54" s="34"/>
+      <c r="R54" s="34"/>
+      <c r="U54" s="34"/>
       <c r="V54" s="6"/>
       <c r="W54" s="6"/>
-      <c r="X54" s="43"/>
+      <c r="X54" s="34"/>
       <c r="Y54" s="6"/>
-      <c r="AA54" s="43"/>
-[...12 lines deleted...]
-      <c r="I55" s="27"/>
+      <c r="AA54" s="34"/>
+      <c r="AD54" s="34"/>
+      <c r="AE54" s="18"/>
+    </row>
+    <row r="55" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="3"/>
+      <c r="B55" s="96"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="20"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
-      <c r="L55" s="27"/>
-      <c r="M55" s="27"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="20"/>
       <c r="N55" s="3"/>
-      <c r="O55" s="27"/>
+      <c r="O55" s="20"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
-      <c r="R55" s="27"/>
+      <c r="R55" s="20"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
-      <c r="U55" s="41"/>
-[...3 lines deleted...]
-      <c r="Y55" s="27"/>
+      <c r="U55" s="32"/>
+      <c r="V55" s="20"/>
+      <c r="W55" s="20"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="20"/>
       <c r="Z55" s="3"/>
-      <c r="AA55" s="41"/>
+      <c r="AA55" s="32"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
-      <c r="AD55" s="41"/>
+      <c r="AD55" s="32"/>
       <c r="AE55" s="8"/>
     </row>
     <row r="56" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="64" t="s">
+      <c r="A56" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B56" s="6"/>
-      <c r="C56" s="43"/>
+      <c r="C56" s="34"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
-      <c r="F56" s="75"/>
+      <c r="F56" s="62"/>
       <c r="G56" s="6"/>
-      <c r="H56" s="56"/>
-[...2 lines deleted...]
-      <c r="M56" s="45">
+      <c r="H56" s="35"/>
+      <c r="I56" s="25"/>
+      <c r="L56" s="34"/>
+      <c r="M56" s="36">
         <v>1</v>
       </c>
-      <c r="O56" s="43"/>
-[...1 lines deleted...]
-      <c r="U56" s="43"/>
+      <c r="O56" s="34"/>
+      <c r="R56" s="34"/>
+      <c r="U56" s="34"/>
       <c r="V56" s="6"/>
       <c r="W56" s="6"/>
-      <c r="X56" s="43"/>
+      <c r="X56" s="34"/>
       <c r="Y56" s="6"/>
       <c r="Z56" s="6"/>
-      <c r="AA56" s="43"/>
-[...12 lines deleted...]
-      <c r="I57" s="12"/>
+      <c r="AA56" s="34"/>
+      <c r="AD56" s="74"/>
+      <c r="AE56" s="18"/>
+    </row>
+    <row r="57" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="3"/>
+      <c r="B57" s="96"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="32"/>
+      <c r="I57" s="3"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
-      <c r="L57" s="27"/>
-      <c r="M57" s="12"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="3"/>
       <c r="N57" s="3"/>
-      <c r="O57" s="12"/>
+      <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
-      <c r="R57" s="12"/>
+      <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
-      <c r="U57" s="12"/>
-[...5 lines deleted...]
-      <c r="AA57" s="12"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="3"/>
+      <c r="Y57" s="20"/>
+      <c r="Z57" s="20"/>
+      <c r="AA57" s="3"/>
       <c r="AB57" s="3"/>
       <c r="AC57" s="3"/>
-      <c r="AD57" s="12"/>
+      <c r="AD57" s="3"/>
       <c r="AE57" s="8"/>
     </row>
     <row r="58" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="100" t="s">
+      <c r="A58" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="6"/>
-      <c r="C58" s="43"/>
+      <c r="C58" s="34"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
-      <c r="F58" s="43"/>
+      <c r="F58" s="34"/>
       <c r="G58" s="6"/>
-      <c r="H58" s="56"/>
-[...2 lines deleted...]
-      <c r="M58" s="130">
+      <c r="H58" s="35"/>
+      <c r="I58" s="58"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="97">
         <v>1</v>
       </c>
-      <c r="O58" s="43"/>
-[...1 lines deleted...]
-      <c r="U58" s="43"/>
+      <c r="O58" s="34"/>
+      <c r="R58" s="34"/>
+      <c r="U58" s="34"/>
       <c r="V58" s="6"/>
       <c r="W58" s="6"/>
-      <c r="X58" s="43"/>
+      <c r="X58" s="34"/>
       <c r="Y58" s="6"/>
       <c r="Z58" s="6"/>
-      <c r="AA58" s="43"/>
-[...12 lines deleted...]
-      <c r="I59" s="12"/>
+      <c r="AA58" s="34"/>
+      <c r="AD58" s="74"/>
+      <c r="AE58" s="18"/>
+    </row>
+    <row r="59" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="3"/>
+      <c r="B59" s="96"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
-      <c r="L59" s="27"/>
-      <c r="M59" s="12"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="3"/>
       <c r="N59" s="3"/>
-      <c r="O59" s="12"/>
+      <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
-      <c r="R59" s="12"/>
+      <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
-      <c r="U59" s="12"/>
-[...3 lines deleted...]
-      <c r="Y59" s="27"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="3"/>
+      <c r="Y59" s="20"/>
       <c r="Z59" s="3"/>
-      <c r="AA59" s="12"/>
+      <c r="AA59" s="3"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
-      <c r="AD59" s="12"/>
+      <c r="AD59" s="3"/>
       <c r="AE59" s="8"/>
     </row>
     <row r="60" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="100" t="s">
+      <c r="A60" s="77" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="6"/>
-      <c r="C60" s="43"/>
+      <c r="C60" s="34"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
-      <c r="F60" s="88"/>
+      <c r="F60" s="70"/>
       <c r="G60" s="6"/>
-      <c r="H60" s="56"/>
-[...2 lines deleted...]
-      <c r="M60" s="138">
+      <c r="H60" s="35"/>
+      <c r="I60" s="34"/>
+      <c r="L60" s="34"/>
+      <c r="M60" s="105">
         <v>1</v>
       </c>
-      <c r="O60" s="43"/>
+      <c r="O60" s="34"/>
       <c r="R60" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U60" s="43"/>
+      <c r="U60" s="34"/>
       <c r="V60" s="6"/>
       <c r="W60" s="6"/>
-      <c r="X60" s="43"/>
+      <c r="X60" s="34"/>
       <c r="Y60" s="6"/>
       <c r="Z60" s="6"/>
-      <c r="AA60" s="88"/>
-[...34 lines deleted...]
-      <c r="AE61" s="22"/>
+      <c r="AA60" s="70"/>
+      <c r="AD60" s="34"/>
+      <c r="AE60" s="18"/>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A61" s="3"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="32"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="20"/>
+      <c r="J61" s="3"/>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="20"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="20"/>
+      <c r="S61" s="3"/>
+      <c r="T61" s="3"/>
+      <c r="U61" s="32"/>
+      <c r="V61" s="3"/>
+      <c r="W61" s="3"/>
+      <c r="X61" s="32"/>
+      <c r="Y61" s="3"/>
+      <c r="Z61" s="3"/>
+      <c r="AA61" s="32"/>
+      <c r="AB61" s="3"/>
+      <c r="AC61" s="3"/>
+      <c r="AD61" s="32"/>
+      <c r="AE61" s="3"/>
     </row>
     <row r="62" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A62" s="100" t="s">
+      <c r="A62" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="B62" s="9"/>
-[...10 lines deleted...]
-      <c r="M62" s="45">
+      <c r="B62" s="2"/>
+      <c r="C62" s="34"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="25"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="34"/>
+      <c r="M62" s="36">
         <v>1</v>
       </c>
-      <c r="N62" s="9"/>
-[...16 lines deleted...]
-      <c r="AE62" s="25"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="34"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="34"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="34"/>
+      <c r="V62" s="2"/>
+      <c r="W62" s="2"/>
+      <c r="X62" s="34"/>
+      <c r="Y62" s="2"/>
+      <c r="Z62" s="2"/>
+      <c r="AA62" s="34"/>
+      <c r="AB62" s="2"/>
+      <c r="AC62" s="2"/>
+      <c r="AD62" s="74"/>
+      <c r="AE62" s="18"/>
     </row>
     <row r="63" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A63" s="12"/>
-[...29 lines deleted...]
-      <c r="AE63" s="12"/>
+      <c r="A63" s="3"/>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3"/>
+      <c r="K63" s="3"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+      <c r="Y63" s="3"/>
+      <c r="Z63" s="3"/>
+      <c r="AA63" s="3"/>
+      <c r="AB63" s="3"/>
+      <c r="AC63" s="3"/>
+      <c r="AD63" s="3"/>
+      <c r="AE63" s="3"/>
     </row>
     <row r="64" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A64" s="100" t="s">
+      <c r="A64" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B64" s="9"/>
-[...10 lines deleted...]
-      <c r="M64" s="130">
+      <c r="B64" s="2"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="58"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="34"/>
+      <c r="M64" s="97">
         <v>1</v>
       </c>
-      <c r="N64" s="9"/>
-[...16 lines deleted...]
-      <c r="AE64" s="25"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="34"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="34"/>
+      <c r="S64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="U64" s="34"/>
+      <c r="V64" s="2"/>
+      <c r="W64" s="2"/>
+      <c r="X64" s="34"/>
+      <c r="Y64" s="2"/>
+      <c r="Z64" s="2"/>
+      <c r="AA64" s="34"/>
+      <c r="AB64" s="2"/>
+      <c r="AC64" s="2"/>
+      <c r="AD64" s="75"/>
+      <c r="AE64" s="18"/>
     </row>
     <row r="65" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A65" s="12"/>
-[...29 lines deleted...]
-      <c r="AE65" s="12"/>
+      <c r="A65" s="3"/>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+      <c r="Y65" s="3"/>
+      <c r="Z65" s="3"/>
+      <c r="AA65" s="3"/>
+      <c r="AB65" s="3"/>
+      <c r="AC65" s="3"/>
+      <c r="AD65" s="3"/>
+      <c r="AE65" s="3"/>
     </row>
     <row r="66" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A66" s="100" t="s">
+      <c r="A66" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="9"/>
-[...10 lines deleted...]
-      <c r="M66" s="138">
+      <c r="B66" s="2"/>
+      <c r="C66" s="34"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="34"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="34"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="34"/>
+      <c r="M66" s="105">
         <v>1</v>
       </c>
-      <c r="N66" s="9"/>
-[...2 lines deleted...]
-      <c r="Q66" s="9"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="34"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
       <c r="R66" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="S66" s="9"/>
-[...11 lines deleted...]
-      <c r="AE66" s="25"/>
+      <c r="S66" s="2"/>
+      <c r="T66" s="2"/>
+      <c r="U66" s="34"/>
+      <c r="V66" s="2"/>
+      <c r="W66" s="2"/>
+      <c r="X66" s="34"/>
+      <c r="Y66" s="2"/>
+      <c r="Z66" s="2"/>
+      <c r="AA66" s="34"/>
+      <c r="AB66" s="2"/>
+      <c r="AC66" s="2"/>
+      <c r="AD66" s="34"/>
+      <c r="AE66" s="18"/>
     </row>
     <row r="67" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A67" s="12"/>
-[...29 lines deleted...]
-      <c r="AE67" s="12"/>
+      <c r="A67" s="3"/>
+      <c r="B67" s="3"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="99"/>
+      <c r="J67" s="3"/>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="99"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="99"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="99"/>
+      <c r="S67" s="3"/>
+      <c r="T67" s="3"/>
+      <c r="U67" s="56"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+      <c r="X67" s="56"/>
+      <c r="Y67" s="3"/>
+      <c r="Z67" s="3"/>
+      <c r="AA67" s="56"/>
+      <c r="AB67" s="3"/>
+      <c r="AC67" s="3"/>
+      <c r="AD67" s="125"/>
+      <c r="AE67" s="3"/>
     </row>
     <row r="68" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A68" s="64" t="s">
+      <c r="A68" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B68" s="9"/>
-[...10 lines deleted...]
-      <c r="M68" s="65">
+      <c r="B68" s="2"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="34"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="34"/>
+      <c r="M68" s="53">
         <v>1</v>
       </c>
-      <c r="N68" s="9"/>
-[...16 lines deleted...]
-      <c r="AE68" s="25"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="34"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+      <c r="R68" s="34"/>
+      <c r="S68" s="2"/>
+      <c r="T68" s="2"/>
+      <c r="U68" s="34"/>
+      <c r="V68" s="2"/>
+      <c r="W68" s="2"/>
+      <c r="X68" s="34"/>
+      <c r="Y68" s="2"/>
+      <c r="Z68" s="2"/>
+      <c r="AA68" s="34"/>
+      <c r="AB68" s="2"/>
+      <c r="AC68" s="2"/>
+      <c r="AD68" s="59"/>
+      <c r="AE68" s="18"/>
     </row>
     <row r="69" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A69" s="12"/>
-[...29 lines deleted...]
-      <c r="AE69" s="12"/>
+      <c r="A69" s="3"/>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3"/>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+      <c r="T69" s="3"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="3"/>
+      <c r="W69" s="3"/>
+      <c r="X69" s="3"/>
+      <c r="Y69" s="3"/>
+      <c r="Z69" s="3"/>
+      <c r="AA69" s="3"/>
+      <c r="AB69" s="3"/>
+      <c r="AC69" s="3"/>
+      <c r="AD69" s="3"/>
+      <c r="AE69" s="3"/>
     </row>
     <row r="70" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A70" s="12"/>
-[...29 lines deleted...]
-      <c r="AE70" s="12"/>
+      <c r="A70" s="3"/>
+      <c r="B70" s="3"/>
+      <c r="C70" s="32"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="32"/>
+      <c r="G70" s="3"/>
+      <c r="H70" s="3"/>
+      <c r="I70" s="20"/>
+      <c r="J70" s="3"/>
+      <c r="K70" s="3"/>
+      <c r="L70" s="3"/>
+      <c r="M70" s="20"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="20"/>
+      <c r="P70" s="3"/>
+      <c r="Q70" s="3"/>
+      <c r="R70" s="20"/>
+      <c r="S70" s="3"/>
+      <c r="T70" s="3"/>
+      <c r="U70" s="32"/>
+      <c r="V70" s="3"/>
+      <c r="W70" s="3"/>
+      <c r="X70" s="20"/>
+      <c r="Y70" s="3"/>
+      <c r="Z70" s="3"/>
+      <c r="AA70" s="32"/>
+      <c r="AB70" s="3"/>
+      <c r="AC70" s="3"/>
+      <c r="AD70" s="3"/>
+      <c r="AE70" s="3"/>
     </row>
     <row r="71" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A71" s="100" t="s">
+      <c r="A71" s="77" t="s">
         <v>157</v>
       </c>
-      <c r="B71" s="9"/>
-      <c r="C71" s="45" t="s">
+      <c r="B71" s="2"/>
+      <c r="C71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
-      <c r="F71" s="45" t="s">
+      <c r="F71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
-      <c r="I71" s="45" t="s">
+      <c r="I71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
-      <c r="L71" s="45" t="s">
+      <c r="L71" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="M71" s="45" t="s">
+      <c r="M71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="N71" s="2"/>
-      <c r="O71" s="45" t="s">
+      <c r="O71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
-      <c r="R71" s="45" t="s">
+      <c r="R71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
-      <c r="U71" s="45" t="s">
+      <c r="U71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
-      <c r="X71" s="45" t="s">
+      <c r="X71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
-      <c r="AA71" s="45" t="s">
+      <c r="AA71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
-      <c r="AD71" s="45" t="s">
+      <c r="AD71" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AE71" s="25"/>
+      <c r="AE71" s="18"/>
     </row>
     <row r="72" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A72" s="12"/>
-[...1 lines deleted...]
-      <c r="C72" s="81"/>
+      <c r="A72" s="3"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="32"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
-      <c r="F72" s="81"/>
+      <c r="F72" s="32"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
-      <c r="I72" s="27"/>
+      <c r="I72" s="20"/>
       <c r="J72" s="3"/>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
-      <c r="M72" s="27"/>
+      <c r="M72" s="20"/>
       <c r="N72" s="3"/>
-      <c r="O72" s="27"/>
+      <c r="O72" s="20"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
-      <c r="R72" s="27"/>
+      <c r="R72" s="20"/>
       <c r="S72" s="3"/>
       <c r="T72" s="3"/>
-      <c r="U72" s="81"/>
+      <c r="U72" s="32"/>
       <c r="V72" s="3"/>
       <c r="W72" s="3"/>
-      <c r="X72" s="27"/>
+      <c r="X72" s="20"/>
       <c r="Y72" s="3"/>
       <c r="Z72" s="3"/>
-      <c r="AA72" s="81"/>
+      <c r="AA72" s="32"/>
       <c r="AB72" s="3"/>
       <c r="AC72" s="3"/>
-      <c r="AD72" s="15"/>
-      <c r="AE72" s="12"/>
+      <c r="AD72" s="11"/>
+      <c r="AE72" s="3"/>
     </row>
     <row r="73" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A73" s="100" t="s">
+      <c r="A73" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B73" s="9"/>
-[...10 lines deleted...]
-      <c r="M73" s="138">
+      <c r="B73" s="2"/>
+      <c r="C73" s="34"/>
+      <c r="D73" s="2"/>
+      <c r="E73" s="2"/>
+      <c r="F73" s="34"/>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="105">
         <v>1</v>
       </c>
-      <c r="N73" s="9"/>
-      <c r="O73" s="43"/>
+      <c r="N73" s="2"/>
+      <c r="O73" s="34"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
-      <c r="R73" s="88"/>
+      <c r="R73" s="70"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
-      <c r="U73" s="43"/>
+      <c r="U73" s="34"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
-      <c r="X73" s="43"/>
+      <c r="X73" s="34"/>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
-      <c r="AA73" s="88"/>
+      <c r="AA73" s="70"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
-      <c r="AD73" s="43"/>
-      <c r="AE73" s="25"/>
+      <c r="AD73" s="34"/>
+      <c r="AE73" s="18"/>
     </row>
     <row r="74" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A74" s="12"/>
-[...29 lines deleted...]
-      <c r="AE74" s="12"/>
+      <c r="A74" s="3"/>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="P74" s="3"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+      <c r="S74" s="3"/>
+      <c r="T74" s="3"/>
+      <c r="U74" s="3"/>
+      <c r="V74" s="3"/>
+      <c r="W74" s="3"/>
+      <c r="X74" s="3"/>
+      <c r="Y74" s="3"/>
+      <c r="Z74" s="3"/>
+      <c r="AA74" s="3"/>
+      <c r="AB74" s="3"/>
+      <c r="AC74" s="3"/>
+      <c r="AD74" s="3"/>
+      <c r="AE74" s="3"/>
     </row>
     <row r="75" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A75" s="100" t="s">
+      <c r="A75" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="B75" s="9"/>
-[...10 lines deleted...]
-      <c r="M75" s="138">
+      <c r="B75" s="2"/>
+      <c r="C75" s="34"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2"/>
+      <c r="F75" s="34"/>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="34"/>
+      <c r="M75" s="105">
         <v>1</v>
       </c>
-      <c r="N75" s="9"/>
-[...2 lines deleted...]
-      <c r="Q75" s="9"/>
+      <c r="N75" s="2"/>
+      <c r="O75" s="34"/>
+      <c r="P75" s="2"/>
+      <c r="Q75" s="2"/>
       <c r="R75" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="S75" s="9"/>
-[...11 lines deleted...]
-      <c r="AE75" s="25"/>
+      <c r="S75" s="2"/>
+      <c r="T75" s="2"/>
+      <c r="U75" s="34"/>
+      <c r="V75" s="2"/>
+      <c r="W75" s="2"/>
+      <c r="X75" s="34"/>
+      <c r="Y75" s="2"/>
+      <c r="Z75" s="2"/>
+      <c r="AA75" s="34"/>
+      <c r="AB75" s="2"/>
+      <c r="AC75" s="2"/>
+      <c r="AD75" s="34"/>
+      <c r="AE75" s="18"/>
     </row>
     <row r="76" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A76" s="12"/>
-[...29 lines deleted...]
-      <c r="AE76" s="12"/>
+      <c r="A76" s="3"/>
+      <c r="B76" s="3"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="32"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="20"/>
+      <c r="J76" s="3"/>
+      <c r="K76" s="3"/>
+      <c r="L76" s="3"/>
+      <c r="M76" s="127"/>
+      <c r="N76" s="3"/>
+      <c r="O76" s="127"/>
+      <c r="P76" s="3"/>
+      <c r="Q76" s="3"/>
+      <c r="R76" s="127"/>
+      <c r="S76" s="3"/>
+      <c r="T76" s="3"/>
+      <c r="U76" s="32"/>
+      <c r="V76" s="3"/>
+      <c r="W76" s="3"/>
+      <c r="X76" s="32"/>
+      <c r="Y76" s="3"/>
+      <c r="Z76" s="3"/>
+      <c r="AA76" s="32"/>
+      <c r="AB76" s="3"/>
+      <c r="AC76" s="3"/>
+      <c r="AD76" s="3"/>
+      <c r="AE76" s="3"/>
     </row>
     <row r="77" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A77" s="100" t="s">
+      <c r="A77" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B77" s="9"/>
-[...10 lines deleted...]
-      <c r="M77" s="138">
+      <c r="B77" s="2"/>
+      <c r="C77" s="34"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="34"/>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+      <c r="L77" s="25"/>
+      <c r="M77" s="105">
         <v>1</v>
       </c>
-      <c r="N77" s="9"/>
-[...2 lines deleted...]
-      <c r="Q77" s="9"/>
+      <c r="N77" s="2"/>
+      <c r="O77" s="34"/>
+      <c r="P77" s="2"/>
+      <c r="Q77" s="2"/>
       <c r="R77" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="S77" s="9"/>
-[...11 lines deleted...]
-      <c r="AE77" s="25"/>
+      <c r="S77" s="2"/>
+      <c r="T77" s="2"/>
+      <c r="U77" s="34"/>
+      <c r="V77" s="2"/>
+      <c r="W77" s="2"/>
+      <c r="X77" s="34"/>
+      <c r="Y77" s="2"/>
+      <c r="Z77" s="2"/>
+      <c r="AA77" s="34"/>
+      <c r="AB77" s="2"/>
+      <c r="AC77" s="2"/>
+      <c r="AD77" s="34"/>
+      <c r="AE77" s="18"/>
     </row>
     <row r="78" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A78" s="12"/>
-[...29 lines deleted...]
-      <c r="AE78" s="12"/>
+      <c r="A78" s="3"/>
+      <c r="B78" s="3"/>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3"/>
+      <c r="K78" s="3"/>
+      <c r="L78" s="3"/>
+      <c r="M78" s="3"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="P78" s="3"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+      <c r="S78" s="3"/>
+      <c r="T78" s="3"/>
+      <c r="U78" s="3"/>
+      <c r="V78" s="3"/>
+      <c r="W78" s="3"/>
+      <c r="X78" s="3"/>
+      <c r="Y78" s="3"/>
+      <c r="Z78" s="3"/>
+      <c r="AA78" s="3"/>
+      <c r="AB78" s="3"/>
+      <c r="AC78" s="3"/>
+      <c r="AD78" s="3"/>
+      <c r="AE78" s="3"/>
     </row>
     <row r="79" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A79" s="64" t="s">
+      <c r="A79" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="B79" s="9"/>
-[...10 lines deleted...]
-      <c r="M79" s="65">
+      <c r="B79" s="2"/>
+      <c r="C79" s="34"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="34"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="25"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+      <c r="L79" s="34"/>
+      <c r="M79" s="53">
         <v>1</v>
       </c>
-      <c r="N79" s="9"/>
-[...16 lines deleted...]
-      <c r="AE79" s="25"/>
+      <c r="N79" s="2"/>
+      <c r="O79" s="34"/>
+      <c r="P79" s="2"/>
+      <c r="Q79" s="2"/>
+      <c r="R79" s="34"/>
+      <c r="S79" s="2"/>
+      <c r="T79" s="2"/>
+      <c r="U79" s="34"/>
+      <c r="V79" s="2"/>
+      <c r="W79" s="2"/>
+      <c r="X79" s="34"/>
+      <c r="Y79" s="2"/>
+      <c r="Z79" s="2"/>
+      <c r="AA79" s="34"/>
+      <c r="AB79" s="2"/>
+      <c r="AC79" s="2"/>
+      <c r="AD79" s="22"/>
+      <c r="AE79" s="18"/>
     </row>
     <row r="80" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A80" s="12"/>
-[...29 lines deleted...]
-      <c r="AE80" s="12"/>
+      <c r="A80" s="3"/>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="3"/>
+      <c r="S80" s="3"/>
+      <c r="T80" s="3"/>
+      <c r="U80" s="3"/>
+      <c r="V80" s="3"/>
+      <c r="W80" s="3"/>
+      <c r="X80" s="3"/>
+      <c r="Y80" s="3"/>
+      <c r="Z80" s="3"/>
+      <c r="AA80" s="3"/>
+      <c r="AB80" s="3"/>
+      <c r="AC80" s="3"/>
+      <c r="AD80" s="3"/>
+      <c r="AE80" s="3"/>
     </row>
     <row r="81" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A81" s="64" t="s">
+      <c r="A81" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="9"/>
-[...10 lines deleted...]
-      <c r="M81" s="65">
+      <c r="B81" s="2"/>
+      <c r="C81" s="34"/>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+      <c r="F81" s="34"/>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="25"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="34"/>
+      <c r="M81" s="53">
         <v>1</v>
       </c>
-      <c r="N81" s="9"/>
-[...16 lines deleted...]
-      <c r="AE81" s="25"/>
+      <c r="N81" s="2"/>
+      <c r="O81" s="34"/>
+      <c r="P81" s="2"/>
+      <c r="Q81" s="2"/>
+      <c r="R81" s="34"/>
+      <c r="S81" s="2"/>
+      <c r="T81" s="2"/>
+      <c r="U81" s="34"/>
+      <c r="V81" s="2"/>
+      <c r="W81" s="2"/>
+      <c r="X81" s="34"/>
+      <c r="Y81" s="2"/>
+      <c r="Z81" s="2"/>
+      <c r="AA81" s="34"/>
+      <c r="AB81" s="2"/>
+      <c r="AC81" s="2"/>
+      <c r="AD81" s="22"/>
+      <c r="AE81" s="18"/>
     </row>
     <row r="82" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A82" s="12"/>
-[...29 lines deleted...]
-      <c r="AE82" s="12"/>
+      <c r="A82" s="3"/>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3"/>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="P82" s="3"/>
+      <c r="Q82" s="3"/>
+      <c r="R82" s="3"/>
+      <c r="S82" s="3"/>
+      <c r="T82" s="3"/>
+      <c r="U82" s="3"/>
+      <c r="V82" s="3"/>
+      <c r="W82" s="3"/>
+      <c r="X82" s="3"/>
+      <c r="Y82" s="3"/>
+      <c r="Z82" s="3"/>
+      <c r="AA82" s="3"/>
+      <c r="AB82" s="3"/>
+      <c r="AC82" s="3"/>
+      <c r="AD82" s="3"/>
+      <c r="AE82" s="3"/>
     </row>
     <row r="83" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A83" s="100" t="s">
+      <c r="A83" s="77" t="s">
         <v>130</v>
       </c>
-      <c r="B83" s="9"/>
-[...10 lines deleted...]
-      <c r="M83" s="65">
+      <c r="B83" s="2"/>
+      <c r="C83" s="34"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="34"/>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="22"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+      <c r="L83" s="34"/>
+      <c r="M83" s="53">
         <v>1</v>
       </c>
-      <c r="N83" s="9"/>
-[...16 lines deleted...]
-      <c r="AE83" s="25"/>
+      <c r="N83" s="2"/>
+      <c r="O83" s="34"/>
+      <c r="P83" s="2"/>
+      <c r="Q83" s="2"/>
+      <c r="R83" s="34"/>
+      <c r="S83" s="2"/>
+      <c r="T83" s="2"/>
+      <c r="U83" s="34"/>
+      <c r="V83" s="2"/>
+      <c r="W83" s="2"/>
+      <c r="X83" s="34"/>
+      <c r="Y83" s="2"/>
+      <c r="Z83" s="2"/>
+      <c r="AA83" s="34"/>
+      <c r="AB83" s="2"/>
+      <c r="AC83" s="2"/>
+      <c r="AD83" s="34"/>
+      <c r="AE83" s="18"/>
     </row>
     <row r="84" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A84" s="12"/>
-[...29 lines deleted...]
-      <c r="AE84" s="12"/>
+      <c r="A84" s="3"/>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3"/>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3"/>
+      <c r="M84" s="3"/>
+      <c r="N84" s="3"/>
+      <c r="O84" s="3"/>
+      <c r="P84" s="3"/>
+      <c r="Q84" s="3"/>
+      <c r="R84" s="3"/>
+      <c r="S84" s="3"/>
+      <c r="T84" s="3"/>
+      <c r="U84" s="3"/>
+      <c r="V84" s="3"/>
+      <c r="W84" s="3"/>
+      <c r="X84" s="3"/>
+      <c r="Y84" s="3"/>
+      <c r="Z84" s="3"/>
+      <c r="AA84" s="3"/>
+      <c r="AB84" s="3"/>
+      <c r="AC84" s="3"/>
+      <c r="AD84" s="3"/>
+      <c r="AE84" s="3"/>
     </row>
     <row r="85" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A85" s="100" t="s">
+      <c r="A85" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="B85" s="9"/>
-[...10 lines deleted...]
-      <c r="M85" s="138">
+      <c r="B85" s="2"/>
+      <c r="C85" s="34"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="34"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="34"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="34"/>
+      <c r="M85" s="105">
         <v>1</v>
       </c>
-      <c r="N85" s="9"/>
-[...2 lines deleted...]
-      <c r="Q85" s="9"/>
+      <c r="N85" s="2"/>
+      <c r="O85" s="34"/>
+      <c r="P85" s="2"/>
+      <c r="Q85" s="2"/>
       <c r="R85" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="S85" s="9"/>
-[...11 lines deleted...]
-      <c r="AE85" s="25"/>
+      <c r="S85" s="2"/>
+      <c r="T85" s="2"/>
+      <c r="U85" s="34"/>
+      <c r="V85" s="2"/>
+      <c r="W85" s="2"/>
+      <c r="X85" s="34"/>
+      <c r="Y85" s="2"/>
+      <c r="Z85" s="2"/>
+      <c r="AA85" s="34"/>
+      <c r="AB85" s="2"/>
+      <c r="AC85" s="2"/>
+      <c r="AD85" s="34"/>
+      <c r="AE85" s="18"/>
     </row>
     <row r="86" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A86" s="12"/>
-[...29 lines deleted...]
-      <c r="AE86" s="12"/>
+      <c r="A86" s="3"/>
+      <c r="B86" s="3"/>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+      <c r="M86" s="3"/>
+      <c r="N86" s="3"/>
+      <c r="O86" s="3"/>
+      <c r="P86" s="3"/>
+      <c r="Q86" s="3"/>
+      <c r="R86" s="3"/>
+      <c r="S86" s="3"/>
+      <c r="T86" s="3"/>
+      <c r="U86" s="3"/>
+      <c r="V86" s="3"/>
+      <c r="W86" s="3"/>
+      <c r="X86" s="3"/>
+      <c r="Y86" s="3"/>
+      <c r="Z86" s="3"/>
+      <c r="AA86" s="3"/>
+      <c r="AB86" s="3"/>
+      <c r="AC86" s="3"/>
+      <c r="AD86" s="3"/>
+      <c r="AE86" s="3"/>
     </row>
     <row r="87" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A87" s="100" t="s">
+      <c r="A87" s="77" t="s">
         <v>92</v>
       </c>
-      <c r="B87" s="9"/>
-[...10 lines deleted...]
-      <c r="M87" s="138">
+      <c r="B87" s="2"/>
+      <c r="C87" s="34"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+      <c r="F87" s="34"/>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="34"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+      <c r="L87" s="34"/>
+      <c r="M87" s="105">
         <v>1</v>
       </c>
-      <c r="N87" s="9"/>
-[...18 lines deleted...]
-      <c r="AE87" s="25"/>
+      <c r="N87" s="2"/>
+      <c r="O87" s="34"/>
+      <c r="P87" s="2"/>
+      <c r="Q87" s="2"/>
+      <c r="R87" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="S87" s="2"/>
+      <c r="T87" s="2"/>
+      <c r="U87" s="34"/>
+      <c r="V87" s="2"/>
+      <c r="W87" s="2"/>
+      <c r="X87" s="34"/>
+      <c r="Y87" s="2"/>
+      <c r="Z87" s="2"/>
+      <c r="AA87" s="34"/>
+      <c r="AB87" s="2"/>
+      <c r="AC87" s="2"/>
+      <c r="AD87" s="62"/>
+      <c r="AE87" s="18"/>
     </row>
     <row r="88" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A88" s="12"/>
-[...29 lines deleted...]
-      <c r="AE88" s="12"/>
+      <c r="A88" s="3"/>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="3"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+      <c r="S88" s="3"/>
+      <c r="T88" s="3"/>
+      <c r="U88" s="3"/>
+      <c r="V88" s="3"/>
+      <c r="W88" s="3"/>
+      <c r="X88" s="3"/>
+      <c r="Y88" s="3"/>
+      <c r="Z88" s="3"/>
+      <c r="AA88" s="3"/>
+      <c r="AB88" s="3"/>
+      <c r="AC88" s="3"/>
+      <c r="AD88" s="3"/>
+      <c r="AE88" s="3"/>
     </row>
     <row r="89" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A89" s="64" t="s">
+      <c r="A89" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="B89" s="9"/>
-[...10 lines deleted...]
-      <c r="M89" s="65">
+      <c r="B89" s="2"/>
+      <c r="C89" s="34"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="34"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="25"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+      <c r="L89" s="34"/>
+      <c r="M89" s="53">
         <v>1</v>
       </c>
-      <c r="N89" s="9"/>
-[...16 lines deleted...]
-      <c r="AE89" s="25"/>
+      <c r="N89" s="2"/>
+      <c r="O89" s="34"/>
+      <c r="P89" s="2"/>
+      <c r="Q89" s="2"/>
+      <c r="R89" s="34"/>
+      <c r="S89" s="2"/>
+      <c r="T89" s="2"/>
+      <c r="U89" s="34"/>
+      <c r="V89" s="2"/>
+      <c r="W89" s="2"/>
+      <c r="X89" s="34"/>
+      <c r="Y89" s="2"/>
+      <c r="Z89" s="2"/>
+      <c r="AA89" s="34"/>
+      <c r="AB89" s="2"/>
+      <c r="AC89" s="2"/>
+      <c r="AD89" s="22"/>
+      <c r="AE89" s="18"/>
     </row>
     <row r="90" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A90" s="12"/>
-[...29 lines deleted...]
-      <c r="AE90" s="12"/>
+      <c r="A90" s="3"/>
+      <c r="B90" s="3"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="3"/>
+      <c r="T90" s="3"/>
+      <c r="U90" s="3"/>
+      <c r="V90" s="3"/>
+      <c r="W90" s="3"/>
+      <c r="X90" s="3"/>
+      <c r="Y90" s="3"/>
+      <c r="Z90" s="3"/>
+      <c r="AA90" s="3"/>
+      <c r="AB90" s="3"/>
+      <c r="AC90" s="3"/>
+      <c r="AD90" s="3"/>
+      <c r="AE90" s="3"/>
     </row>
     <row r="91" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A91" s="100" t="s">
+      <c r="A91" s="77" t="s">
         <v>73</v>
       </c>
-      <c r="B91" s="9"/>
-[...10 lines deleted...]
-      <c r="M91" s="120">
+      <c r="B91" s="2"/>
+      <c r="C91" s="34"/>
+      <c r="D91" s="2"/>
+      <c r="E91" s="2"/>
+      <c r="F91" s="34"/>
+      <c r="G91" s="2"/>
+      <c r="H91" s="2"/>
+      <c r="I91" s="22"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+      <c r="L91" s="34"/>
+      <c r="M91" s="93">
         <v>1</v>
       </c>
-      <c r="N91" s="9"/>
-[...16 lines deleted...]
-      <c r="AE91" s="25"/>
+      <c r="N91" s="2"/>
+      <c r="O91" s="34"/>
+      <c r="P91" s="2"/>
+      <c r="Q91" s="2"/>
+      <c r="R91" s="34"/>
+      <c r="S91" s="2"/>
+      <c r="T91" s="2"/>
+      <c r="U91" s="22"/>
+      <c r="V91" s="2"/>
+      <c r="W91" s="2"/>
+      <c r="X91" s="22"/>
+      <c r="Y91" s="2"/>
+      <c r="Z91" s="2"/>
+      <c r="AA91" s="22"/>
+      <c r="AB91" s="2"/>
+      <c r="AC91" s="2"/>
+      <c r="AD91" s="22"/>
+      <c r="AE91" s="18"/>
     </row>
     <row r="92" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A92" s="12"/>
-[...29 lines deleted...]
-      <c r="AE92" s="12"/>
+      <c r="A92" s="3"/>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="3"/>
+      <c r="T92" s="3"/>
+      <c r="U92" s="3"/>
+      <c r="V92" s="3"/>
+      <c r="W92" s="3"/>
+      <c r="X92" s="3"/>
+      <c r="Y92" s="3"/>
+      <c r="Z92" s="3"/>
+      <c r="AA92" s="3"/>
+      <c r="AB92" s="3"/>
+      <c r="AC92" s="3"/>
+      <c r="AD92" s="3"/>
+      <c r="AE92" s="3"/>
     </row>
     <row r="93" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A93" s="100" t="s">
+      <c r="A93" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="B93" s="9"/>
-[...10 lines deleted...]
-      <c r="M93" s="138">
+      <c r="B93" s="2"/>
+      <c r="C93" s="34"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="34"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+      <c r="I93" s="34"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="34"/>
+      <c r="M93" s="105">
         <v>1</v>
       </c>
-      <c r="N93" s="9"/>
-[...16 lines deleted...]
-      <c r="AE93" s="25"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="34"/>
+      <c r="P93" s="2"/>
+      <c r="Q93" s="2"/>
+      <c r="R93" s="70"/>
+      <c r="S93" s="2"/>
+      <c r="T93" s="2"/>
+      <c r="U93" s="34"/>
+      <c r="V93" s="2"/>
+      <c r="W93" s="2"/>
+      <c r="X93" s="34"/>
+      <c r="Y93" s="2"/>
+      <c r="Z93" s="2"/>
+      <c r="AA93" s="34"/>
+      <c r="AB93" s="2"/>
+      <c r="AC93" s="2"/>
+      <c r="AD93" s="34"/>
+      <c r="AE93" s="18"/>
     </row>
     <row r="94" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A94" s="12"/>
-[...29 lines deleted...]
-      <c r="AE94" s="12"/>
+      <c r="A94" s="3"/>
+      <c r="B94" s="3"/>
+      <c r="C94" s="32"/>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="3"/>
+      <c r="T94" s="3"/>
+      <c r="U94" s="3"/>
+      <c r="V94" s="3"/>
+      <c r="W94" s="3"/>
+      <c r="X94" s="3"/>
+      <c r="Y94" s="3"/>
+      <c r="Z94" s="3"/>
+      <c r="AA94" s="3"/>
+      <c r="AB94" s="3"/>
+      <c r="AC94" s="3"/>
+      <c r="AD94" s="3"/>
+      <c r="AE94" s="3"/>
     </row>
     <row r="95" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A95" s="100" t="s">
+      <c r="A95" s="77" t="s">
         <v>93</v>
       </c>
-      <c r="B95" s="9"/>
-[...10 lines deleted...]
-      <c r="M95" s="138">
+      <c r="B95" s="2"/>
+      <c r="C95" s="34"/>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2"/>
+      <c r="F95" s="34"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+      <c r="I95" s="34"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="34"/>
+      <c r="M95" s="105">
         <v>1</v>
       </c>
-      <c r="N95" s="9"/>
-[...2 lines deleted...]
-      <c r="Q95" s="9"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="34"/>
+      <c r="P95" s="2"/>
+      <c r="Q95" s="2"/>
       <c r="R95" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="S95" s="9"/>
-[...11 lines deleted...]
-      <c r="AE95" s="25"/>
+      <c r="S95" s="2"/>
+      <c r="T95" s="2"/>
+      <c r="U95" s="34"/>
+      <c r="V95" s="2"/>
+      <c r="W95" s="2"/>
+      <c r="X95" s="70"/>
+      <c r="Y95" s="2"/>
+      <c r="Z95" s="2"/>
+      <c r="AA95" s="34"/>
+      <c r="AB95" s="2"/>
+      <c r="AC95" s="2"/>
+      <c r="AD95" s="34"/>
+      <c r="AE95" s="18"/>
     </row>
     <row r="96" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A96" s="12"/>
-[...29 lines deleted...]
-      <c r="AE96" s="12"/>
+      <c r="A96" s="3"/>
+      <c r="B96" s="3"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="3"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+      <c r="Y96" s="3"/>
+      <c r="Z96" s="3"/>
+      <c r="AA96" s="3"/>
+      <c r="AB96" s="3"/>
+      <c r="AC96" s="3"/>
+      <c r="AD96" s="3"/>
+      <c r="AE96" s="3"/>
     </row>
     <row r="97" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A97" s="100" t="s">
+      <c r="A97" s="77" t="s">
         <v>131</v>
       </c>
-      <c r="B97" s="9"/>
-[...10 lines deleted...]
-      <c r="M97" s="120">
+      <c r="B97" s="2"/>
+      <c r="C97" s="34"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="26"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="34"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="76"/>
+      <c r="M97" s="93">
         <v>0.33</v>
       </c>
-      <c r="N97" s="9"/>
-[...16 lines deleted...]
-      <c r="AE97" s="25"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="34"/>
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+      <c r="R97" s="70"/>
+      <c r="S97" s="2"/>
+      <c r="T97" s="2"/>
+      <c r="U97" s="34"/>
+      <c r="V97" s="2"/>
+      <c r="W97" s="2"/>
+      <c r="X97" s="34"/>
+      <c r="Y97" s="2"/>
+      <c r="Z97" s="2"/>
+      <c r="AA97" s="34"/>
+      <c r="AB97" s="2"/>
+      <c r="AC97" s="2"/>
+      <c r="AD97" s="34"/>
+      <c r="AE97" s="18"/>
     </row>
     <row r="98" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A98" s="12"/>
-[...29 lines deleted...]
-      <c r="AE98" s="12"/>
+      <c r="A98" s="3"/>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="P98" s="3"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+      <c r="S98" s="3"/>
+      <c r="T98" s="3"/>
+      <c r="U98" s="3"/>
+      <c r="V98" s="3"/>
+      <c r="W98" s="3"/>
+      <c r="X98" s="3"/>
+      <c r="Y98" s="3"/>
+      <c r="Z98" s="3"/>
+      <c r="AA98" s="3"/>
+      <c r="AB98" s="3"/>
+      <c r="AC98" s="3"/>
+      <c r="AD98" s="3"/>
+      <c r="AE98" s="3"/>
     </row>
     <row r="99" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A99" s="100" t="s">
+      <c r="A99" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="9"/>
-[...10 lines deleted...]
-      <c r="M99" s="138">
+      <c r="B99" s="2"/>
+      <c r="C99" s="34"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="34"/>
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+      <c r="I99" s="34"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+      <c r="L99" s="34"/>
+      <c r="M99" s="105">
         <v>1</v>
       </c>
-      <c r="N99" s="9"/>
-[...16 lines deleted...]
-      <c r="AE99" s="25"/>
+      <c r="N99" s="2"/>
+      <c r="O99" s="34"/>
+      <c r="P99" s="2"/>
+      <c r="Q99" s="2"/>
+      <c r="R99" s="34"/>
+      <c r="S99" s="2"/>
+      <c r="T99" s="2"/>
+      <c r="U99" s="34"/>
+      <c r="V99" s="2"/>
+      <c r="W99" s="2"/>
+      <c r="X99" s="34"/>
+      <c r="Y99" s="2"/>
+      <c r="Z99" s="2"/>
+      <c r="AA99" s="34"/>
+      <c r="AB99" s="2"/>
+      <c r="AC99" s="2"/>
+      <c r="AD99" s="34"/>
+      <c r="AE99" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="H1:S1"/>
     <mergeCell ref="T1:AE1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:D4"/>
     <mergeCell ref="E2:G4"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="N2:P4"/>
     <mergeCell ref="Q2:S4"/>
     <mergeCell ref="T2:V4"/>
     <mergeCell ref="W2:Y4"/>
     <mergeCell ref="Z2:AB4"/>
     <mergeCell ref="AC2:AE4"/>
     <mergeCell ref="H3:J4"/>
     <mergeCell ref="K3:M4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
  Agencies Receiving 51-1,000 Requests (FY 2023)</oddHeader>
     <oddFooter>&amp;L&amp;"Cambria,Regular"&amp;10*Agency did not submit CFO report. Where no information was provided the assessment will reflect that the information was “Not Reported (NR)."</oddFooter>
     <firstHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
  Agencies Receiving 51-1,000 Requests (FY 2023)</firstHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7093A97-38D6-4A1F-BA50-0BE6D2B195C7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7093A97-38D6-4A1F-BA50-0BE6D2B195C7}">
   <dimension ref="A1:AP99"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AH43" sqref="AH43"/>
+    <sheetView view="pageLayout" topLeftCell="A46" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C63" sqref="C63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.140625" style="10" bestFit="1" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="37" max="16384" width="0.140625" style="10"/>
+    <col min="1" max="1" width="8.140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="9" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="9" customWidth="1"/>
+    <col min="11" max="12" width="0.28515625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="8.140625" style="9" customWidth="1"/>
+    <col min="14" max="15" width="0.28515625" style="9" customWidth="1"/>
+    <col min="16" max="16" width="8" style="9" customWidth="1"/>
+    <col min="17" max="18" width="0.140625" style="9" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" style="23" customWidth="1"/>
+    <col min="20" max="21" width="0.140625" style="9" customWidth="1"/>
+    <col min="22" max="22" width="5.28515625" style="9" customWidth="1"/>
+    <col min="23" max="24" width="0.28515625" style="9" customWidth="1"/>
+    <col min="25" max="25" width="6.7109375" style="3" customWidth="1"/>
+    <col min="26" max="27" width="0.28515625" style="3" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" style="3" customWidth="1"/>
+    <col min="29" max="29" width="0.140625" style="3" customWidth="1"/>
+    <col min="30" max="30" width="8.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" style="9" customWidth="1"/>
+    <col min="32" max="32" width="8.5703125" style="21" customWidth="1"/>
+    <col min="33" max="33" width="4.85546875" style="9" customWidth="1"/>
+    <col min="34" max="34" width="7.85546875" style="21" customWidth="1"/>
+    <col min="35" max="35" width="7.28515625" style="9" customWidth="1"/>
+    <col min="36" max="36" width="8.28515625" style="21" customWidth="1"/>
+    <col min="37" max="16384" width="0.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="179"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="180"/>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="139"/>
+      <c r="T1" s="139"/>
+      <c r="U1" s="139"/>
+      <c r="V1" s="139"/>
+      <c r="W1" s="139"/>
+      <c r="X1" s="139"/>
+      <c r="Y1" s="139"/>
+      <c r="Z1" s="139"/>
+      <c r="AA1" s="139"/>
+      <c r="AB1" s="139"/>
+      <c r="AC1" s="139"/>
+      <c r="AD1" s="139"/>
+      <c r="AE1" s="139"/>
+      <c r="AF1" s="139"/>
+      <c r="AG1" s="139"/>
+      <c r="AH1" s="139"/>
+      <c r="AI1" s="139"/>
+      <c r="AJ1" s="140"/>
     </row>
     <row r="2" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="198" t="s">
+      <c r="A2" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="194" t="s">
+      <c r="B2" s="154" t="s">
         <v>82</v>
       </c>
-      <c r="C2" s="191"/>
-      <c r="D2" s="200" t="s">
+      <c r="C2" s="151"/>
+      <c r="D2" s="160" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="188"/>
-[...3 lines deleted...]
-      <c r="I2" s="200" t="s">
+      <c r="E2" s="148"/>
+      <c r="F2" s="148"/>
+      <c r="G2" s="148"/>
+      <c r="H2" s="149"/>
+      <c r="I2" s="160" t="s">
         <v>88</v>
       </c>
-      <c r="J2" s="188"/>
-[...10 lines deleted...]
-      <c r="U2" s="200" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="148"/>
+      <c r="N2" s="148"/>
+      <c r="O2" s="148"/>
+      <c r="P2" s="148"/>
+      <c r="Q2" s="148"/>
+      <c r="R2" s="148"/>
+      <c r="S2" s="148"/>
+      <c r="T2" s="149"/>
+      <c r="U2" s="160" t="s">
         <v>85</v>
       </c>
-      <c r="V2" s="188"/>
-[...8 lines deleted...]
-      <c r="AE2" s="200" t="s">
+      <c r="V2" s="148"/>
+      <c r="W2" s="148"/>
+      <c r="X2" s="148"/>
+      <c r="Y2" s="148"/>
+      <c r="Z2" s="148"/>
+      <c r="AA2" s="148"/>
+      <c r="AB2" s="148"/>
+      <c r="AC2" s="148"/>
+      <c r="AD2" s="149"/>
+      <c r="AE2" s="160" t="s">
         <v>120</v>
       </c>
-      <c r="AF2" s="188"/>
-[...3 lines deleted...]
-      <c r="AJ2" s="189"/>
+      <c r="AF2" s="148"/>
+      <c r="AG2" s="148"/>
+      <c r="AH2" s="148"/>
+      <c r="AI2" s="148"/>
+      <c r="AJ2" s="149"/>
     </row>
     <row r="3" spans="1:38" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="199"/>
-[...34 lines deleted...]
-      <c r="AJ3" s="203"/>
+      <c r="A3" s="159"/>
+      <c r="B3" s="143"/>
+      <c r="C3" s="153"/>
+      <c r="D3" s="161"/>
+      <c r="E3" s="162"/>
+      <c r="F3" s="162"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="163"/>
+      <c r="I3" s="161"/>
+      <c r="J3" s="162"/>
+      <c r="K3" s="162"/>
+      <c r="L3" s="162"/>
+      <c r="M3" s="162"/>
+      <c r="N3" s="162"/>
+      <c r="O3" s="162"/>
+      <c r="P3" s="162"/>
+      <c r="Q3" s="162"/>
+      <c r="R3" s="162"/>
+      <c r="S3" s="162"/>
+      <c r="T3" s="163"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="162"/>
+      <c r="W3" s="162"/>
+      <c r="X3" s="162"/>
+      <c r="Y3" s="162"/>
+      <c r="Z3" s="162"/>
+      <c r="AA3" s="162"/>
+      <c r="AB3" s="162"/>
+      <c r="AC3" s="162"/>
+      <c r="AD3" s="163"/>
+      <c r="AE3" s="161"/>
+      <c r="AF3" s="162"/>
+      <c r="AG3" s="162"/>
+      <c r="AH3" s="162"/>
+      <c r="AI3" s="162"/>
+      <c r="AJ3" s="163"/>
     </row>
     <row r="4" spans="1:38" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="181"/>
-      <c r="B4" s="92" t="s">
+      <c r="A4" s="141"/>
+      <c r="B4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="92" t="s">
+      <c r="C4" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="D4" s="92" t="s">
+      <c r="D4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="92" t="s">
+      <c r="F4" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="G4" s="92" t="s">
+      <c r="G4" s="27" t="s">
         <v>111</v>
       </c>
-      <c r="H4" s="92" t="s">
+      <c r="H4" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="I4" s="184" t="s">
+      <c r="I4" s="144" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="196"/>
-[...2 lines deleted...]
-      <c r="M4" s="196" t="s">
+      <c r="J4" s="156"/>
+      <c r="K4" s="157"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="156" t="s">
         <v>70</v>
       </c>
-      <c r="N4" s="197"/>
-      <c r="O4" s="184" t="s">
+      <c r="N4" s="157"/>
+      <c r="O4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="P4" s="196"/>
-[...1 lines deleted...]
-      <c r="R4" s="184" t="s">
+      <c r="P4" s="156"/>
+      <c r="Q4" s="157"/>
+      <c r="R4" s="144" t="s">
         <v>86</v>
       </c>
-      <c r="S4" s="196"/>
-[...1 lines deleted...]
-      <c r="U4" s="184" t="s">
+      <c r="S4" s="156"/>
+      <c r="T4" s="157"/>
+      <c r="U4" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="V4" s="196"/>
-[...1 lines deleted...]
-      <c r="X4" s="184" t="s">
+      <c r="V4" s="156"/>
+      <c r="W4" s="157"/>
+      <c r="X4" s="144" t="s">
         <v>84</v>
       </c>
-      <c r="Y4" s="196"/>
-[...1 lines deleted...]
-      <c r="AA4" s="184" t="s">
+      <c r="Y4" s="156"/>
+      <c r="Z4" s="157"/>
+      <c r="AA4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="196"/>
-[...1 lines deleted...]
-      <c r="AD4" s="95" t="s">
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="157"/>
+      <c r="AD4" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="AE4" s="93" t="s">
+      <c r="AE4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AF4" s="23" t="s">
+      <c r="AF4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AG4" s="92" t="s">
+      <c r="AG4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AH4" s="23" t="s">
+      <c r="AH4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AI4" s="94" t="s">
+      <c r="AI4" s="29" t="s">
         <v>112</v>
       </c>
-      <c r="AJ4" s="23" t="s">
+      <c r="AJ4" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:38" s="17" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AJ5" s="21"/>
+    <row r="5" spans="1:38" s="13" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
+      <c r="AF5" s="16"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="16"/>
+      <c r="AI5" s="12"/>
+      <c r="AJ5" s="16"/>
     </row>
     <row r="6" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="100" t="s">
+      <c r="A6" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="43"/>
-      <c r="C6" s="44">
+      <c r="B6" s="34"/>
+      <c r="C6" s="35">
         <v>7.92</v>
       </c>
-      <c r="D6" s="44" t="s">
+      <c r="D6" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E6" s="40"/>
-      <c r="F6" s="165">
+      <c r="E6" s="31"/>
+      <c r="F6" s="64">
         <v>61.36</v>
       </c>
-      <c r="G6" s="29"/>
-      <c r="H6" s="113">
+      <c r="G6" s="22"/>
+      <c r="H6" s="53">
         <v>0.31319999999999998</v>
       </c>
-      <c r="I6" s="45"/>
-      <c r="J6" s="33"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="26"/>
       <c r="K6" s="6"/>
       <c r="L6" s="2"/>
-      <c r="M6" s="29"/>
-[...3 lines deleted...]
-      <c r="Q6" s="45"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="36"/>
       <c r="R6" s="6"/>
-      <c r="S6" s="113">
+      <c r="S6" s="53">
         <v>0.19761904761904761</v>
       </c>
       <c r="T6" s="6"/>
       <c r="U6" s="2"/>
-      <c r="V6" s="33"/>
+      <c r="V6" s="26"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
-      <c r="Y6" s="29"/>
-[...4 lines deleted...]
-      <c r="AD6" s="45">
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="36"/>
+      <c r="AD6" s="36">
         <v>0.6</v>
       </c>
-      <c r="AE6" s="40"/>
-      <c r="AF6" s="52" t="s">
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="AG6" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ6" s="54" t="s">
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK6" s="1"/>
     </row>
     <row r="7" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="12"/>
-[...9 lines deleted...]
-      <c r="K7" s="27"/>
+      <c r="A7" s="3"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="106"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="20"/>
       <c r="L7" s="3"/>
-      <c r="M7" s="22"/>
-[...6 lines deleted...]
-      <c r="T7" s="27"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="20"/>
       <c r="U7" s="3"/>
-      <c r="V7" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ7" s="90"/>
+      <c r="V7" s="3"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="20"/>
+      <c r="Y7" s="3"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="3"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="41"/>
+      <c r="AF7" s="44"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="44"/>
+      <c r="AI7" s="41"/>
+      <c r="AJ7" s="72"/>
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="43"/>
-      <c r="C8" s="44">
+      <c r="B8" s="34"/>
+      <c r="C8" s="35">
         <v>2.16</v>
       </c>
-      <c r="D8" s="44" t="s">
+      <c r="D8" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E8" s="32"/>
-      <c r="F8" s="165">
+      <c r="E8" s="25"/>
+      <c r="F8" s="64">
         <v>8.33</v>
       </c>
-      <c r="G8" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="113">
+      <c r="G8" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H8" s="53">
         <v>0.66669999999999996</v>
       </c>
-      <c r="I8" s="45"/>
-      <c r="J8" s="33"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="26"/>
       <c r="K8" s="6"/>
       <c r="L8" s="2"/>
-      <c r="M8" s="29"/>
-[...3 lines deleted...]
-      <c r="Q8" s="45"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="36"/>
       <c r="R8" s="6"/>
-      <c r="S8" s="113">
+      <c r="S8" s="53">
         <v>0.14730290456431536</v>
       </c>
       <c r="T8" s="6"/>
       <c r="U8" s="2"/>
-      <c r="V8" s="29"/>
+      <c r="V8" s="22"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
-      <c r="Y8" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD8" s="45">
+      <c r="Y8" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="36"/>
+      <c r="AB8" s="22"/>
+      <c r="AC8" s="36"/>
+      <c r="AD8" s="36">
         <v>0</v>
       </c>
-      <c r="AE8" s="166"/>
-      <c r="AF8" s="52" t="s">
+      <c r="AE8" s="128"/>
+      <c r="AF8" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG8" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ8" s="54" t="s">
+      <c r="AG8" s="25"/>
+      <c r="AH8" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI8" s="25"/>
+      <c r="AJ8" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK8" s="1"/>
       <c r="AL8" s="3"/>
     </row>
     <row r="9" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="12"/>
-[...9 lines deleted...]
-      <c r="K9" s="27"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="88"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="20"/>
       <c r="L9" s="3"/>
-      <c r="M9" s="22"/>
-[...6 lines deleted...]
-      <c r="T9" s="27"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="37"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="37"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="88"/>
+      <c r="T9" s="20"/>
       <c r="U9" s="3"/>
-      <c r="V9" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ9" s="90"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="20"/>
+      <c r="X9" s="20"/>
+      <c r="Y9" s="3"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="37"/>
+      <c r="AB9" s="3"/>
+      <c r="AC9" s="37"/>
+      <c r="AD9" s="37"/>
+      <c r="AE9" s="107"/>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="20"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="20"/>
+      <c r="AJ9" s="72"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="3"/>
     </row>
     <row r="10" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="100" t="s">
+      <c r="A10" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="62"/>
-      <c r="C10" s="44">
+      <c r="B10" s="50"/>
+      <c r="C10" s="35">
         <v>5.6</v>
       </c>
-      <c r="D10" s="44" t="s">
+      <c r="D10" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E10" s="32"/>
-      <c r="F10" s="9">
+      <c r="E10" s="25"/>
+      <c r="F10" s="2">
         <v>2.15</v>
       </c>
-      <c r="G10" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="113">
+      <c r="G10" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H10" s="53">
         <v>0.36049999999999999</v>
       </c>
-      <c r="I10" s="45"/>
-      <c r="J10" s="33"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="26"/>
       <c r="K10" s="6"/>
-      <c r="M10" s="29"/>
-[...3 lines deleted...]
-      <c r="Q10" s="45"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
+      <c r="P10" s="22"/>
+      <c r="Q10" s="36"/>
       <c r="R10" s="6"/>
-      <c r="S10" s="141">
+      <c r="S10" s="108">
         <v>2.4830699774266364E-2</v>
       </c>
       <c r="T10" s="6"/>
-      <c r="V10" s="29"/>
+      <c r="V10" s="22"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
-      <c r="Y10" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD10" s="120">
+      <c r="Y10" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
+      <c r="AB10" s="22"/>
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="93">
         <v>0</v>
       </c>
-      <c r="AE10" s="167"/>
-      <c r="AF10" s="52" t="s">
+      <c r="AE10" s="129"/>
+      <c r="AF10" s="43" t="s">
         <v>132</v>
       </c>
-      <c r="AG10" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ10" s="54" t="s">
+      <c r="AG10" s="25"/>
+      <c r="AH10" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI10" s="25"/>
+      <c r="AJ10" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK10" s="1"/>
       <c r="AL10" s="3"/>
     </row>
-    <row r="11" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K11" s="27"/>
+    <row r="11" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="88"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="20"/>
       <c r="L11" s="3"/>
-      <c r="M11" s="22"/>
-[...6 lines deleted...]
-      <c r="T11" s="27"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="37"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="37"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="109"/>
+      <c r="T11" s="20"/>
       <c r="U11" s="3"/>
-      <c r="V11" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ11" s="53"/>
+      <c r="V11" s="3"/>
+      <c r="W11" s="20"/>
+      <c r="X11" s="20"/>
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
+      <c r="AB11" s="3"/>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="94"/>
+      <c r="AE11" s="107"/>
+      <c r="AF11" s="44"/>
+      <c r="AG11" s="20"/>
+      <c r="AH11" s="44"/>
+      <c r="AI11" s="20"/>
+      <c r="AJ11" s="44"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="8"/>
     </row>
     <row r="12" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="100" t="s">
+      <c r="A12" s="77" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="83" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="44" t="s">
+      <c r="B12" s="46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E12" s="32"/>
-      <c r="F12" s="9">
+      <c r="E12" s="25"/>
+      <c r="F12" s="2">
         <v>6.75</v>
       </c>
-      <c r="G12" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="113">
+      <c r="G12" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H12" s="53">
         <v>0.56000000000000005</v>
       </c>
-      <c r="I12" s="45"/>
-      <c r="J12" s="33"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="26"/>
       <c r="K12" s="6"/>
-      <c r="M12" s="33"/>
-[...3 lines deleted...]
-      <c r="Q12" s="45"/>
+      <c r="M12" s="26"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="26"/>
+      <c r="Q12" s="36"/>
       <c r="R12" s="6"/>
-      <c r="S12" s="141">
+      <c r="S12" s="108">
         <v>0.70531400966183577</v>
       </c>
       <c r="T12" s="6"/>
-      <c r="V12" s="103"/>
+      <c r="V12" s="78"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
-      <c r="Y12" s="29"/>
-[...4 lines deleted...]
-      <c r="AD12" s="141">
+      <c r="Y12" s="22"/>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
+      <c r="AB12" s="76"/>
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="108">
         <v>0.33333333333333331</v>
       </c>
-      <c r="AE12" s="167"/>
-      <c r="AF12" s="52" t="s">
+      <c r="AE12" s="129"/>
+      <c r="AF12" s="43" t="s">
         <v>102</v>
       </c>
-      <c r="AG12" s="63"/>
-      <c r="AH12" s="52" t="s">
+      <c r="AG12" s="51"/>
+      <c r="AH12" s="43" t="s">
         <v>134</v>
       </c>
-      <c r="AI12" s="32"/>
-      <c r="AJ12" s="54" t="s">
+      <c r="AI12" s="25"/>
+      <c r="AJ12" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK12" s="1"/>
       <c r="AL12" s="3"/>
     </row>
-    <row r="13" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K13" s="27"/>
+    <row r="13" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="20"/>
       <c r="L13" s="3"/>
-      <c r="M13" s="22"/>
-[...6 lines deleted...]
-      <c r="T13" s="27"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="37"/>
+      <c r="R13" s="20"/>
+      <c r="S13" s="109"/>
+      <c r="T13" s="20"/>
       <c r="U13" s="3"/>
-      <c r="V13" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ13" s="53"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="20"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="37"/>
+      <c r="AA13" s="37"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="37"/>
+      <c r="AD13" s="94"/>
+      <c r="AE13" s="107"/>
+      <c r="AF13" s="44"/>
+      <c r="AG13" s="20"/>
+      <c r="AH13" s="44"/>
+      <c r="AI13" s="20"/>
+      <c r="AJ13" s="44"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="8"/>
     </row>
     <row r="14" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="64" t="s">
+      <c r="A14" s="52" t="s">
         <v>122</v>
       </c>
-      <c r="B14" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="44" t="s">
+      <c r="B14" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E14" s="40"/>
-      <c r="F14" s="44">
+      <c r="E14" s="31"/>
+      <c r="F14" s="35">
         <v>28</v>
       </c>
-      <c r="G14" s="33"/>
-      <c r="H14" s="113">
+      <c r="G14" s="26"/>
+      <c r="H14" s="53">
         <v>0.66669999999999996</v>
       </c>
-      <c r="I14" s="126"/>
-      <c r="J14" s="33"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="26"/>
       <c r="K14" s="6"/>
-      <c r="M14" s="29"/>
-[...3 lines deleted...]
-      <c r="Q14" s="45"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="76"/>
+      <c r="Q14" s="36"/>
       <c r="R14" s="6"/>
-      <c r="S14" s="113">
+      <c r="S14" s="53">
         <v>0.30612244897959184</v>
       </c>
       <c r="T14" s="6"/>
-      <c r="V14" s="29"/>
+      <c r="V14" s="22"/>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
-      <c r="Y14" s="9" t="s">
-[...12 lines deleted...]
-      <c r="AF14" s="60" t="s">
+      <c r="Y14" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z14" s="36"/>
+      <c r="AA14" s="36"/>
+      <c r="AB14" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC14" s="36"/>
+      <c r="AD14" s="89" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE14" s="31"/>
+      <c r="AF14" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="AG14" s="62"/>
-[...4 lines deleted...]
-      <c r="AJ14" s="61" t="s">
+      <c r="AG14" s="50"/>
+      <c r="AH14" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="49" t="s">
         <v>95</v>
       </c>
       <c r="AK14" s="1"/>
       <c r="AL14" s="3"/>
     </row>
-    <row r="15" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K15" s="27"/>
+    <row r="15" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="94"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="20"/>
       <c r="L15" s="3"/>
-      <c r="M15" s="12"/>
-[...6 lines deleted...]
-      <c r="T15" s="27"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="37"/>
+      <c r="O15" s="37"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="37"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="88"/>
+      <c r="T15" s="20"/>
       <c r="U15" s="3"/>
-      <c r="V15" s="12"/>
-[...13 lines deleted...]
-      <c r="AJ15" s="41"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="3"/>
+      <c r="Z15" s="37"/>
+      <c r="AA15" s="37"/>
+      <c r="AB15" s="3"/>
+      <c r="AC15" s="37"/>
+      <c r="AD15" s="90"/>
+      <c r="AE15" s="41"/>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="41"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="41"/>
+      <c r="AJ15" s="32"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="8"/>
     </row>
     <row r="16" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="64" t="s">
+      <c r="A16" s="52" t="s">
         <v>123</v>
       </c>
-      <c r="B16" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="44" t="s">
+      <c r="B16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E16" s="75"/>
-      <c r="F16" s="44">
+      <c r="E16" s="62"/>
+      <c r="F16" s="35">
         <v>88</v>
       </c>
-      <c r="G16" s="33"/>
-      <c r="H16" s="113">
+      <c r="G16" s="26"/>
+      <c r="H16" s="53">
         <v>0.12770000000000001</v>
       </c>
-      <c r="I16" s="45"/>
-      <c r="J16" s="33"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="26"/>
       <c r="K16" s="6"/>
-      <c r="M16" s="29"/>
-[...3 lines deleted...]
-      <c r="Q16" s="45"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="36"/>
+      <c r="O16" s="36"/>
+      <c r="P16" s="78"/>
+      <c r="Q16" s="36"/>
       <c r="R16" s="6"/>
-      <c r="S16" s="113">
+      <c r="S16" s="53">
         <v>0.27692307692307694</v>
       </c>
       <c r="T16" s="6"/>
-      <c r="V16" s="29"/>
+      <c r="V16" s="22"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
-      <c r="Y16" s="9" t="s">
-[...12 lines deleted...]
-      <c r="AF16" s="60" t="s">
+      <c r="Y16" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z16" s="36"/>
+      <c r="AA16" s="36"/>
+      <c r="AB16" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC16" s="36"/>
+      <c r="AD16" s="89" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE16" s="50"/>
+      <c r="AF16" s="48" t="s">
         <v>142</v>
       </c>
-      <c r="AG16" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ16" s="61" t="s">
+      <c r="AG16" s="25"/>
+      <c r="AH16" s="48" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI16" s="50"/>
+      <c r="AJ16" s="49" t="s">
         <v>95</v>
       </c>
       <c r="AK16" s="1"/>
       <c r="AL16" s="3"/>
     </row>
-    <row r="17" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K17" s="27"/>
+    <row r="17" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="20"/>
       <c r="L17" s="3"/>
-      <c r="M17" s="12"/>
-[...6 lines deleted...]
-      <c r="T17" s="27"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="20"/>
+      <c r="S17" s="88"/>
+      <c r="T17" s="20"/>
       <c r="U17" s="3"/>
-      <c r="V17" s="12"/>
-[...13 lines deleted...]
-      <c r="AJ17" s="41"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="3"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
+      <c r="AB17" s="3"/>
+      <c r="AC17" s="37"/>
+      <c r="AD17" s="90"/>
+      <c r="AE17" s="32"/>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="32"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="32"/>
+      <c r="AJ17" s="32"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="8"/>
     </row>
-    <row r="18" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="64" t="s">
+    <row r="18" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="40"/>
-      <c r="C18" s="83">
+      <c r="B18" s="31"/>
+      <c r="C18" s="46">
         <v>17.559999999999999</v>
       </c>
-      <c r="D18" s="83" t="s">
+      <c r="D18" s="46" t="s">
         <v>96</v>
       </c>
-      <c r="E18" s="40"/>
+      <c r="E18" s="31"/>
       <c r="F18" s="6">
         <v>40.479999999999997</v>
       </c>
-      <c r="G18" s="29"/>
-      <c r="H18" s="113">
+      <c r="G18" s="22"/>
+      <c r="H18" s="53">
         <v>0.20830000000000001</v>
       </c>
-      <c r="I18" s="45"/>
-      <c r="J18" s="33"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="26"/>
       <c r="K18" s="6"/>
-      <c r="L18" s="2"/>
-[...4 lines deleted...]
-      <c r="Q18" s="45"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="36"/>
       <c r="R18" s="6"/>
-      <c r="S18" s="113">
+      <c r="S18" s="53">
         <v>0.32056194125159643</v>
       </c>
       <c r="T18" s="6"/>
-      <c r="U18" s="2"/>
-      <c r="V18" s="103"/>
+      <c r="V18" s="78"/>
       <c r="W18" s="6"/>
       <c r="X18" s="6"/>
-      <c r="Y18" s="29"/>
-[...4 lines deleted...]
-      <c r="AD18" s="45">
+      <c r="Y18" s="22"/>
+      <c r="Z18" s="36"/>
+      <c r="AA18" s="36"/>
+      <c r="AB18" s="22"/>
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="36">
         <v>6.25E-2</v>
       </c>
-      <c r="AE18" s="89"/>
-      <c r="AF18" s="52" t="s">
+      <c r="AE18" s="71"/>
+      <c r="AF18" s="43" t="s">
         <v>101</v>
       </c>
-      <c r="AG18" s="62"/>
-[...4 lines deleted...]
-      <c r="AJ18" s="54" t="s">
+      <c r="AG18" s="50"/>
+      <c r="AH18" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI18" s="50"/>
+      <c r="AJ18" s="45" t="s">
         <v>135</v>
       </c>
-      <c r="AK18" s="20"/>
-[...13 lines deleted...]
-      <c r="K19" s="27"/>
+      <c r="AK18" s="1"/>
+      <c r="AL18" s="3"/>
+    </row>
+    <row r="19" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="20"/>
       <c r="L19" s="3"/>
-      <c r="M19" s="12"/>
-[...6 lines deleted...]
-      <c r="T19" s="27"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="37"/>
+      <c r="O19" s="37"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="37"/>
+      <c r="R19" s="20"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="20"/>
       <c r="U19" s="3"/>
-      <c r="V19" s="22"/>
-[...15 lines deleted...]
-      <c r="AL19" s="22"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="20"/>
+      <c r="X19" s="20"/>
+      <c r="Y19" s="3"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="37"/>
+      <c r="AB19" s="3"/>
+      <c r="AC19" s="37"/>
+      <c r="AD19" s="37"/>
+      <c r="AE19" s="37"/>
+      <c r="AF19" s="44"/>
+      <c r="AG19" s="41"/>
+      <c r="AH19" s="44"/>
+      <c r="AI19" s="41"/>
+      <c r="AJ19" s="72"/>
+      <c r="AK19" s="1"/>
+      <c r="AL19" s="3"/>
     </row>
     <row r="20" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="64" t="s">
+      <c r="A20" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="62"/>
-      <c r="C20" s="83">
+      <c r="B20" s="50"/>
+      <c r="C20" s="46">
         <v>1</v>
       </c>
-      <c r="D20" s="83" t="s">
+      <c r="D20" s="46" t="s">
         <v>96</v>
       </c>
-      <c r="E20" s="63"/>
+      <c r="E20" s="51"/>
       <c r="F20" s="6">
         <v>360</v>
       </c>
-      <c r="G20" s="33"/>
-      <c r="H20" s="113">
+      <c r="G20" s="26"/>
+      <c r="H20" s="53">
         <v>2.3E-2</v>
       </c>
-      <c r="I20" s="45"/>
-      <c r="J20" s="33"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="26"/>
       <c r="K20" s="6"/>
-      <c r="M20" s="29"/>
-[...3 lines deleted...]
-      <c r="Q20" s="45"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="26"/>
+      <c r="Q20" s="36"/>
       <c r="R20" s="6"/>
-      <c r="S20" s="113">
+      <c r="S20" s="53">
         <v>0.92028985507246375</v>
       </c>
       <c r="T20" s="6"/>
-      <c r="V20" s="29"/>
+      <c r="V20" s="22"/>
       <c r="W20" s="6"/>
       <c r="X20" s="6"/>
-      <c r="Y20" s="9" t="s">
-[...12 lines deleted...]
-      <c r="AF20" s="52" t="s">
+      <c r="Y20" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z20" s="36"/>
+      <c r="AA20" s="36"/>
+      <c r="AB20" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC20" s="36"/>
+      <c r="AD20" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE20" s="71"/>
+      <c r="AF20" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="AG20" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ20" s="54" t="s">
+      <c r="AG20" s="25"/>
+      <c r="AH20" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI20" s="25"/>
+      <c r="AJ20" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK20" s="1"/>
       <c r="AL20" s="3"/>
     </row>
-    <row r="21" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K21" s="27"/>
+    <row r="21" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="41"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="20"/>
       <c r="L21" s="3"/>
-      <c r="M21" s="12"/>
-[...6 lines deleted...]
-      <c r="T21" s="27"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="37"/>
+      <c r="O21" s="37"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="20"/>
       <c r="U21" s="3"/>
-      <c r="V21" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ21" s="90"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="3"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
+      <c r="AB21" s="3"/>
+      <c r="AC21" s="37"/>
+      <c r="AD21" s="37"/>
+      <c r="AE21" s="37"/>
+      <c r="AF21" s="44"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="44"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="72"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="8"/>
     </row>
     <row r="22" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="100" t="s">
+      <c r="A22" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="62"/>
-      <c r="C22" s="44">
+      <c r="B22" s="50"/>
+      <c r="C22" s="35">
         <v>1</v>
       </c>
-      <c r="D22" s="44" t="s">
+      <c r="D22" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E22" s="62"/>
+      <c r="E22" s="50"/>
       <c r="F22" s="6">
         <v>2</v>
       </c>
-      <c r="G22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="113">
+      <c r="G22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" s="53">
         <v>0.42620000000000002</v>
       </c>
-      <c r="I22" s="45"/>
-      <c r="J22" s="29"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="22"/>
       <c r="K22" s="6"/>
-      <c r="M22" s="9" t="s">
-[...7 lines deleted...]
-      <c r="Q22" s="45"/>
+      <c r="M22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q22" s="36"/>
       <c r="R22" s="6"/>
-      <c r="S22" s="113" t="s">
+      <c r="S22" s="53" t="s">
         <v>95</v>
       </c>
       <c r="T22" s="6"/>
-      <c r="V22" s="29"/>
+      <c r="V22" s="22"/>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
-      <c r="Y22" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD22" s="45">
+      <c r="Y22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z22" s="93"/>
+      <c r="AA22" s="93"/>
+      <c r="AB22" s="22"/>
+      <c r="AC22" s="93"/>
+      <c r="AD22" s="36">
         <v>0</v>
       </c>
-      <c r="AE22" s="62"/>
-      <c r="AF22" s="52" t="s">
+      <c r="AE22" s="50"/>
+      <c r="AF22" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG22" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ22" s="54" t="s">
+      <c r="AG22" s="25"/>
+      <c r="AH22" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK22" s="1"/>
       <c r="AL22" s="3"/>
     </row>
-    <row r="23" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K23" s="27"/>
+    <row r="23" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="20"/>
       <c r="L23" s="3"/>
-      <c r="M23" s="22"/>
-[...6 lines deleted...]
-      <c r="T23" s="27"/>
+      <c r="M23" s="3"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="88"/>
+      <c r="T23" s="20"/>
       <c r="U23" s="3"/>
-      <c r="V23" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ23" s="90"/>
+      <c r="V23" s="3"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="3"/>
+      <c r="Z23" s="94"/>
+      <c r="AA23" s="94"/>
+      <c r="AB23" s="3"/>
+      <c r="AC23" s="94"/>
+      <c r="AD23" s="37"/>
+      <c r="AE23" s="41"/>
+      <c r="AF23" s="44"/>
+      <c r="AG23" s="41"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="41"/>
+      <c r="AJ23" s="72"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="8"/>
     </row>
     <row r="24" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="100" t="s">
+      <c r="A24" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="B24" s="62"/>
-      <c r="C24" s="44">
+      <c r="B24" s="50"/>
+      <c r="C24" s="35">
         <v>1</v>
       </c>
-      <c r="D24" s="44" t="s">
+      <c r="D24" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E24" s="32"/>
+      <c r="E24" s="25"/>
       <c r="F24" s="6">
         <v>10.92</v>
       </c>
-      <c r="G24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="113">
+      <c r="G24" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H24" s="53">
         <v>0.55349999999999999</v>
       </c>
-      <c r="I24" s="45"/>
-      <c r="J24" s="33"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="26"/>
       <c r="K24" s="6"/>
-      <c r="M24" s="29"/>
-[...3 lines deleted...]
-      <c r="Q24" s="45"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="78"/>
+      <c r="Q24" s="36"/>
       <c r="R24" s="6"/>
-      <c r="S24" s="113">
+      <c r="S24" s="53">
         <v>0.22424242424242424</v>
       </c>
       <c r="T24" s="6"/>
-      <c r="V24" s="103"/>
+      <c r="V24" s="78"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
-      <c r="Y24" s="33"/>
-[...4 lines deleted...]
-      <c r="AD24" s="45">
+      <c r="Y24" s="26"/>
+      <c r="Z24" s="36"/>
+      <c r="AA24" s="36"/>
+      <c r="AB24" s="26"/>
+      <c r="AC24" s="36"/>
+      <c r="AD24" s="36">
         <v>1</v>
       </c>
-      <c r="AE24" s="63"/>
-      <c r="AF24" s="52" t="s">
+      <c r="AE24" s="51"/>
+      <c r="AF24" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="AG24" s="32"/>
-      <c r="AH24" s="52" t="s">
+      <c r="AG24" s="25"/>
+      <c r="AH24" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="AI24" s="32"/>
-      <c r="AJ24" s="54" t="s">
+      <c r="AI24" s="25"/>
+      <c r="AJ24" s="45" t="s">
         <v>135</v>
       </c>
       <c r="AK24" s="1"/>
       <c r="AL24" s="3"/>
     </row>
-    <row r="25" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K25" s="27"/>
+    <row r="25" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="20"/>
       <c r="L25" s="3"/>
-      <c r="M25" s="22"/>
-[...6 lines deleted...]
-      <c r="T25" s="27"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="37"/>
+      <c r="O25" s="37"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="20"/>
+      <c r="S25" s="88"/>
+      <c r="T25" s="20"/>
       <c r="U25" s="3"/>
-      <c r="V25" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ25" s="90"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="20"/>
+      <c r="Y25" s="3"/>
+      <c r="Z25" s="37"/>
+      <c r="AA25" s="37"/>
+      <c r="AB25" s="3"/>
+      <c r="AC25" s="37"/>
+      <c r="AD25" s="37"/>
+      <c r="AE25" s="20"/>
+      <c r="AF25" s="44"/>
+      <c r="AG25" s="20"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="20"/>
+      <c r="AJ25" s="72"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="8"/>
     </row>
     <row r="26" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="64" t="s">
+      <c r="A26" s="52" t="s">
         <v>124</v>
       </c>
-      <c r="B26" s="40"/>
-      <c r="C26" s="44">
+      <c r="B26" s="31"/>
+      <c r="C26" s="35">
         <v>22</v>
       </c>
-      <c r="D26" s="44" t="s">
+      <c r="D26" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E26" s="32"/>
+      <c r="E26" s="25"/>
       <c r="F26" s="6">
         <v>17</v>
       </c>
-      <c r="G26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="113">
+      <c r="G26" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H26" s="53">
         <v>0.97330000000000005</v>
       </c>
-      <c r="I26" s="45"/>
-      <c r="J26" s="103"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="78"/>
       <c r="K26" s="6"/>
-      <c r="M26" s="29"/>
-[...3 lines deleted...]
-      <c r="Q26" s="45"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="36"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="22"/>
+      <c r="Q26" s="36"/>
       <c r="R26" s="6"/>
-      <c r="S26" s="113">
+      <c r="S26" s="53">
         <v>0.04</v>
       </c>
       <c r="T26" s="6"/>
-      <c r="V26" s="29"/>
+      <c r="V26" s="22"/>
       <c r="W26" s="6"/>
       <c r="X26" s="6"/>
-      <c r="Y26" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD26" s="45">
+      <c r="Y26" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z26" s="36"/>
+      <c r="AA26" s="36"/>
+      <c r="AB26" s="22"/>
+      <c r="AC26" s="36"/>
+      <c r="AD26" s="36">
         <v>0</v>
       </c>
-      <c r="AE26" s="62"/>
-[...8 lines deleted...]
-      <c r="AJ26" s="54" t="s">
+      <c r="AE26" s="50"/>
+      <c r="AF26" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG26" s="25"/>
+      <c r="AH26" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI26" s="25"/>
+      <c r="AJ26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK26" s="1"/>
       <c r="AL26" s="3"/>
     </row>
-    <row r="27" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K27" s="27"/>
+    <row r="27" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="41"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="88"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="20"/>
       <c r="L27" s="3"/>
-      <c r="M27" s="22"/>
-[...6 lines deleted...]
-      <c r="T27" s="27"/>
+      <c r="M27" s="3"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="20"/>
+      <c r="S27" s="88"/>
+      <c r="T27" s="20"/>
       <c r="U27" s="3"/>
-      <c r="V27" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ27" s="90"/>
+      <c r="V27" s="3"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="20"/>
+      <c r="Y27" s="3"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="3"/>
+      <c r="AC27" s="37"/>
+      <c r="AD27" s="37"/>
+      <c r="AE27" s="41"/>
+      <c r="AF27" s="44"/>
+      <c r="AG27" s="20"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="41"/>
+      <c r="AJ27" s="72"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="8"/>
     </row>
     <row r="28" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="43"/>
-      <c r="C28" s="44">
+      <c r="B28" s="34"/>
+      <c r="C28" s="35">
         <v>5.68</v>
       </c>
-      <c r="D28" s="44" t="s">
+      <c r="D28" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E28" s="42"/>
+      <c r="E28" s="33"/>
       <c r="F28" s="6">
         <v>23.6</v>
       </c>
-      <c r="G28" s="33"/>
-      <c r="H28" s="113">
+      <c r="G28" s="26"/>
+      <c r="H28" s="53">
         <v>0.53759999999999997</v>
       </c>
-      <c r="I28" s="45"/>
-      <c r="J28" s="33"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="26"/>
       <c r="K28" s="6"/>
-      <c r="M28" s="29"/>
-[...3 lines deleted...]
-      <c r="Q28" s="45"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="36"/>
+      <c r="O28" s="36"/>
+      <c r="P28" s="22"/>
+      <c r="Q28" s="36"/>
       <c r="R28" s="6"/>
-      <c r="S28" s="113">
+      <c r="S28" s="53">
         <v>5.015353121801433E-2</v>
       </c>
       <c r="T28" s="6"/>
-      <c r="V28" s="103"/>
+      <c r="V28" s="78"/>
       <c r="W28" s="6"/>
       <c r="X28" s="6"/>
-      <c r="Y28" s="29"/>
-[...4 lines deleted...]
-      <c r="AD28" s="45">
+      <c r="Y28" s="22"/>
+      <c r="Z28" s="36"/>
+      <c r="AA28" s="36"/>
+      <c r="AB28" s="26"/>
+      <c r="AC28" s="36"/>
+      <c r="AD28" s="36">
         <v>0.9285714285714286</v>
       </c>
-      <c r="AE28" s="63"/>
-      <c r="AF28" s="52" t="s">
+      <c r="AE28" s="51"/>
+      <c r="AF28" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="AG28" s="63"/>
-      <c r="AH28" s="52" t="s">
+      <c r="AG28" s="51"/>
+      <c r="AH28" s="43" t="s">
         <v>101</v>
       </c>
-      <c r="AI28" s="32"/>
-      <c r="AJ28" s="54" t="s">
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK28" s="1"/>
       <c r="AL28" s="3"/>
     </row>
-    <row r="29" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K29" s="27"/>
+    <row r="29" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41"/>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="20"/>
       <c r="L29" s="3"/>
-      <c r="M29" s="22"/>
-[...6 lines deleted...]
-      <c r="T29" s="27"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="20"/>
       <c r="U29" s="3"/>
-      <c r="V29" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ29" s="90"/>
+      <c r="V29" s="3"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="3"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="3"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="44"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="44"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="72"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="8"/>
     </row>
     <row r="30" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="43"/>
-      <c r="C30" s="44">
+      <c r="B30" s="34"/>
+      <c r="C30" s="35">
         <v>9.7899999999999991</v>
       </c>
-      <c r="D30" s="44" t="s">
+      <c r="D30" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E30" s="42"/>
+      <c r="E30" s="33"/>
       <c r="F30" s="6">
         <v>23.9</v>
       </c>
-      <c r="G30" s="33"/>
-      <c r="H30" s="113">
+      <c r="G30" s="26"/>
+      <c r="H30" s="53">
         <v>0.1993</v>
       </c>
-      <c r="I30" s="45"/>
-      <c r="J30" s="33"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="26"/>
       <c r="K30" s="6"/>
-      <c r="M30" s="29"/>
-[...3 lines deleted...]
-      <c r="Q30" s="45"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="36"/>
       <c r="R30" s="6"/>
-      <c r="S30" s="113">
+      <c r="S30" s="53">
         <v>0.24513618677042801</v>
       </c>
       <c r="T30" s="6"/>
-      <c r="V30" s="29"/>
+      <c r="V30" s="22"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
-      <c r="Y30" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD30" s="45">
+      <c r="Y30" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z30" s="36"/>
+      <c r="AA30" s="36"/>
+      <c r="AB30" s="22"/>
+      <c r="AC30" s="36"/>
+      <c r="AD30" s="36">
         <v>0</v>
       </c>
-      <c r="AE30" s="63"/>
-      <c r="AF30" s="52" t="s">
+      <c r="AE30" s="51"/>
+      <c r="AF30" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="AG30" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ30" s="54" t="s">
+      <c r="AG30" s="25"/>
+      <c r="AH30" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI30" s="51"/>
+      <c r="AJ30" s="45" t="s">
         <v>151</v>
       </c>
       <c r="AK30" s="1"/>
       <c r="AL30" s="3"/>
     </row>
-    <row r="31" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K31" s="27"/>
+    <row r="31" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="20"/>
       <c r="L31" s="3"/>
-      <c r="M31" s="22"/>
-[...6 lines deleted...]
-      <c r="T31" s="27"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="20"/>
+      <c r="S31" s="88"/>
+      <c r="T31" s="20"/>
       <c r="U31" s="3"/>
-      <c r="V31" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ31" s="53"/>
+      <c r="V31" s="3"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="20"/>
+      <c r="Y31" s="3"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
+      <c r="AB31" s="3"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="20"/>
+      <c r="AF31" s="44"/>
+      <c r="AG31" s="20"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="20"/>
+      <c r="AJ31" s="44"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="8"/>
     </row>
     <row r="32" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="100" t="s">
+      <c r="A32" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="44" t="s">
+      <c r="B32" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E32" s="32"/>
+      <c r="E32" s="25"/>
       <c r="F32" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="G32" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="113">
+      <c r="G32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H32" s="53">
         <v>0</v>
       </c>
-      <c r="I32" s="45"/>
-      <c r="J32" s="103"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="78"/>
       <c r="K32" s="6"/>
-      <c r="M32" s="29"/>
-[...3 lines deleted...]
-      <c r="Q32" s="45"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="22"/>
+      <c r="Q32" s="36"/>
       <c r="R32" s="6"/>
-      <c r="S32" s="113">
+      <c r="S32" s="53">
         <v>1.7094017094017096E-2</v>
       </c>
       <c r="T32" s="6"/>
-      <c r="V32" s="29"/>
+      <c r="V32" s="22"/>
       <c r="W32" s="6"/>
       <c r="X32" s="6"/>
-      <c r="Y32" s="9" t="s">
-[...12 lines deleted...]
-      <c r="AF32" s="52" t="s">
+      <c r="Y32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
+      <c r="AB32" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC32" s="36"/>
+      <c r="AD32" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE32" s="51"/>
+      <c r="AF32" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="AG32" s="32"/>
-      <c r="AH32" s="52" t="s">
+      <c r="AG32" s="25"/>
+      <c r="AH32" s="43" t="s">
         <v>135</v>
       </c>
-      <c r="AI32" s="32"/>
-      <c r="AJ32" s="54" t="s">
+      <c r="AI32" s="25"/>
+      <c r="AJ32" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK32" s="1"/>
       <c r="AL32" s="3"/>
     </row>
-    <row r="33" spans="1:42" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K33" s="27"/>
+    <row r="33" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="20"/>
       <c r="L33" s="3"/>
-      <c r="M33" s="22"/>
-[...6 lines deleted...]
-      <c r="T33" s="27"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="88"/>
+      <c r="T33" s="20"/>
       <c r="U33" s="3"/>
-      <c r="V33" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ33" s="53"/>
+      <c r="V33" s="3"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="20"/>
+      <c r="Y33" s="3"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="3"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="20"/>
+      <c r="AF33" s="44"/>
+      <c r="AG33" s="20"/>
+      <c r="AH33" s="44"/>
+      <c r="AI33" s="20"/>
+      <c r="AJ33" s="44"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="8"/>
     </row>
-    <row r="34" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="100" t="s">
+    <row r="34" spans="1:42" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="9" t="s">
+      <c r="B34" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E34" s="40"/>
+      <c r="E34" s="31"/>
       <c r="F34" s="6">
         <v>60.1</v>
       </c>
-      <c r="G34" s="33"/>
-      <c r="H34" s="113">
+      <c r="G34" s="26"/>
+      <c r="H34" s="53">
         <v>0.80249999999999999</v>
       </c>
-      <c r="I34" s="45"/>
-      <c r="J34" s="29"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="22"/>
       <c r="K34" s="6"/>
       <c r="L34" s="2"/>
-      <c r="M34" s="9" t="s">
-[...5 lines deleted...]
-      <c r="Q34" s="45"/>
+      <c r="M34" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N34" s="36"/>
+      <c r="O34" s="36"/>
+      <c r="P34" s="26"/>
+      <c r="Q34" s="36"/>
       <c r="R34" s="6"/>
-      <c r="S34" s="113">
+      <c r="S34" s="53">
         <v>0.55384615384615388</v>
       </c>
       <c r="T34" s="6"/>
       <c r="U34" s="2"/>
-      <c r="V34" s="103"/>
+      <c r="V34" s="78"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
-      <c r="Y34" s="33"/>
-[...4 lines deleted...]
-      <c r="AD34" s="45">
+      <c r="Y34" s="26"/>
+      <c r="Z34" s="36"/>
+      <c r="AA34" s="36"/>
+      <c r="AB34" s="78"/>
+      <c r="AC34" s="36"/>
+      <c r="AD34" s="36">
         <v>0.25</v>
       </c>
-      <c r="AE34" s="40"/>
-      <c r="AF34" s="52" t="s">
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="AG34" s="62"/>
-[...4 lines deleted...]
-      <c r="AJ34" s="54" t="s">
+      <c r="AG34" s="50"/>
+      <c r="AH34" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI34" s="25"/>
+      <c r="AJ34" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK34" s="1"/>
       <c r="AL34" s="3"/>
     </row>
     <row r="35" spans="1:42" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="12"/>
-[...9 lines deleted...]
-      <c r="K35" s="27"/>
+      <c r="A35" s="3"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="20"/>
       <c r="L35" s="3"/>
-      <c r="M35" s="22"/>
-[...6 lines deleted...]
-      <c r="T35" s="27"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="88"/>
+      <c r="T35" s="20"/>
       <c r="U35" s="3"/>
-      <c r="V35" s="22"/>
-[...12 lines deleted...]
-      <c r="AJ35" s="90"/>
+      <c r="V35" s="3"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="3"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="3"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="41"/>
+      <c r="AF35" s="44"/>
+      <c r="AG35" s="41"/>
+      <c r="AH35" s="41"/>
+      <c r="AJ35" s="72"/>
       <c r="AK35" s="5"/>
     </row>
     <row r="36" spans="1:42" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="100" t="s">
+      <c r="A36" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="43"/>
-      <c r="C36" s="44">
+      <c r="B36" s="34"/>
+      <c r="C36" s="35">
         <v>6.62</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="D36" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E36" s="40"/>
+      <c r="E36" s="31"/>
       <c r="F36" s="6">
         <v>28.32</v>
       </c>
-      <c r="G36" s="33"/>
-      <c r="H36" s="113">
+      <c r="G36" s="26"/>
+      <c r="H36" s="53">
         <v>0.81879999999999997</v>
       </c>
-      <c r="I36" s="45"/>
-      <c r="J36" s="33"/>
+      <c r="I36" s="36"/>
+      <c r="J36" s="26"/>
       <c r="K36" s="6"/>
       <c r="L36" s="2"/>
-      <c r="M36" s="29"/>
-[...3 lines deleted...]
-      <c r="Q36" s="45"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="36"/>
+      <c r="P36" s="26"/>
+      <c r="Q36" s="36"/>
       <c r="R36" s="6"/>
-      <c r="S36" s="113">
+      <c r="S36" s="53">
         <v>0.45161290322580644</v>
       </c>
       <c r="T36" s="6"/>
       <c r="U36" s="2"/>
-      <c r="V36" s="29"/>
-[...9 lines deleted...]
-      <c r="AD36" s="45">
+      <c r="V36" s="22"/>
+      <c r="W36" s="36"/>
+      <c r="X36" s="36"/>
+      <c r="Y36" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z36" s="36"/>
+      <c r="AA36" s="36"/>
+      <c r="AB36" s="22"/>
+      <c r="AC36" s="36"/>
+      <c r="AD36" s="36">
         <v>0</v>
       </c>
-      <c r="AE36" s="63"/>
-      <c r="AF36" s="52" t="s">
+      <c r="AE36" s="51"/>
+      <c r="AF36" s="43" t="s">
         <v>101</v>
       </c>
-      <c r="AG36" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ36" s="54" t="s">
+      <c r="AG36" s="25"/>
+      <c r="AH36" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI36" s="25"/>
+      <c r="AJ36" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK36" s="1"/>
       <c r="AL36" s="3"/>
     </row>
     <row r="37" spans="1:42" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="12"/>
-[...9 lines deleted...]
-      <c r="K37" s="27"/>
+      <c r="A37" s="3"/>
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="20"/>
       <c r="L37" s="3"/>
-      <c r="M37" s="22"/>
-[...6 lines deleted...]
-      <c r="T37" s="27"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="37"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="37"/>
+      <c r="R37" s="20"/>
+      <c r="S37" s="88"/>
+      <c r="T37" s="20"/>
       <c r="U37" s="3"/>
-      <c r="V37" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ37" s="90"/>
+      <c r="V37" s="3"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="37"/>
+      <c r="Y37" s="3"/>
+      <c r="Z37" s="37"/>
+      <c r="AA37" s="37"/>
+      <c r="AB37" s="3"/>
+      <c r="AC37" s="37"/>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="20"/>
+      <c r="AF37" s="44"/>
+      <c r="AG37" s="20"/>
+      <c r="AH37" s="44"/>
+      <c r="AI37" s="20"/>
+      <c r="AJ37" s="72"/>
       <c r="AK37" s="5"/>
       <c r="AL37" s="8"/>
     </row>
     <row r="38" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="100" t="s">
+      <c r="A38" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="43"/>
-      <c r="C38" s="44">
+      <c r="B38" s="34"/>
+      <c r="C38" s="35">
         <v>7</v>
       </c>
-      <c r="D38" s="44" t="s">
+      <c r="D38" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E38" s="63"/>
+      <c r="E38" s="51"/>
       <c r="F38" s="6">
         <v>366.5</v>
       </c>
-      <c r="G38" s="33"/>
-      <c r="H38" s="113">
+      <c r="G38" s="26"/>
+      <c r="H38" s="53">
         <v>0.93140000000000001</v>
       </c>
-      <c r="I38" s="45"/>
-      <c r="J38" s="29"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="22"/>
       <c r="K38" s="6"/>
-      <c r="M38" s="9" t="s">
-[...7 lines deleted...]
-      <c r="Q38" s="45"/>
+      <c r="M38" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N38" s="36"/>
+      <c r="O38" s="36"/>
+      <c r="P38" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q38" s="36"/>
       <c r="R38" s="6"/>
-      <c r="S38" s="113" t="s">
+      <c r="S38" s="53" t="s">
         <v>95</v>
       </c>
       <c r="T38" s="6"/>
-      <c r="V38" s="29"/>
+      <c r="V38" s="22"/>
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
-      <c r="Y38" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD38" s="45">
+      <c r="Y38" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z38" s="36"/>
+      <c r="AA38" s="36"/>
+      <c r="AB38" s="22"/>
+      <c r="AC38" s="36"/>
+      <c r="AD38" s="36">
         <v>0</v>
       </c>
-      <c r="AE38" s="49"/>
-      <c r="AF38" s="52" t="s">
+      <c r="AE38" s="40"/>
+      <c r="AF38" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG38" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ38" s="54" t="s">
+      <c r="AG38" s="25"/>
+      <c r="AH38" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI38" s="25"/>
+      <c r="AJ38" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK38" s="1"/>
       <c r="AL38" s="3"/>
     </row>
-    <row r="39" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K39" s="27"/>
+    <row r="39" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="20"/>
       <c r="L39" s="3"/>
-      <c r="M39" s="22"/>
-[...6 lines deleted...]
-      <c r="T39" s="27"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="37"/>
+      <c r="O39" s="37"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="37"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="88"/>
+      <c r="T39" s="20"/>
       <c r="U39" s="3"/>
-      <c r="V39" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ39" s="53"/>
+      <c r="V39" s="3"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="20"/>
+      <c r="Y39" s="3"/>
+      <c r="Z39" s="37"/>
+      <c r="AA39" s="37"/>
+      <c r="AB39" s="3"/>
+      <c r="AC39" s="37"/>
+      <c r="AD39" s="37"/>
+      <c r="AE39" s="37"/>
+      <c r="AF39" s="44"/>
+      <c r="AG39" s="20"/>
+      <c r="AH39" s="44"/>
+      <c r="AI39" s="20"/>
+      <c r="AJ39" s="44"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="8"/>
     </row>
-    <row r="40" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="100" t="s">
+    <row r="40" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="77" t="s">
         <v>91</v>
       </c>
-      <c r="B40" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="44" t="s">
+      <c r="B40" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E40" s="32"/>
+      <c r="E40" s="25"/>
       <c r="F40" s="6">
         <v>3.2</v>
       </c>
-      <c r="G40" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="113">
+      <c r="G40" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H40" s="53">
         <v>0.55100000000000005</v>
       </c>
-      <c r="I40" s="45"/>
-      <c r="J40" s="103"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="78"/>
       <c r="K40" s="6"/>
       <c r="L40" s="2"/>
-      <c r="M40" s="29"/>
-[...3 lines deleted...]
-      <c r="Q40" s="45"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
+      <c r="P40" s="22"/>
+      <c r="Q40" s="36"/>
       <c r="R40" s="6"/>
-      <c r="S40" s="113">
+      <c r="S40" s="53">
         <v>7.5471698113207544E-2</v>
       </c>
       <c r="T40" s="6"/>
       <c r="U40" s="2"/>
-      <c r="V40" s="29"/>
+      <c r="V40" s="22"/>
       <c r="W40" s="6"/>
       <c r="X40" s="6"/>
-      <c r="Y40" s="9" t="s">
-[...12 lines deleted...]
-      <c r="AF40" s="52" t="s">
+      <c r="Y40" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z40" s="36"/>
+      <c r="AA40" s="36"/>
+      <c r="AB40" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC40" s="36"/>
+      <c r="AD40" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE40" s="40"/>
+      <c r="AF40" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG40" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ40" s="54" t="s">
+      <c r="AG40" s="25"/>
+      <c r="AH40" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI40" s="25"/>
+      <c r="AJ40" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK40" s="5"/>
       <c r="AL40" s="8"/>
     </row>
-    <row r="41" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K41" s="27"/>
+    <row r="41" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="88"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="20"/>
       <c r="L41" s="3"/>
-      <c r="M41" s="22"/>
-[...6 lines deleted...]
-      <c r="T41" s="27"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="37"/>
+      <c r="O41" s="37"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="37"/>
+      <c r="R41" s="20"/>
+      <c r="S41" s="88"/>
+      <c r="T41" s="20"/>
       <c r="U41" s="3"/>
-      <c r="V41" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ41" s="53"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
+      <c r="Y41" s="3"/>
+      <c r="Z41" s="37"/>
+      <c r="AA41" s="37"/>
+      <c r="AB41" s="3"/>
+      <c r="AC41" s="37"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="37"/>
+      <c r="AF41" s="44"/>
+      <c r="AG41" s="20"/>
+      <c r="AH41" s="44"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="44"/>
       <c r="AK41" s="5"/>
       <c r="AL41" s="8"/>
     </row>
     <row r="42" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="64" t="s">
+      <c r="A42" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B42" s="43"/>
-      <c r="C42" s="44">
+      <c r="B42" s="34"/>
+      <c r="C42" s="35">
         <v>6</v>
       </c>
-      <c r="D42" s="44" t="s">
+      <c r="D42" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E42" s="62"/>
+      <c r="E42" s="50"/>
       <c r="F42" s="6">
         <v>5</v>
       </c>
-      <c r="G42" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="113">
+      <c r="G42" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H42" s="53">
         <v>0.2127</v>
       </c>
-      <c r="I42" s="45"/>
-      <c r="J42" s="33"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="26"/>
       <c r="K42" s="6"/>
-      <c r="M42" s="29"/>
-[...3 lines deleted...]
-      <c r="Q42" s="45"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
+      <c r="P42" s="22"/>
+      <c r="Q42" s="36"/>
       <c r="R42" s="6"/>
-      <c r="S42" s="113">
+      <c r="S42" s="53">
         <v>4.2805100182149364E-2</v>
       </c>
       <c r="T42" s="6"/>
-      <c r="V42" s="103"/>
+      <c r="V42" s="78"/>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
-      <c r="Y42" s="29"/>
-[...4 lines deleted...]
-      <c r="AD42" s="118">
+      <c r="Y42" s="22"/>
+      <c r="Z42" s="36"/>
+      <c r="AA42" s="36"/>
+      <c r="AB42" s="81"/>
+      <c r="AC42" s="36"/>
+      <c r="AD42" s="91">
         <v>0.1076923076923077</v>
       </c>
-      <c r="AE42" s="32"/>
-      <c r="AF42" s="52" t="s">
+      <c r="AE42" s="25"/>
+      <c r="AF42" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG42" s="63"/>
-      <c r="AH42" s="52" t="s">
+      <c r="AG42" s="51"/>
+      <c r="AH42" s="43" t="s">
         <v>136</v>
       </c>
-      <c r="AI42" s="32"/>
-      <c r="AJ42" s="54" t="s">
+      <c r="AI42" s="25"/>
+      <c r="AJ42" s="45" t="s">
         <v>137</v>
       </c>
       <c r="AK42" s="1"/>
       <c r="AL42" s="3"/>
     </row>
-    <row r="43" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K43" s="27"/>
+    <row r="43" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="41"/>
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="88"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="20"/>
       <c r="L43" s="3"/>
-      <c r="M43" s="22"/>
-[...6 lines deleted...]
-      <c r="T43" s="27"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="37"/>
+      <c r="O43" s="37"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="37"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="88"/>
+      <c r="T43" s="20"/>
       <c r="U43" s="3"/>
-      <c r="V43" s="22"/>
-[...13 lines deleted...]
-      <c r="AJ43" s="53"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="20"/>
+      <c r="Y43" s="3"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="92"/>
+      <c r="AE43" s="20"/>
+      <c r="AF43" s="44"/>
+      <c r="AG43" s="20"/>
+      <c r="AH43" s="44"/>
+      <c r="AI43" s="20"/>
+      <c r="AJ43" s="44"/>
       <c r="AK43" s="5"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="8"/>
       <c r="AN43" s="8"/>
       <c r="AO43" s="8"/>
       <c r="AP43" s="8"/>
     </row>
     <row r="44" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="64" t="s">
+      <c r="A44" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="B44" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="44" t="s">
+      <c r="B44" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E44" s="51"/>
+      <c r="E44" s="42"/>
       <c r="F44" s="6">
         <v>43</v>
       </c>
-      <c r="G44" s="103"/>
-      <c r="H44" s="113">
+      <c r="G44" s="78"/>
+      <c r="H44" s="53">
         <v>0.70689999999999997</v>
       </c>
-      <c r="I44" s="45"/>
-      <c r="J44" s="33"/>
+      <c r="I44" s="36"/>
+      <c r="J44" s="26"/>
       <c r="K44" s="6"/>
-      <c r="M44" s="29"/>
-[...3 lines deleted...]
-      <c r="Q44" s="45"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="36"/>
+      <c r="O44" s="36"/>
+      <c r="P44" s="78"/>
+      <c r="Q44" s="36"/>
       <c r="R44" s="6"/>
-      <c r="S44" s="113">
+      <c r="S44" s="53">
         <v>0.26829268292682928</v>
       </c>
       <c r="T44" s="6"/>
-      <c r="V44" s="29"/>
+      <c r="V44" s="22"/>
       <c r="W44" s="6"/>
       <c r="X44" s="6"/>
-      <c r="Y44" s="9" t="s">
-[...12 lines deleted...]
-      <c r="AF44" s="52" t="s">
+      <c r="Y44" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z44" s="36"/>
+      <c r="AA44" s="36"/>
+      <c r="AB44" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC44" s="36"/>
+      <c r="AD44" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE44" s="25"/>
+      <c r="AF44" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG44" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ44" s="54" t="s">
+      <c r="AG44" s="25"/>
+      <c r="AH44" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI44" s="25"/>
+      <c r="AJ44" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK44" s="1"/>
       <c r="AL44" s="3"/>
       <c r="AM44" s="3"/>
       <c r="AN44" s="3"/>
       <c r="AO44" s="3"/>
       <c r="AP44" s="3"/>
     </row>
-    <row r="45" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K45" s="129"/>
+    <row r="45" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="41"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="124"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="96"/>
       <c r="L45" s="8"/>
-      <c r="M45" s="27"/>
-[...6 lines deleted...]
-      <c r="T45" s="129"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="124"/>
+      <c r="O45" s="124"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="124"/>
+      <c r="R45" s="96"/>
+      <c r="S45" s="88"/>
+      <c r="T45" s="96"/>
       <c r="U45" s="8"/>
-      <c r="V45" s="27"/>
-[...13 lines deleted...]
-      <c r="AJ45" s="53"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="96"/>
+      <c r="X45" s="96"/>
+      <c r="Y45" s="20"/>
+      <c r="Z45" s="124"/>
+      <c r="AA45" s="124"/>
+      <c r="AB45" s="20"/>
+      <c r="AC45" s="124"/>
+      <c r="AD45" s="92"/>
+      <c r="AE45" s="20"/>
+      <c r="AF45" s="44"/>
+      <c r="AG45" s="20"/>
+      <c r="AH45" s="44"/>
+      <c r="AI45" s="20"/>
+      <c r="AJ45" s="44"/>
       <c r="AK45" s="5"/>
       <c r="AL45" s="8"/>
       <c r="AM45" s="8"/>
       <c r="AN45" s="8"/>
       <c r="AO45" s="8"/>
       <c r="AP45" s="8"/>
     </row>
     <row r="46" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="50"/>
-[...9 lines deleted...]
-      <c r="K46" s="129"/>
+      <c r="A46" s="41"/>
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="32"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="124"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="96"/>
       <c r="L46" s="8"/>
-      <c r="M46" s="27"/>
-[...6 lines deleted...]
-      <c r="T46" s="129"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="124"/>
+      <c r="O46" s="124"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="124"/>
+      <c r="R46" s="96"/>
+      <c r="S46" s="88"/>
+      <c r="T46" s="96"/>
       <c r="U46" s="8"/>
-      <c r="V46" s="27"/>
-[...12 lines deleted...]
-      <c r="AJ46" s="53"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="96"/>
+      <c r="X46" s="96"/>
+      <c r="Y46" s="20"/>
+      <c r="Z46" s="124"/>
+      <c r="AA46" s="124"/>
+      <c r="AB46" s="20"/>
+      <c r="AC46" s="124"/>
+      <c r="AD46" s="92"/>
+      <c r="AE46" s="20"/>
+      <c r="AG46" s="20"/>
+      <c r="AH46" s="44"/>
+      <c r="AI46" s="20"/>
+      <c r="AJ46" s="44"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="3"/>
     </row>
-    <row r="47" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="100" t="s">
+    <row r="47" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="77" t="s">
         <v>126</v>
       </c>
-      <c r="B47" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="67" t="s">
+      <c r="B47" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" s="55" t="s">
         <v>97</v>
       </c>
-      <c r="E47" s="51"/>
-      <c r="F47" s="9">
+      <c r="E47" s="42"/>
+      <c r="F47" s="2">
         <v>52.39</v>
       </c>
-      <c r="G47" s="33"/>
-      <c r="H47" s="113">
+      <c r="G47" s="26"/>
+      <c r="H47" s="53">
         <v>0.79310000000000003</v>
       </c>
-      <c r="I47" s="169"/>
-[...10 lines deleted...]
-      <c r="S47" s="113">
+      <c r="I47" s="131"/>
+      <c r="J47" s="22"/>
+      <c r="K47" s="130"/>
+      <c r="M47" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N47" s="131"/>
+      <c r="O47" s="131"/>
+      <c r="P47" s="22"/>
+      <c r="Q47" s="131"/>
+      <c r="R47" s="130"/>
+      <c r="S47" s="53">
         <v>1.2345679012345678E-2</v>
       </c>
-      <c r="T47" s="168"/>
-[...10 lines deleted...]
-      <c r="AD47" s="45">
+      <c r="T47" s="130"/>
+      <c r="V47" s="22"/>
+      <c r="W47" s="130"/>
+      <c r="X47" s="130"/>
+      <c r="Y47" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z47" s="131"/>
+      <c r="AA47" s="131"/>
+      <c r="AB47" s="22"/>
+      <c r="AC47" s="131"/>
+      <c r="AD47" s="36">
         <v>0</v>
       </c>
-      <c r="AE47" s="62"/>
-[...8 lines deleted...]
-      <c r="AJ47" s="54" t="s">
+      <c r="AE47" s="50"/>
+      <c r="AF47" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG47" s="25"/>
+      <c r="AH47" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI47" s="25"/>
+      <c r="AJ47" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK47" s="5"/>
       <c r="AL47" s="8"/>
     </row>
-    <row r="48" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J48" s="22"/>
+    <row r="48" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="B48" s="32"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="88"/>
+      <c r="I48" s="97"/>
+      <c r="J48" s="3"/>
       <c r="K48" s="6"/>
       <c r="L48" s="2"/>
-      <c r="M48" s="22"/>
-[...3 lines deleted...]
-      <c r="Q48" s="45"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="36"/>
+      <c r="O48" s="36"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="36"/>
       <c r="R48" s="6"/>
-      <c r="S48" s="115"/>
+      <c r="S48" s="88"/>
       <c r="T48" s="6"/>
       <c r="U48" s="2"/>
-      <c r="V48" s="22"/>
+      <c r="V48" s="3"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
-      <c r="Y48" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ48" s="53"/>
+      <c r="Y48" s="3"/>
+      <c r="Z48" s="36"/>
+      <c r="AA48" s="36"/>
+      <c r="AB48" s="3"/>
+      <c r="AC48" s="36"/>
+      <c r="AD48" s="94"/>
+      <c r="AE48" s="41"/>
+      <c r="AF48" s="48"/>
+      <c r="AG48" s="20"/>
+      <c r="AH48" s="44"/>
+      <c r="AI48" s="20"/>
+      <c r="AJ48" s="44"/>
       <c r="AK48" s="5"/>
       <c r="AL48" s="8"/>
     </row>
     <row r="49" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="100" t="s">
+      <c r="A49" s="77" t="s">
         <v>127</v>
       </c>
-      <c r="B49" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="67" t="s">
+      <c r="B49" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" s="55" t="s">
         <v>97</v>
       </c>
-      <c r="E49" s="51"/>
-      <c r="F49" s="9">
+      <c r="E49" s="42"/>
+      <c r="F49" s="2">
         <v>28</v>
       </c>
-      <c r="G49" s="33"/>
-      <c r="H49" s="113">
+      <c r="G49" s="26"/>
+      <c r="H49" s="53">
         <v>1</v>
       </c>
-      <c r="I49" s="131"/>
-[...1 lines deleted...]
-      <c r="K49" s="27"/>
+      <c r="I49" s="98"/>
+      <c r="J49" s="78"/>
+      <c r="K49" s="20"/>
       <c r="L49" s="3"/>
-      <c r="M49" s="29"/>
-[...5 lines deleted...]
-      <c r="S49" s="113">
+      <c r="M49" s="22"/>
+      <c r="N49" s="37"/>
+      <c r="O49" s="37"/>
+      <c r="P49" s="81"/>
+      <c r="Q49" s="37"/>
+      <c r="R49" s="20"/>
+      <c r="S49" s="53">
         <v>0.10526315789473684</v>
       </c>
-      <c r="T49" s="27"/>
+      <c r="T49" s="20"/>
       <c r="U49" s="3"/>
-      <c r="V49" s="29"/>
-[...15 lines deleted...]
-      <c r="AF49" s="59" t="s">
+      <c r="V49" s="22"/>
+      <c r="W49" s="20"/>
+      <c r="X49" s="20"/>
+      <c r="Y49" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z49" s="37"/>
+      <c r="AA49" s="37"/>
+      <c r="AB49" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC49" s="37"/>
+      <c r="AD49" s="93" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE49" s="25"/>
+      <c r="AF49" s="47" t="s">
         <v>138</v>
       </c>
-      <c r="AG49" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ49" s="54" t="s">
+      <c r="AG49" s="25"/>
+      <c r="AH49" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI49" s="25"/>
+      <c r="AJ49" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK49" s="1"/>
       <c r="AL49" s="3"/>
     </row>
-    <row r="50" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J50" s="22"/>
+    <row r="50" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="3"/>
+      <c r="B50" s="32"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="56"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="36"/>
+      <c r="J50" s="3"/>
       <c r="K50" s="6"/>
-      <c r="L50" s="45"/>
-[...4 lines deleted...]
-      <c r="Q50" s="45"/>
+      <c r="L50" s="36"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="36"/>
+      <c r="O50" s="36"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="36"/>
       <c r="R50" s="6"/>
-      <c r="S50" s="115"/>
+      <c r="S50" s="88"/>
       <c r="T50" s="6"/>
       <c r="U50" s="2"/>
-      <c r="V50" s="22"/>
+      <c r="V50" s="3"/>
       <c r="W50" s="6"/>
       <c r="X50" s="6"/>
-      <c r="Y50" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ50" s="53"/>
+      <c r="Y50" s="3"/>
+      <c r="Z50" s="36"/>
+      <c r="AA50" s="36"/>
+      <c r="AB50" s="3"/>
+      <c r="AC50" s="36"/>
+      <c r="AD50" s="94"/>
+      <c r="AE50" s="20"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="20"/>
+      <c r="AH50" s="44"/>
+      <c r="AI50" s="20"/>
+      <c r="AJ50" s="44"/>
       <c r="AK50" s="5"/>
       <c r="AL50" s="8"/>
     </row>
     <row r="51" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="100" t="s">
+      <c r="A51" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="43"/>
-      <c r="C51" s="44">
+      <c r="B51" s="34"/>
+      <c r="C51" s="35">
         <v>3.3</v>
       </c>
-      <c r="D51" s="44" t="s">
+      <c r="D51" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E51" s="32"/>
+      <c r="E51" s="25"/>
       <c r="F51" s="6">
         <v>13.01</v>
       </c>
-      <c r="G51" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="113">
+      <c r="G51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H51" s="53">
         <v>0.44019999999999998</v>
       </c>
-      <c r="I51" s="46"/>
-[...9 lines deleted...]
-      <c r="S51" s="113">
+      <c r="I51" s="37"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="20"/>
+      <c r="L51" s="37"/>
+      <c r="M51" s="22"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="37"/>
+      <c r="P51" s="26"/>
+      <c r="Q51" s="37"/>
+      <c r="R51" s="20"/>
+      <c r="S51" s="53">
         <v>0.57990867579908678</v>
       </c>
-      <c r="T51" s="27"/>
+      <c r="T51" s="20"/>
       <c r="U51" s="3"/>
-      <c r="V51" s="29"/>
-[...9 lines deleted...]
-      <c r="AD51" s="45">
+      <c r="V51" s="22"/>
+      <c r="W51" s="20"/>
+      <c r="X51" s="20"/>
+      <c r="Y51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z51" s="37"/>
+      <c r="AA51" s="37"/>
+      <c r="AB51" s="22"/>
+      <c r="AC51" s="37"/>
+      <c r="AD51" s="36">
         <v>0</v>
       </c>
-      <c r="AE51" s="63"/>
-      <c r="AF51" s="59" t="s">
+      <c r="AE51" s="51"/>
+      <c r="AF51" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="AG51" s="32"/>
-      <c r="AH51" s="52" t="s">
+      <c r="AG51" s="25"/>
+      <c r="AH51" s="43" t="s">
         <v>137</v>
       </c>
-      <c r="AI51" s="32"/>
-      <c r="AJ51" s="54" t="s">
+      <c r="AI51" s="25"/>
+      <c r="AJ51" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK51" s="1"/>
       <c r="AL51" s="3"/>
     </row>
-    <row r="52" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J52" s="22"/>
+    <row r="52" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3"/>
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="88"/>
+      <c r="I52" s="36"/>
+      <c r="J52" s="3"/>
       <c r="K52" s="6"/>
-      <c r="L52" s="45"/>
-[...4 lines deleted...]
-      <c r="Q52" s="45"/>
+      <c r="L52" s="36"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="36"/>
+      <c r="O52" s="36"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="36"/>
       <c r="R52" s="6"/>
-      <c r="S52" s="115"/>
+      <c r="S52" s="88"/>
       <c r="T52" s="6"/>
       <c r="U52" s="2"/>
-      <c r="V52" s="22"/>
+      <c r="V52" s="3"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
-      <c r="Y52" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ52" s="53"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="36"/>
+      <c r="AA52" s="36"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="36"/>
+      <c r="AD52" s="37"/>
+      <c r="AE52" s="20"/>
+      <c r="AF52" s="43"/>
+      <c r="AG52" s="20"/>
+      <c r="AH52" s="44"/>
+      <c r="AI52" s="20"/>
+      <c r="AJ52" s="44"/>
       <c r="AK52" s="5"/>
       <c r="AL52" s="8"/>
     </row>
     <row r="53" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="100" t="s">
+      <c r="A53" s="77" t="s">
         <v>71</v>
       </c>
-      <c r="B53" s="43"/>
-      <c r="C53" s="44">
+      <c r="B53" s="34"/>
+      <c r="C53" s="35">
         <v>5</v>
       </c>
-      <c r="D53" s="44" t="s">
+      <c r="D53" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E53" s="32"/>
+      <c r="E53" s="25"/>
       <c r="F53" s="6">
         <v>10.06</v>
       </c>
-      <c r="G53" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="113">
+      <c r="G53" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H53" s="53">
         <v>0.74219999999999997</v>
       </c>
-      <c r="I53" s="46"/>
-[...1 lines deleted...]
-      <c r="K53" s="27"/>
+      <c r="I53" s="37"/>
+      <c r="J53" s="78"/>
+      <c r="K53" s="20"/>
       <c r="L53" s="3"/>
-      <c r="M53" s="29"/>
-[...5 lines deleted...]
-      <c r="S53" s="113">
+      <c r="M53" s="22"/>
+      <c r="N53" s="37"/>
+      <c r="O53" s="37"/>
+      <c r="P53" s="22"/>
+      <c r="Q53" s="37"/>
+      <c r="R53" s="20"/>
+      <c r="S53" s="53">
         <v>2.4449877750611247E-3</v>
       </c>
-      <c r="T53" s="27"/>
+      <c r="T53" s="20"/>
       <c r="U53" s="3"/>
-      <c r="V53" s="29"/>
-[...9 lines deleted...]
-      <c r="AD53" s="45">
+      <c r="V53" s="22"/>
+      <c r="W53" s="20"/>
+      <c r="X53" s="20"/>
+      <c r="Y53" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z53" s="37"/>
+      <c r="AA53" s="37"/>
+      <c r="AB53" s="22"/>
+      <c r="AC53" s="37"/>
+      <c r="AD53" s="36">
         <v>0</v>
       </c>
-      <c r="AE53" s="32"/>
-      <c r="AF53" s="53" t="s">
+      <c r="AE53" s="25"/>
+      <c r="AF53" s="44" t="s">
         <v>138</v>
       </c>
-      <c r="AG53" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ53" s="54" t="s">
+      <c r="AG53" s="25"/>
+      <c r="AH53" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI53" s="25"/>
+      <c r="AJ53" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK53" s="1"/>
       <c r="AL53" s="3"/>
     </row>
-    <row r="54" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J54" s="22"/>
+    <row r="54" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="3"/>
+      <c r="B54" s="32"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="20"/>
+      <c r="F54" s="20"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="88"/>
+      <c r="I54" s="36"/>
+      <c r="J54" s="3"/>
       <c r="K54" s="6"/>
       <c r="L54" s="2"/>
-      <c r="M54" s="22"/>
-[...3 lines deleted...]
-      <c r="Q54" s="45"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="36"/>
+      <c r="O54" s="36"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="36"/>
       <c r="R54" s="6"/>
-      <c r="S54" s="115"/>
+      <c r="S54" s="88"/>
       <c r="T54" s="6"/>
       <c r="U54" s="2"/>
-      <c r="V54" s="22"/>
+      <c r="V54" s="3"/>
       <c r="W54" s="6"/>
       <c r="X54" s="6"/>
-      <c r="Y54" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ54" s="53"/>
+      <c r="Y54" s="3"/>
+      <c r="Z54" s="36"/>
+      <c r="AA54" s="36"/>
+      <c r="AB54" s="3"/>
+      <c r="AC54" s="36"/>
+      <c r="AD54" s="37"/>
+      <c r="AE54" s="20"/>
+      <c r="AF54" s="43"/>
+      <c r="AG54" s="20"/>
+      <c r="AH54" s="44"/>
+      <c r="AI54" s="20"/>
+      <c r="AJ54" s="44"/>
       <c r="AK54" s="5"/>
       <c r="AL54" s="8"/>
     </row>
     <row r="55" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="100" t="s">
+      <c r="A55" s="77" t="s">
         <v>128</v>
       </c>
-      <c r="B55" s="43"/>
-      <c r="C55" s="44">
+      <c r="B55" s="34"/>
+      <c r="C55" s="35">
         <v>7</v>
       </c>
-      <c r="D55" s="44" t="s">
+      <c r="D55" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E55" s="32"/>
+      <c r="E55" s="25"/>
       <c r="F55" s="6">
         <v>19</v>
       </c>
-      <c r="G55" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="113">
+      <c r="G55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H55" s="53">
         <v>0.78059999999999996</v>
       </c>
-      <c r="I55" s="46"/>
-[...1 lines deleted...]
-      <c r="K55" s="27"/>
+      <c r="I55" s="37"/>
+      <c r="J55" s="22"/>
+      <c r="K55" s="20"/>
       <c r="L55" s="3"/>
-      <c r="M55" s="9" t="s">
-[...12 lines deleted...]
-      <c r="T55" s="27"/>
+      <c r="M55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N55" s="37"/>
+      <c r="O55" s="37"/>
+      <c r="P55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q55" s="37"/>
+      <c r="R55" s="20"/>
+      <c r="S55" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="T55" s="20"/>
       <c r="U55" s="3"/>
-      <c r="V55" s="29"/>
-[...15 lines deleted...]
-      <c r="AF55" s="53" t="s">
+      <c r="V55" s="22"/>
+      <c r="W55" s="20"/>
+      <c r="X55" s="20"/>
+      <c r="Y55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z55" s="37"/>
+      <c r="AA55" s="37"/>
+      <c r="AB55" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC55" s="37"/>
+      <c r="AD55" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE55" s="25"/>
+      <c r="AF55" s="44" t="s">
         <v>138</v>
       </c>
-      <c r="AG55" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ55" s="54" t="s">
+      <c r="AG55" s="25"/>
+      <c r="AH55" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI55" s="25"/>
+      <c r="AJ55" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK55" s="1"/>
       <c r="AL55" s="3"/>
     </row>
-    <row r="56" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J56" s="22"/>
+    <row r="56" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="3"/>
+      <c r="B56" s="32"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="32"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="88"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="3"/>
       <c r="K56" s="6"/>
       <c r="L56" s="2"/>
-      <c r="M56" s="22"/>
-[...3 lines deleted...]
-      <c r="Q56" s="45"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="36"/>
+      <c r="O56" s="36"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="36"/>
       <c r="R56" s="6"/>
-      <c r="S56" s="115"/>
+      <c r="S56" s="88"/>
       <c r="T56" s="6"/>
       <c r="U56" s="2"/>
-      <c r="V56" s="22"/>
+      <c r="V56" s="3"/>
       <c r="W56" s="6"/>
       <c r="X56" s="6"/>
-      <c r="Y56" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ56" s="53"/>
+      <c r="Y56" s="3"/>
+      <c r="Z56" s="36"/>
+      <c r="AA56" s="36"/>
+      <c r="AB56" s="3"/>
+      <c r="AC56" s="36"/>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="20"/>
+      <c r="AF56" s="48"/>
+      <c r="AG56" s="20"/>
+      <c r="AH56" s="44"/>
+      <c r="AI56" s="20"/>
+      <c r="AJ56" s="44"/>
       <c r="AK56" s="5"/>
       <c r="AL56" s="8"/>
     </row>
     <row r="57" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="100" t="s">
+      <c r="A57" s="77" t="s">
         <v>129</v>
       </c>
-      <c r="B57" s="43"/>
-      <c r="C57" s="44">
+      <c r="B57" s="34"/>
+      <c r="C57" s="35">
         <v>5</v>
       </c>
-      <c r="D57" s="44" t="s">
+      <c r="D57" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E57" s="32"/>
+      <c r="E57" s="25"/>
       <c r="F57" s="6">
         <v>10</v>
       </c>
-      <c r="G57" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="113">
+      <c r="G57" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H57" s="53">
         <v>0.84340000000000004</v>
       </c>
-      <c r="I57" s="46"/>
-[...1 lines deleted...]
-      <c r="K57" s="27"/>
+      <c r="I57" s="37"/>
+      <c r="J57" s="22"/>
+      <c r="K57" s="20"/>
       <c r="L57" s="3"/>
-      <c r="M57" s="9" t="s">
-[...7 lines deleted...]
-      <c r="S57" s="113">
+      <c r="M57" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N57" s="37"/>
+      <c r="O57" s="37"/>
+      <c r="P57" s="22"/>
+      <c r="Q57" s="37"/>
+      <c r="R57" s="20"/>
+      <c r="S57" s="53">
         <v>5.4054054054054057E-2</v>
       </c>
-      <c r="T57" s="27"/>
+      <c r="T57" s="20"/>
       <c r="U57" s="3"/>
-      <c r="V57" s="29"/>
-[...15 lines deleted...]
-      <c r="AF57" s="59" t="s">
+      <c r="V57" s="22"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="20"/>
+      <c r="Y57" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z57" s="37"/>
+      <c r="AA57" s="37"/>
+      <c r="AB57" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC57" s="37"/>
+      <c r="AD57" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE57" s="51"/>
+      <c r="AF57" s="47" t="s">
         <v>139</v>
       </c>
-      <c r="AG57" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ57" s="54" t="s">
+      <c r="AG57" s="25"/>
+      <c r="AH57" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI57" s="25"/>
+      <c r="AJ57" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK57" s="1"/>
       <c r="AL57" s="3"/>
     </row>
-    <row r="58" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J58" s="22"/>
+    <row r="58" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3"/>
+      <c r="B58" s="32"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="32"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="36"/>
+      <c r="J58" s="3"/>
       <c r="K58" s="6"/>
       <c r="L58" s="2"/>
-      <c r="M58" s="22"/>
-[...3 lines deleted...]
-      <c r="Q58" s="45"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="36"/>
+      <c r="O58" s="36"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="36"/>
       <c r="R58" s="6"/>
-      <c r="S58" s="115"/>
+      <c r="S58" s="88"/>
       <c r="T58" s="6"/>
       <c r="U58" s="2"/>
-      <c r="V58" s="22"/>
+      <c r="V58" s="3"/>
       <c r="W58" s="6"/>
       <c r="X58" s="6"/>
-      <c r="Y58" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ58" s="53"/>
+      <c r="Y58" s="3"/>
+      <c r="Z58" s="36"/>
+      <c r="AA58" s="36"/>
+      <c r="AB58" s="3"/>
+      <c r="AC58" s="36"/>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="20"/>
+      <c r="AF58" s="48"/>
+      <c r="AG58" s="20"/>
+      <c r="AH58" s="44"/>
+      <c r="AI58" s="20"/>
+      <c r="AJ58" s="44"/>
       <c r="AK58" s="5"/>
       <c r="AL58" s="8"/>
     </row>
     <row r="59" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="100" t="s">
+      <c r="A59" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="B59" s="43"/>
-      <c r="C59" s="44">
+      <c r="B59" s="34"/>
+      <c r="C59" s="35">
         <v>1</v>
       </c>
-      <c r="D59" s="44" t="s">
+      <c r="D59" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E59" s="84"/>
+      <c r="E59" s="66"/>
       <c r="F59" s="6">
         <v>20.420000000000002</v>
       </c>
-      <c r="G59" s="33"/>
-      <c r="H59" s="113">
+      <c r="G59" s="26"/>
+      <c r="H59" s="53">
         <v>0.60089999999999999</v>
       </c>
-      <c r="I59" s="46"/>
-[...1 lines deleted...]
-      <c r="K59" s="27"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="78"/>
+      <c r="K59" s="20"/>
       <c r="L59" s="3"/>
-      <c r="M59" s="29"/>
-[...5 lines deleted...]
-      <c r="S59" s="45">
+      <c r="M59" s="22"/>
+      <c r="N59" s="37"/>
+      <c r="O59" s="37"/>
+      <c r="P59" s="81"/>
+      <c r="Q59" s="37"/>
+      <c r="R59" s="20"/>
+      <c r="S59" s="36">
         <v>0.1460843373493976</v>
       </c>
-      <c r="T59" s="27"/>
+      <c r="T59" s="20"/>
       <c r="U59" s="3"/>
-      <c r="V59" s="103"/>
-[...7 lines deleted...]
-      <c r="AD59" s="45">
+      <c r="V59" s="78"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="20"/>
+      <c r="Y59" s="26"/>
+      <c r="Z59" s="37"/>
+      <c r="AA59" s="37"/>
+      <c r="AB59" s="26"/>
+      <c r="AC59" s="37"/>
+      <c r="AD59" s="36">
         <v>0.5</v>
       </c>
-      <c r="AE59" s="40"/>
-      <c r="AF59" s="59" t="s">
+      <c r="AE59" s="31"/>
+      <c r="AF59" s="47" t="s">
         <v>98</v>
       </c>
-      <c r="AG59" s="40"/>
-      <c r="AH59" s="52" t="s">
+      <c r="AG59" s="31"/>
+      <c r="AH59" s="43" t="s">
         <v>143</v>
       </c>
-      <c r="AI59" s="32"/>
-      <c r="AJ59" s="54" t="s">
+      <c r="AI59" s="25"/>
+      <c r="AJ59" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK59" s="1"/>
       <c r="AL59" s="3"/>
     </row>
-    <row r="60" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J60" s="22"/>
+    <row r="60" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="3"/>
+      <c r="B60" s="32"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="32"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="20"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="88"/>
+      <c r="I60" s="36"/>
+      <c r="J60" s="3"/>
       <c r="K60" s="6"/>
       <c r="L60" s="2"/>
-      <c r="M60" s="22"/>
-[...3 lines deleted...]
-      <c r="Q60" s="45"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="36"/>
+      <c r="O60" s="36"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="36"/>
       <c r="R60" s="6"/>
-      <c r="S60" s="46"/>
+      <c r="S60" s="37"/>
       <c r="T60" s="6"/>
       <c r="U60" s="2"/>
-      <c r="V60" s="22"/>
+      <c r="V60" s="3"/>
       <c r="W60" s="6"/>
       <c r="X60" s="6"/>
-      <c r="Y60" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ60" s="53"/>
+      <c r="Y60" s="3"/>
+      <c r="Z60" s="36"/>
+      <c r="AA60" s="36"/>
+      <c r="AB60" s="3"/>
+      <c r="AC60" s="36"/>
+      <c r="AD60" s="37"/>
+      <c r="AE60" s="41"/>
+      <c r="AF60" s="132"/>
+      <c r="AG60" s="41"/>
+      <c r="AH60" s="44"/>
+      <c r="AI60" s="20"/>
+      <c r="AJ60" s="44"/>
       <c r="AK60" s="5"/>
       <c r="AL60" s="8"/>
     </row>
     <row r="61" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="100" t="s">
+      <c r="A61" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="B61" s="40"/>
-      <c r="C61" s="44">
+      <c r="B61" s="31"/>
+      <c r="C61" s="35">
         <v>37.880000000000003</v>
       </c>
-      <c r="D61" s="44" t="s">
+      <c r="D61" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E61" s="63"/>
+      <c r="E61" s="51"/>
       <c r="F61" s="6">
         <v>52.02</v>
       </c>
-      <c r="G61" s="29"/>
-      <c r="H61" s="113">
+      <c r="G61" s="22"/>
+      <c r="H61" s="53">
         <v>0.81540000000000001</v>
       </c>
-      <c r="I61" s="46"/>
-[...1 lines deleted...]
-      <c r="K61" s="27"/>
+      <c r="I61" s="37"/>
+      <c r="J61" s="22"/>
+      <c r="K61" s="20"/>
       <c r="L61" s="3"/>
-      <c r="M61" s="9" t="s">
-[...7 lines deleted...]
-      <c r="S61" s="45">
+      <c r="M61" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N61" s="37"/>
+      <c r="O61" s="37"/>
+      <c r="P61" s="22"/>
+      <c r="Q61" s="37"/>
+      <c r="R61" s="20"/>
+      <c r="S61" s="36">
         <v>5.4200542005420054E-3</v>
       </c>
-      <c r="T61" s="27"/>
+      <c r="T61" s="20"/>
       <c r="U61" s="3"/>
-      <c r="V61" s="29"/>
-[...9 lines deleted...]
-      <c r="AD61" s="45">
+      <c r="V61" s="22"/>
+      <c r="W61" s="20"/>
+      <c r="X61" s="20"/>
+      <c r="Y61" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z61" s="37"/>
+      <c r="AA61" s="37"/>
+      <c r="AB61" s="26"/>
+      <c r="AC61" s="37"/>
+      <c r="AD61" s="36">
         <v>0.61538461538461542</v>
       </c>
-      <c r="AE61" s="63"/>
-      <c r="AF61" s="144" t="s">
+      <c r="AE61" s="51"/>
+      <c r="AF61" s="110" t="s">
         <v>106</v>
       </c>
-      <c r="AG61" s="63"/>
-      <c r="AH61" s="52" t="s">
+      <c r="AG61" s="51"/>
+      <c r="AH61" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI61" s="32"/>
-      <c r="AJ61" s="54" t="s">
+      <c r="AI61" s="25"/>
+      <c r="AJ61" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK61" s="1"/>
       <c r="AL61" s="3"/>
     </row>
     <row r="62" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A62" s="12"/>
-[...8 lines deleted...]
-      <c r="J62" s="22"/>
+      <c r="A62" s="3"/>
+      <c r="B62" s="32"/>
+      <c r="C62" s="32"/>
+      <c r="D62" s="32"/>
+      <c r="E62" s="20"/>
+      <c r="F62" s="20"/>
+      <c r="H62" s="88"/>
+      <c r="I62" s="97"/>
+      <c r="J62" s="3"/>
       <c r="K62" s="6"/>
       <c r="L62" s="2"/>
-      <c r="M62" s="22"/>
-[...3 lines deleted...]
-      <c r="Q62" s="45"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="36"/>
+      <c r="O62" s="36"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="36"/>
       <c r="R62" s="6"/>
-      <c r="S62" s="46"/>
+      <c r="S62" s="37"/>
       <c r="T62" s="6"/>
       <c r="U62" s="2"/>
-      <c r="V62" s="22"/>
+      <c r="V62" s="3"/>
       <c r="W62" s="6"/>
       <c r="X62" s="6"/>
-      <c r="Y62" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ62" s="53"/>
+      <c r="Z62" s="36"/>
+      <c r="AA62" s="36"/>
+      <c r="AC62" s="36"/>
+      <c r="AD62" s="37"/>
+      <c r="AE62" s="20"/>
+      <c r="AF62" s="132"/>
+      <c r="AG62" s="20"/>
+      <c r="AH62" s="44"/>
+      <c r="AI62" s="20"/>
+      <c r="AJ62" s="44"/>
     </row>
     <row r="63" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A63" s="64" t="s">
+      <c r="A63" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="40"/>
-      <c r="C63" s="44">
+      <c r="B63" s="31"/>
+      <c r="C63" s="35">
         <v>414.66</v>
       </c>
-      <c r="D63" s="44" t="s">
+      <c r="D63" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E63" s="40"/>
+      <c r="E63" s="31"/>
       <c r="F63" s="6">
         <v>414.81</v>
       </c>
-      <c r="G63" s="33"/>
-      <c r="H63" s="113">
+      <c r="G63" s="26"/>
+      <c r="H63" s="53">
         <v>0.29680000000000001</v>
       </c>
-      <c r="I63" s="131"/>
-[...1 lines deleted...]
-      <c r="K63" s="27"/>
+      <c r="I63" s="98"/>
+      <c r="J63" s="26"/>
+      <c r="K63" s="20"/>
       <c r="L63" s="3"/>
-      <c r="M63" s="29"/>
-[...5 lines deleted...]
-      <c r="S63" s="113">
+      <c r="M63" s="22"/>
+      <c r="N63" s="37"/>
+      <c r="O63" s="37"/>
+      <c r="P63" s="26"/>
+      <c r="Q63" s="37"/>
+      <c r="R63" s="20"/>
+      <c r="S63" s="53">
         <v>1.8490566037735849</v>
       </c>
-      <c r="T63" s="27"/>
+      <c r="T63" s="20"/>
       <c r="U63" s="3"/>
-      <c r="V63" s="103"/>
-[...7 lines deleted...]
-      <c r="AD63" s="45">
+      <c r="V63" s="78"/>
+      <c r="W63" s="20"/>
+      <c r="X63" s="20"/>
+      <c r="Y63" s="22"/>
+      <c r="Z63" s="37"/>
+      <c r="AA63" s="37"/>
+      <c r="AB63" s="78"/>
+      <c r="AC63" s="37"/>
+      <c r="AD63" s="36">
         <v>0.27272727272727271</v>
       </c>
-      <c r="AE63" s="40"/>
-      <c r="AF63" s="144" t="s">
+      <c r="AE63" s="31"/>
+      <c r="AF63" s="110" t="s">
         <v>104</v>
       </c>
-      <c r="AG63" s="62"/>
-[...4 lines deleted...]
-      <c r="AJ63" s="54" t="s">
+      <c r="AG63" s="50"/>
+      <c r="AH63" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI63" s="31"/>
+      <c r="AJ63" s="45" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A64" s="50"/>
-[...7 lines deleted...]
-      <c r="J64" s="12"/>
+      <c r="A64" s="41"/>
+      <c r="B64" s="32"/>
+      <c r="C64" s="32"/>
+      <c r="D64" s="32"/>
+      <c r="E64" s="20"/>
+      <c r="F64" s="20"/>
+      <c r="H64" s="88"/>
+      <c r="I64" s="93"/>
+      <c r="J64" s="3"/>
       <c r="K64" s="6"/>
       <c r="L64" s="2"/>
-      <c r="M64" s="22"/>
-[...3 lines deleted...]
-      <c r="Q64" s="45"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="36"/>
+      <c r="O64" s="36"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="36"/>
       <c r="R64" s="6"/>
-      <c r="S64" s="115"/>
+      <c r="S64" s="88"/>
       <c r="T64" s="6"/>
       <c r="U64" s="2"/>
-      <c r="V64" s="12"/>
+      <c r="V64" s="3"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
-      <c r="Z64" s="45"/>
-[...8 lines deleted...]
-      <c r="AJ64" s="90"/>
+      <c r="Z64" s="36"/>
+      <c r="AA64" s="36"/>
+      <c r="AC64" s="36"/>
+      <c r="AD64" s="37"/>
+      <c r="AE64" s="41"/>
+      <c r="AF64" s="43"/>
+      <c r="AG64" s="41"/>
+      <c r="AH64" s="44"/>
+      <c r="AI64" s="41"/>
+      <c r="AJ64" s="72"/>
     </row>
     <row r="65" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A65" s="64" t="s">
+      <c r="A65" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B65" s="43"/>
-      <c r="C65" s="44">
+      <c r="B65" s="34"/>
+      <c r="C65" s="35">
         <v>6.05</v>
       </c>
-      <c r="D65" s="44" t="s">
+      <c r="D65" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E65" s="40"/>
+      <c r="E65" s="31"/>
       <c r="F65" s="6">
         <v>35.229999999999997</v>
       </c>
-      <c r="G65" s="29"/>
-      <c r="H65" s="113">
+      <c r="G65" s="22"/>
+      <c r="H65" s="53">
         <v>0.61499999999999999</v>
       </c>
-      <c r="I65" s="143"/>
-[...1 lines deleted...]
-      <c r="K65" s="27"/>
+      <c r="I65" s="94"/>
+      <c r="J65" s="26"/>
+      <c r="K65" s="20"/>
       <c r="L65" s="3"/>
-      <c r="M65" s="33"/>
-[...5 lines deleted...]
-      <c r="S65" s="113">
+      <c r="M65" s="26"/>
+      <c r="N65" s="37"/>
+      <c r="O65" s="37"/>
+      <c r="P65" s="76"/>
+      <c r="Q65" s="37"/>
+      <c r="R65" s="20"/>
+      <c r="S65" s="53">
         <v>0.32147937411095306</v>
       </c>
-      <c r="T65" s="27"/>
+      <c r="T65" s="20"/>
       <c r="U65" s="3"/>
-      <c r="V65" s="29"/>
-[...9 lines deleted...]
-      <c r="AD65" s="45">
+      <c r="V65" s="22"/>
+      <c r="W65" s="20"/>
+      <c r="X65" s="20"/>
+      <c r="Y65" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z65" s="37"/>
+      <c r="AA65" s="37"/>
+      <c r="AB65" s="22"/>
+      <c r="AC65" s="37"/>
+      <c r="AD65" s="36">
         <v>0</v>
       </c>
-      <c r="AE65" s="32"/>
-      <c r="AF65" s="53" t="s">
+      <c r="AE65" s="25"/>
+      <c r="AF65" s="44" t="s">
         <v>138</v>
       </c>
-      <c r="AG65" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ65" s="54" t="s">
+      <c r="AG65" s="25"/>
+      <c r="AH65" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI65" s="25"/>
+      <c r="AJ65" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A66" s="50"/>
-[...8 lines deleted...]
-      <c r="J66" s="22"/>
+      <c r="A66" s="41"/>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="20"/>
+      <c r="F66" s="20"/>
+      <c r="H66" s="88"/>
+      <c r="I66" s="97"/>
+      <c r="J66" s="3"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
-      <c r="M66" s="22"/>
+      <c r="M66" s="3"/>
       <c r="N66" s="2"/>
       <c r="O66" s="2"/>
-      <c r="P66" s="22"/>
+      <c r="P66" s="3"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
-      <c r="S66" s="115"/>
+      <c r="S66" s="88"/>
       <c r="T66" s="2"/>
       <c r="U66" s="2"/>
-      <c r="V66" s="22"/>
+      <c r="V66" s="3"/>
       <c r="W66" s="6"/>
       <c r="X66" s="6"/>
-      <c r="Y66" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ66" s="90"/>
+      <c r="Z66" s="36"/>
+      <c r="AA66" s="36"/>
+      <c r="AC66" s="36"/>
+      <c r="AD66" s="37"/>
+      <c r="AE66" s="20"/>
+      <c r="AF66" s="43"/>
+      <c r="AG66" s="20"/>
+      <c r="AH66" s="44"/>
+      <c r="AI66" s="20"/>
+      <c r="AJ66" s="72"/>
     </row>
     <row r="67" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A67" s="100" t="s">
+      <c r="A67" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="B67" s="43"/>
-      <c r="C67" s="44">
+      <c r="B67" s="34"/>
+      <c r="C67" s="35">
         <v>7.5</v>
       </c>
-      <c r="D67" s="44" t="s">
+      <c r="D67" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E67" s="63"/>
+      <c r="E67" s="51"/>
       <c r="F67" s="6">
         <v>79.19</v>
       </c>
-      <c r="G67" s="33"/>
-      <c r="H67" s="113">
+      <c r="G67" s="26"/>
+      <c r="H67" s="53">
         <v>0.4718</v>
       </c>
-      <c r="I67" s="131"/>
-      <c r="J67" s="33"/>
+      <c r="I67" s="98"/>
+      <c r="J67" s="26"/>
       <c r="K67" s="3"/>
       <c r="L67" s="3"/>
-      <c r="M67" s="29"/>
+      <c r="M67" s="22"/>
       <c r="N67" s="3"/>
       <c r="O67" s="3"/>
-      <c r="P67" s="33"/>
+      <c r="P67" s="26"/>
       <c r="Q67" s="3"/>
       <c r="R67" s="3"/>
-      <c r="S67" s="113">
+      <c r="S67" s="53">
         <v>1.4821428571428572</v>
       </c>
       <c r="T67" s="3"/>
       <c r="U67" s="3"/>
-      <c r="V67" s="29"/>
-[...9 lines deleted...]
-      <c r="AD67" s="45">
+      <c r="V67" s="22"/>
+      <c r="W67" s="20"/>
+      <c r="X67" s="20"/>
+      <c r="Y67" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z67" s="37"/>
+      <c r="AA67" s="37"/>
+      <c r="AB67" s="26"/>
+      <c r="AC67" s="37"/>
+      <c r="AD67" s="36">
         <v>0.56521739130434778</v>
       </c>
-      <c r="AE67" s="89"/>
-      <c r="AF67" s="53" t="s">
+      <c r="AE67" s="71"/>
+      <c r="AF67" s="44" t="s">
         <v>101</v>
       </c>
-      <c r="AG67" s="63"/>
-      <c r="AH67" s="52" t="s">
+      <c r="AG67" s="51"/>
+      <c r="AH67" s="43" t="s">
         <v>107</v>
       </c>
-      <c r="AI67" s="63"/>
-      <c r="AJ67" s="146" t="s">
+      <c r="AI67" s="51"/>
+      <c r="AJ67" s="112" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A68" s="12"/>
-[...8 lines deleted...]
-      <c r="J68" s="22"/>
+      <c r="A68" s="3"/>
+      <c r="B68" s="32"/>
+      <c r="C68" s="32"/>
+      <c r="D68" s="32"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="20"/>
+      <c r="H68" s="88"/>
+      <c r="I68" s="36"/>
+      <c r="J68" s="3"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
-      <c r="M68" s="22"/>
+      <c r="M68" s="3"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2"/>
-      <c r="P68" s="12"/>
+      <c r="P68" s="3"/>
       <c r="Q68" s="2"/>
       <c r="R68" s="2"/>
-      <c r="S68" s="115"/>
+      <c r="S68" s="88"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
-      <c r="V68" s="22"/>
+      <c r="V68" s="3"/>
       <c r="W68" s="6"/>
       <c r="X68" s="6"/>
-      <c r="Y68" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ68" s="12"/>
+      <c r="Z68" s="36"/>
+      <c r="AA68" s="36"/>
+      <c r="AC68" s="36"/>
+      <c r="AD68" s="37"/>
+      <c r="AE68" s="37"/>
+      <c r="AF68" s="111"/>
+      <c r="AG68" s="20"/>
+      <c r="AH68" s="44"/>
+      <c r="AI68" s="20"/>
+      <c r="AJ68" s="3"/>
     </row>
     <row r="69" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A69" s="100" t="s">
+      <c r="A69" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="B69" s="43"/>
-      <c r="C69" s="44">
+      <c r="B69" s="34"/>
+      <c r="C69" s="35">
         <v>5</v>
       </c>
-      <c r="D69" s="44" t="s">
+      <c r="D69" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E69" s="171"/>
+      <c r="E69" s="133"/>
       <c r="F69" s="6">
         <v>26.8</v>
       </c>
-      <c r="G69" s="33"/>
-      <c r="H69" s="113">
+      <c r="G69" s="26"/>
+      <c r="H69" s="53">
         <v>0.97740000000000005</v>
       </c>
-      <c r="I69" s="46"/>
-      <c r="J69" s="33"/>
+      <c r="I69" s="37"/>
+      <c r="J69" s="26"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
-      <c r="M69" s="29"/>
+      <c r="M69" s="22"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
-      <c r="P69" s="106"/>
+      <c r="P69" s="81"/>
       <c r="Q69" s="3"/>
       <c r="R69" s="3"/>
-      <c r="S69" s="113">
+      <c r="S69" s="53">
         <v>0.16363636363636364</v>
       </c>
       <c r="T69" s="3"/>
       <c r="U69" s="3"/>
-      <c r="V69" s="29"/>
-[...9 lines deleted...]
-      <c r="AD69" s="45">
+      <c r="V69" s="22"/>
+      <c r="W69" s="20"/>
+      <c r="X69" s="20"/>
+      <c r="Y69" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z69" s="37"/>
+      <c r="AA69" s="37"/>
+      <c r="AB69" s="22"/>
+      <c r="AC69" s="37"/>
+      <c r="AD69" s="36">
         <v>0</v>
       </c>
-      <c r="AE69" s="89"/>
-      <c r="AF69" s="28" t="s">
+      <c r="AE69" s="71"/>
+      <c r="AF69" s="21" t="s">
         <v>146</v>
       </c>
-      <c r="AG69" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ69" s="146" t="s">
+      <c r="AG69" s="25"/>
+      <c r="AH69" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI69" s="25"/>
+      <c r="AJ69" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A70" s="12"/>
-[...8 lines deleted...]
-      <c r="J70" s="22"/>
+      <c r="A70" s="3"/>
+      <c r="B70" s="32"/>
+      <c r="C70" s="32"/>
+      <c r="D70" s="32"/>
+      <c r="E70" s="20"/>
+      <c r="F70" s="20"/>
+      <c r="H70" s="88"/>
+      <c r="I70" s="93"/>
+      <c r="J70" s="3"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
-      <c r="M70" s="22"/>
+      <c r="M70" s="3"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
-      <c r="P70" s="12"/>
+      <c r="P70" s="3"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
-      <c r="S70" s="115"/>
+      <c r="S70" s="88"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
-      <c r="V70" s="22"/>
+      <c r="V70" s="3"/>
       <c r="W70" s="6"/>
       <c r="X70" s="6"/>
-      <c r="Y70" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ70" s="12"/>
+      <c r="Z70" s="36"/>
+      <c r="AA70" s="36"/>
+      <c r="AC70" s="36"/>
+      <c r="AD70" s="37"/>
+      <c r="AE70" s="37"/>
+      <c r="AF70" s="111"/>
+      <c r="AG70" s="20"/>
+      <c r="AH70" s="44"/>
+      <c r="AI70" s="20"/>
+      <c r="AJ70" s="3"/>
     </row>
     <row r="71" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A71" s="100" t="s">
+      <c r="A71" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="B71" s="75"/>
-      <c r="C71" s="44">
+      <c r="B71" s="62"/>
+      <c r="C71" s="35">
         <v>11</v>
       </c>
-      <c r="D71" s="44" t="s">
+      <c r="D71" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E71" s="63"/>
+      <c r="E71" s="51"/>
       <c r="F71" s="6">
         <v>350</v>
       </c>
-      <c r="G71" s="33"/>
-      <c r="H71" s="113">
+      <c r="G71" s="26"/>
+      <c r="H71" s="53">
         <v>0.56799999999999995</v>
       </c>
-      <c r="I71" s="143"/>
-      <c r="J71" s="33"/>
+      <c r="I71" s="94"/>
+      <c r="J71" s="26"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
-      <c r="M71" s="29"/>
+      <c r="M71" s="22"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
-      <c r="P71" s="33"/>
+      <c r="P71" s="26"/>
       <c r="Q71" s="3"/>
       <c r="R71" s="3"/>
-      <c r="S71" s="113">
+      <c r="S71" s="53">
         <v>0.9144869215291751</v>
       </c>
       <c r="T71" s="3"/>
       <c r="U71" s="3"/>
-      <c r="V71" s="103"/>
-[...7 lines deleted...]
-      <c r="AD71" s="45">
+      <c r="V71" s="78"/>
+      <c r="W71" s="20"/>
+      <c r="X71" s="20"/>
+      <c r="Y71" s="26"/>
+      <c r="Z71" s="37"/>
+      <c r="AA71" s="37"/>
+      <c r="AB71" s="76"/>
+      <c r="AC71" s="37"/>
+      <c r="AD71" s="36">
         <v>0.4</v>
       </c>
-      <c r="AE71" s="89"/>
-      <c r="AF71" s="28" t="s">
+      <c r="AE71" s="71"/>
+      <c r="AF71" s="21" t="s">
         <v>104</v>
       </c>
-      <c r="AG71" s="63"/>
-      <c r="AH71" s="52" t="s">
+      <c r="AG71" s="51"/>
+      <c r="AH71" s="43" t="s">
         <v>144</v>
       </c>
-      <c r="AI71" s="32"/>
-      <c r="AJ71" s="54" t="s">
+      <c r="AI71" s="25"/>
+      <c r="AJ71" s="45" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A72" s="12"/>
-[...8 lines deleted...]
-      <c r="J72" s="22"/>
+      <c r="A72" s="3"/>
+      <c r="B72" s="32"/>
+      <c r="C72" s="32"/>
+      <c r="D72" s="32"/>
+      <c r="E72" s="20"/>
+      <c r="F72" s="20"/>
+      <c r="H72" s="88"/>
+      <c r="I72" s="36"/>
+      <c r="J72" s="3"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
-      <c r="M72" s="22"/>
+      <c r="M72" s="3"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2"/>
-      <c r="P72" s="22"/>
+      <c r="P72" s="3"/>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
-      <c r="S72" s="115"/>
+      <c r="S72" s="88"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
-      <c r="V72" s="22"/>
+      <c r="V72" s="3"/>
       <c r="W72" s="6"/>
       <c r="X72" s="6"/>
-      <c r="Y72" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ72" s="53"/>
+      <c r="Z72" s="36"/>
+      <c r="AA72" s="36"/>
+      <c r="AC72" s="36"/>
+      <c r="AD72" s="37"/>
+      <c r="AE72" s="20"/>
+      <c r="AF72" s="43"/>
+      <c r="AG72" s="20"/>
+      <c r="AH72" s="44"/>
+      <c r="AI72" s="20"/>
+      <c r="AJ72" s="44"/>
     </row>
     <row r="73" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A73" s="100" t="s">
+      <c r="A73" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B73" s="43"/>
-      <c r="C73" s="44">
+      <c r="B73" s="34"/>
+      <c r="C73" s="35">
         <v>1</v>
       </c>
-      <c r="D73" s="44" t="s">
+      <c r="D73" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E73" s="63"/>
+      <c r="E73" s="51"/>
       <c r="F73" s="6">
         <v>42.64</v>
       </c>
-      <c r="G73" s="171"/>
-      <c r="H73" s="113">
+      <c r="G73" s="133"/>
+      <c r="H73" s="53">
         <v>0.79569999999999996</v>
       </c>
-      <c r="I73" s="46"/>
-      <c r="J73" s="33"/>
+      <c r="I73" s="37"/>
+      <c r="J73" s="26"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
-      <c r="M73" s="29"/>
+      <c r="M73" s="22"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
-      <c r="P73" s="103"/>
+      <c r="P73" s="78"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
-      <c r="S73" s="113">
+      <c r="S73" s="53">
         <v>0.21900826446280991</v>
       </c>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
-      <c r="V73" s="103"/>
-[...7 lines deleted...]
-      <c r="AD73" s="45">
+      <c r="V73" s="78"/>
+      <c r="W73" s="20"/>
+      <c r="X73" s="20"/>
+      <c r="Y73" s="22"/>
+      <c r="Z73" s="37"/>
+      <c r="AA73" s="37"/>
+      <c r="AB73" s="26"/>
+      <c r="AC73" s="37"/>
+      <c r="AD73" s="36">
         <v>1.1111111111111112</v>
       </c>
-      <c r="AE73" s="89"/>
-      <c r="AF73" s="53" t="s">
+      <c r="AE73" s="71"/>
+      <c r="AF73" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="AG73" s="63"/>
-      <c r="AH73" s="52" t="s">
+      <c r="AG73" s="51"/>
+      <c r="AH73" s="43" t="s">
         <v>145</v>
       </c>
-      <c r="AI73" s="32"/>
-      <c r="AJ73" s="54" t="s">
+      <c r="AI73" s="25"/>
+      <c r="AJ73" s="45" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="74" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A74" s="12"/>
-[...8 lines deleted...]
-      <c r="J74" s="22"/>
+      <c r="A74" s="3"/>
+      <c r="B74" s="32"/>
+      <c r="C74" s="32"/>
+      <c r="D74" s="32"/>
+      <c r="E74" s="20"/>
+      <c r="F74" s="20"/>
+      <c r="H74" s="88"/>
+      <c r="I74" s="93"/>
+      <c r="J74" s="3"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
-      <c r="M74" s="22"/>
+      <c r="M74" s="3"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
-      <c r="P74" s="22"/>
+      <c r="P74" s="3"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
-      <c r="S74" s="115"/>
+      <c r="S74" s="88"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
-      <c r="V74" s="22"/>
+      <c r="V74" s="3"/>
       <c r="W74" s="6"/>
       <c r="X74" s="6"/>
-      <c r="Y74" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ74" s="53"/>
+      <c r="Z74" s="36"/>
+      <c r="AA74" s="36"/>
+      <c r="AC74" s="36"/>
+      <c r="AD74" s="37"/>
+      <c r="AE74" s="20"/>
+      <c r="AF74" s="43"/>
+      <c r="AG74" s="20"/>
+      <c r="AH74" s="44"/>
+      <c r="AI74" s="20"/>
+      <c r="AJ74" s="44"/>
     </row>
     <row r="75" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A75" s="64" t="s">
+      <c r="A75" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B75" s="40"/>
-      <c r="C75" s="44">
+      <c r="B75" s="31"/>
+      <c r="C75" s="35">
         <v>19.239999999999998</v>
       </c>
-      <c r="D75" s="44" t="s">
+      <c r="D75" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E75" s="63"/>
+      <c r="E75" s="51"/>
       <c r="F75" s="6">
         <v>32.520000000000003</v>
       </c>
-      <c r="G75" s="33"/>
-      <c r="H75" s="113">
+      <c r="G75" s="26"/>
+      <c r="H75" s="53">
         <v>0.76470000000000005</v>
       </c>
-      <c r="I75" s="143"/>
-      <c r="J75" s="33"/>
+      <c r="I75" s="94"/>
+      <c r="J75" s="26"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
-      <c r="M75" s="29"/>
+      <c r="M75" s="22"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
-      <c r="P75" s="103"/>
+      <c r="P75" s="78"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
-      <c r="S75" s="113">
+      <c r="S75" s="53">
         <v>0.24691358024691357</v>
       </c>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
-      <c r="V75" s="29"/>
-[...9 lines deleted...]
-      <c r="AD75" s="45">
+      <c r="V75" s="22"/>
+      <c r="W75" s="20"/>
+      <c r="X75" s="20"/>
+      <c r="Y75" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z75" s="37"/>
+      <c r="AA75" s="37"/>
+      <c r="AB75" s="22"/>
+      <c r="AC75" s="37"/>
+      <c r="AD75" s="36">
         <v>0</v>
       </c>
-      <c r="AE75" s="62"/>
-      <c r="AF75" s="53" t="s">
+      <c r="AE75" s="50"/>
+      <c r="AF75" s="44" t="s">
         <v>138</v>
       </c>
-      <c r="AG75" s="32"/>
-      <c r="AH75" s="52" t="s">
+      <c r="AG75" s="25"/>
+      <c r="AH75" s="43" t="s">
         <v>141</v>
       </c>
-      <c r="AI75" s="32"/>
-      <c r="AJ75" s="54" t="s">
+      <c r="AI75" s="25"/>
+      <c r="AJ75" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A76" s="50"/>
-[...7 lines deleted...]
-      <c r="J76" s="12"/>
+      <c r="A76" s="41"/>
+      <c r="B76" s="32"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="32"/>
+      <c r="E76" s="20"/>
+      <c r="F76" s="20"/>
+      <c r="H76" s="88"/>
+      <c r="I76" s="36"/>
+      <c r="J76" s="3"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
-      <c r="M76" s="22"/>
+      <c r="M76" s="3"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
-      <c r="P76" s="22"/>
+      <c r="P76" s="3"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
-      <c r="S76" s="115"/>
+      <c r="S76" s="88"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
-      <c r="V76" s="22"/>
+      <c r="V76" s="3"/>
       <c r="W76" s="6"/>
       <c r="X76" s="6"/>
-      <c r="Y76" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ76" s="53"/>
+      <c r="Z76" s="36"/>
+      <c r="AA76" s="36"/>
+      <c r="AC76" s="36"/>
+      <c r="AD76" s="37"/>
+      <c r="AE76" s="41"/>
+      <c r="AF76" s="43"/>
+      <c r="AG76" s="41"/>
+      <c r="AH76" s="44"/>
+      <c r="AI76" s="20"/>
+      <c r="AJ76" s="44"/>
     </row>
     <row r="77" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A77" s="64" t="s">
+      <c r="A77" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B77" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D77" s="44" t="s">
+      <c r="B77" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D77" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E77" s="32"/>
+      <c r="E77" s="25"/>
       <c r="F77" s="6">
         <v>4</v>
       </c>
-      <c r="G77" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="113">
+      <c r="G77" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H77" s="53">
         <v>0.8851</v>
       </c>
-      <c r="I77" s="46"/>
-      <c r="J77" s="33"/>
+      <c r="I77" s="37"/>
+      <c r="J77" s="26"/>
       <c r="K77" s="3"/>
       <c r="L77" s="3"/>
-      <c r="M77" s="29"/>
+      <c r="M77" s="22"/>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
-      <c r="P77" s="29"/>
+      <c r="P77" s="22"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
-      <c r="S77" s="113">
+      <c r="S77" s="53">
         <v>5.3719008264462811E-2</v>
       </c>
       <c r="T77" s="3"/>
       <c r="U77" s="3"/>
-      <c r="V77" s="29"/>
-[...15 lines deleted...]
-      <c r="AF77" s="53" t="s">
+      <c r="V77" s="22"/>
+      <c r="W77" s="20"/>
+      <c r="X77" s="20"/>
+      <c r="Y77" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z77" s="37"/>
+      <c r="AA77" s="37"/>
+      <c r="AB77" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC77" s="37"/>
+      <c r="AD77" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE77" s="51"/>
+      <c r="AF77" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="AG77" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ77" s="54" t="s">
+      <c r="AG77" s="25"/>
+      <c r="AH77" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI77" s="25"/>
+      <c r="AJ77" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A78" s="50"/>
-[...8 lines deleted...]
-      <c r="J78" s="22"/>
+      <c r="A78" s="41"/>
+      <c r="B78" s="32"/>
+      <c r="C78" s="32"/>
+      <c r="D78" s="32"/>
+      <c r="E78" s="20"/>
+      <c r="F78" s="20"/>
+      <c r="H78" s="88"/>
+      <c r="I78" s="36"/>
+      <c r="J78" s="3"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
-      <c r="M78" s="22"/>
+      <c r="M78" s="3"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
-      <c r="P78" s="22"/>
+      <c r="P78" s="3"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
-      <c r="S78" s="115"/>
+      <c r="S78" s="88"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
-      <c r="V78" s="22"/>
+      <c r="V78" s="3"/>
       <c r="W78" s="6"/>
       <c r="X78" s="6"/>
-      <c r="Y78" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ78" s="53"/>
+      <c r="Z78" s="36"/>
+      <c r="AA78" s="36"/>
+      <c r="AC78" s="36"/>
+      <c r="AD78" s="37"/>
+      <c r="AE78" s="20"/>
+      <c r="AF78" s="43"/>
+      <c r="AG78" s="20"/>
+      <c r="AH78" s="44"/>
+      <c r="AI78" s="20"/>
+      <c r="AJ78" s="44"/>
     </row>
     <row r="79" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A79" s="64" t="s">
+      <c r="A79" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="B79" s="43"/>
-      <c r="C79" s="44">
+      <c r="B79" s="34"/>
+      <c r="C79" s="35">
         <v>10</v>
       </c>
-      <c r="D79" s="44" t="s">
+      <c r="D79" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E79" s="43"/>
-      <c r="F79" s="44">
+      <c r="E79" s="34"/>
+      <c r="F79" s="35">
         <v>11.4</v>
       </c>
-      <c r="G79" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="113">
+      <c r="G79" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H79" s="53">
         <v>0.32019999999999998</v>
       </c>
-      <c r="I79" s="46"/>
-      <c r="J79" s="33"/>
+      <c r="I79" s="37"/>
+      <c r="J79" s="26"/>
       <c r="K79" s="3"/>
       <c r="L79" s="3"/>
-      <c r="M79" s="29"/>
+      <c r="M79" s="22"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
-      <c r="P79" s="33"/>
+      <c r="P79" s="26"/>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
-      <c r="S79" s="113">
+      <c r="S79" s="53">
         <v>0.92452830188679247</v>
       </c>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
-      <c r="V79" s="29"/>
-[...9 lines deleted...]
-      <c r="AD79" s="116">
+      <c r="V79" s="22"/>
+      <c r="W79" s="20"/>
+      <c r="X79" s="20"/>
+      <c r="Y79" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z79" s="37"/>
+      <c r="AA79" s="37"/>
+      <c r="AB79" s="22"/>
+      <c r="AC79" s="37"/>
+      <c r="AD79" s="89">
         <v>0</v>
       </c>
-      <c r="AE79" s="62"/>
-      <c r="AF79" s="53" t="s">
+      <c r="AE79" s="50"/>
+      <c r="AF79" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="AG79" s="43"/>
-[...4 lines deleted...]
-      <c r="AJ79" s="61" t="s">
+      <c r="AG79" s="34"/>
+      <c r="AH79" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI79" s="34"/>
+      <c r="AJ79" s="49" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A80" s="50"/>
-[...7 lines deleted...]
-      <c r="J80" s="12"/>
+      <c r="A80" s="41"/>
+      <c r="B80" s="32"/>
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+      <c r="H80" s="88"/>
+      <c r="I80" s="36"/>
+      <c r="J80" s="3"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
-      <c r="M80" s="12"/>
+      <c r="M80" s="3"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
-      <c r="P80" s="12"/>
+      <c r="P80" s="3"/>
       <c r="Q80" s="2"/>
       <c r="R80" s="2"/>
-      <c r="S80" s="115"/>
+      <c r="S80" s="88"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
-      <c r="V80" s="12"/>
+      <c r="V80" s="3"/>
       <c r="W80" s="6"/>
       <c r="X80" s="6"/>
-      <c r="Y80" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ80" s="41"/>
+      <c r="Z80" s="93"/>
+      <c r="AA80" s="93"/>
+      <c r="AC80" s="93"/>
+      <c r="AD80" s="90"/>
+      <c r="AE80" s="41"/>
+      <c r="AF80" s="48"/>
+      <c r="AG80" s="32"/>
+      <c r="AH80" s="47"/>
+      <c r="AI80" s="32"/>
+      <c r="AJ80" s="32"/>
     </row>
     <row r="81" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A81" s="64" t="s">
+      <c r="A81" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="43"/>
-      <c r="C81" s="44">
+      <c r="B81" s="34"/>
+      <c r="C81" s="35">
         <v>4.71</v>
       </c>
-      <c r="D81" s="44" t="s">
+      <c r="D81" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E81" s="40"/>
-      <c r="F81" s="44">
+      <c r="E81" s="31"/>
+      <c r="F81" s="35">
         <v>59.2</v>
       </c>
-      <c r="G81" s="33"/>
-      <c r="H81" s="113">
+      <c r="G81" s="26"/>
+      <c r="H81" s="53">
         <v>0.38369999999999999</v>
       </c>
-      <c r="I81" s="46"/>
-      <c r="J81" s="29"/>
+      <c r="I81" s="37"/>
+      <c r="J81" s="22"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
-      <c r="M81" s="9" t="s">
+      <c r="M81" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
-      <c r="P81" s="106"/>
+      <c r="P81" s="81"/>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
-      <c r="S81" s="113">
+      <c r="S81" s="53">
         <v>0.109375</v>
       </c>
       <c r="T81" s="3"/>
       <c r="U81" s="3"/>
-      <c r="V81" s="29"/>
-[...9 lines deleted...]
-      <c r="AD81" s="116">
+      <c r="V81" s="22"/>
+      <c r="W81" s="20"/>
+      <c r="X81" s="20"/>
+      <c r="Y81" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z81" s="94"/>
+      <c r="AA81" s="94"/>
+      <c r="AB81" s="22"/>
+      <c r="AC81" s="94"/>
+      <c r="AD81" s="89">
         <v>0</v>
       </c>
-      <c r="AE81" s="88"/>
-      <c r="AF81" s="59" t="s">
+      <c r="AE81" s="70"/>
+      <c r="AF81" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="AG81" s="43"/>
-[...4 lines deleted...]
-      <c r="AJ81" s="61" t="s">
+      <c r="AG81" s="34"/>
+      <c r="AH81" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI81" s="34"/>
+      <c r="AJ81" s="49" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A82" s="50"/>
-[...7 lines deleted...]
-      <c r="J82" s="12"/>
+      <c r="A82" s="41"/>
+      <c r="B82" s="32"/>
+      <c r="C82" s="32"/>
+      <c r="D82" s="32"/>
+      <c r="E82" s="32"/>
+      <c r="F82" s="32"/>
+      <c r="H82" s="88"/>
+      <c r="I82" s="36"/>
+      <c r="J82" s="3"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
-      <c r="M82" s="12"/>
+      <c r="M82" s="3"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
-      <c r="P82" s="12"/>
+      <c r="P82" s="3"/>
       <c r="Q82" s="2"/>
       <c r="R82" s="2"/>
-      <c r="S82" s="115"/>
+      <c r="S82" s="88"/>
       <c r="T82" s="2"/>
       <c r="U82" s="2"/>
-      <c r="V82" s="12"/>
+      <c r="V82" s="3"/>
       <c r="W82" s="6"/>
       <c r="X82" s="6"/>
-      <c r="Y82" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ82" s="41"/>
+      <c r="Z82" s="36"/>
+      <c r="AA82" s="36"/>
+      <c r="AC82" s="36"/>
+      <c r="AD82" s="90"/>
+      <c r="AE82" s="32"/>
+      <c r="AF82" s="48"/>
+      <c r="AG82" s="32"/>
+      <c r="AH82" s="47"/>
+      <c r="AI82" s="32"/>
+      <c r="AJ82" s="32"/>
     </row>
     <row r="83" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A83" s="100" t="s">
+      <c r="A83" s="77" t="s">
         <v>130</v>
       </c>
-      <c r="B83" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="44" t="s">
+      <c r="B83" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C83" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D83" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E83" s="172"/>
+      <c r="E83" s="134"/>
       <c r="F83" s="6">
         <v>7.73</v>
       </c>
-      <c r="G83" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H83" s="113">
+      <c r="G83" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H83" s="53">
         <v>0.99070000000000003</v>
       </c>
-      <c r="J83" s="103"/>
-[...8 lines deleted...]
-      <c r="S83" s="113">
+      <c r="J83" s="78"/>
+      <c r="K83" s="3"/>
+      <c r="L83" s="3"/>
+      <c r="M83" s="22"/>
+      <c r="N83" s="3"/>
+      <c r="O83" s="3"/>
+      <c r="P83" s="22"/>
+      <c r="Q83" s="3"/>
+      <c r="R83" s="3"/>
+      <c r="S83" s="53">
         <v>3.1963470319634701E-2</v>
       </c>
-      <c r="T83" s="12"/>
-[...14 lines deleted...]
-      <c r="AF83" s="59" t="s">
+      <c r="T83" s="3"/>
+      <c r="U83" s="3"/>
+      <c r="V83" s="22"/>
+      <c r="W83" s="3"/>
+      <c r="X83" s="3"/>
+      <c r="Y83" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB83" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD83" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE83" s="51"/>
+      <c r="AF83" s="47" t="s">
         <v>147</v>
       </c>
-      <c r="AG83" s="43"/>
-[...4 lines deleted...]
-      <c r="AJ83" s="54" t="s">
+      <c r="AG83" s="34"/>
+      <c r="AH83" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI83" s="25"/>
+      <c r="AJ83" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="84" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A84" s="12"/>
-[...8 lines deleted...]
-      <c r="J84" s="22"/>
+      <c r="A84" s="3"/>
+      <c r="B84" s="32"/>
+      <c r="C84" s="32"/>
+      <c r="D84" s="32"/>
+      <c r="E84" s="20"/>
+      <c r="F84" s="20"/>
+      <c r="H84" s="88"/>
+      <c r="I84" s="36"/>
+      <c r="J84" s="3"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
-      <c r="M84" s="22"/>
+      <c r="M84" s="3"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
-      <c r="P84" s="22"/>
+      <c r="P84" s="3"/>
       <c r="Q84" s="2"/>
       <c r="R84" s="2"/>
-      <c r="S84" s="115"/>
+      <c r="S84" s="88"/>
       <c r="T84" s="2"/>
       <c r="U84" s="2"/>
-      <c r="V84" s="22"/>
+      <c r="V84" s="3"/>
       <c r="W84" s="6"/>
       <c r="X84" s="6"/>
-      <c r="Y84" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ84" s="53"/>
+      <c r="Z84" s="36"/>
+      <c r="AA84" s="36"/>
+      <c r="AC84" s="36"/>
+      <c r="AD84" s="37"/>
+      <c r="AE84" s="20"/>
+      <c r="AF84" s="43"/>
+      <c r="AG84" s="20"/>
+      <c r="AH84" s="44"/>
+      <c r="AI84" s="20"/>
+      <c r="AJ84" s="44"/>
     </row>
     <row r="85" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A85" s="100" t="s">
+      <c r="A85" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="B85" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D85" s="44" t="s">
+      <c r="B85" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C85" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D85" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E85" s="51"/>
+      <c r="E85" s="42"/>
       <c r="F85" s="6">
         <v>24.1</v>
       </c>
-      <c r="G85" s="33"/>
-      <c r="H85" s="113">
+      <c r="G85" s="26"/>
+      <c r="H85" s="53">
         <v>0.97519999999999996</v>
       </c>
-      <c r="I85" s="9"/>
-[...9 lines deleted...]
-      <c r="S85" s="113">
+      <c r="I85" s="2"/>
+      <c r="J85" s="26"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="2"/>
+      <c r="M85" s="22"/>
+      <c r="N85" s="2"/>
+      <c r="O85" s="2"/>
+      <c r="P85" s="22"/>
+      <c r="Q85" s="2"/>
+      <c r="R85" s="2"/>
+      <c r="S85" s="53">
         <v>6.4516129032258063E-2</v>
       </c>
-      <c r="T85" s="9"/>
-[...9 lines deleted...]
-      <c r="AD85" s="45">
+      <c r="T85" s="2"/>
+      <c r="U85" s="2"/>
+      <c r="V85" s="78"/>
+      <c r="W85" s="2"/>
+      <c r="X85" s="2"/>
+      <c r="Y85" s="78"/>
+      <c r="Z85" s="2"/>
+      <c r="AA85" s="2"/>
+      <c r="AB85" s="26"/>
+      <c r="AC85" s="2"/>
+      <c r="AD85" s="36">
         <v>1</v>
       </c>
-      <c r="AE85" s="32"/>
-      <c r="AF85" s="53" t="s">
+      <c r="AE85" s="25"/>
+      <c r="AF85" s="44" t="s">
         <v>118</v>
       </c>
-      <c r="AG85" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ85" s="54" t="s">
+      <c r="AG85" s="25"/>
+      <c r="AH85" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI85" s="25"/>
+      <c r="AJ85" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A86" s="12"/>
-[...8 lines deleted...]
-      <c r="J86" s="22"/>
+      <c r="A86" s="3"/>
+      <c r="B86" s="32"/>
+      <c r="C86" s="32"/>
+      <c r="D86" s="32"/>
+      <c r="E86" s="20"/>
+      <c r="F86" s="20"/>
+      <c r="H86" s="88"/>
+      <c r="I86" s="36"/>
+      <c r="J86" s="3"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
-      <c r="M86" s="22"/>
+      <c r="M86" s="3"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
-      <c r="P86" s="22"/>
+      <c r="P86" s="3"/>
       <c r="Q86" s="2"/>
       <c r="R86" s="2"/>
-      <c r="S86" s="115"/>
+      <c r="S86" s="88"/>
       <c r="T86" s="2"/>
       <c r="U86" s="2"/>
-      <c r="V86" s="22"/>
+      <c r="V86" s="3"/>
       <c r="W86" s="6"/>
       <c r="X86" s="6"/>
-      <c r="Y86" s="22"/>
-[...10 lines deleted...]
-      <c r="AJ86" s="53"/>
+      <c r="Z86" s="36"/>
+      <c r="AA86" s="36"/>
+      <c r="AC86" s="36"/>
+      <c r="AD86" s="37"/>
+      <c r="AE86" s="20"/>
+      <c r="AF86" s="43"/>
+      <c r="AG86" s="20"/>
+      <c r="AH86" s="44"/>
+      <c r="AI86" s="20"/>
+      <c r="AJ86" s="44"/>
     </row>
     <row r="87" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A87" s="100" t="s">
+      <c r="A87" s="77" t="s">
         <v>92</v>
       </c>
-      <c r="B87" s="85" t="s">
-[...5 lines deleted...]
-      <c r="D87" s="85" t="s">
+      <c r="B87" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="C87" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="D87" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="E87" s="62"/>
+      <c r="E87" s="50"/>
       <c r="F87" s="6">
         <v>9.82</v>
       </c>
-      <c r="G87" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H87" s="113">
+      <c r="G87" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H87" s="53">
         <v>1</v>
       </c>
-      <c r="I87" s="9"/>
-[...42 lines deleted...]
-      <c r="AJ87" s="54" t="s">
+      <c r="I87" s="2"/>
+      <c r="J87" s="22"/>
+      <c r="K87" s="2"/>
+      <c r="L87" s="2"/>
+      <c r="M87" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="N87" s="2"/>
+      <c r="O87" s="2"/>
+      <c r="P87" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q87" s="2"/>
+      <c r="R87" s="2"/>
+      <c r="S87" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="T87" s="2"/>
+      <c r="U87" s="2"/>
+      <c r="V87" s="22"/>
+      <c r="W87" s="2"/>
+      <c r="X87" s="2"/>
+      <c r="Y87" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z87" s="2"/>
+      <c r="AA87" s="2"/>
+      <c r="AB87" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC87" s="2"/>
+      <c r="AD87" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE87" s="50"/>
+      <c r="AF87" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG87" s="25"/>
+      <c r="AH87" s="43" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI87" s="25"/>
+      <c r="AJ87" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A88" s="12"/>
-[...29 lines deleted...]
-      <c r="AJ88" s="53"/>
+      <c r="A88" s="3"/>
+      <c r="B88" s="68"/>
+      <c r="C88" s="68"/>
+      <c r="D88" s="68"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="20"/>
+      <c r="G88" s="20"/>
+      <c r="H88" s="88"/>
+      <c r="J88" s="20"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="20"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="20"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+      <c r="S88" s="88"/>
+      <c r="T88" s="3"/>
+      <c r="U88" s="3"/>
+      <c r="V88" s="20"/>
+      <c r="W88" s="3"/>
+      <c r="X88" s="3"/>
+      <c r="Y88" s="20"/>
+      <c r="AB88" s="20"/>
+      <c r="AD88" s="94"/>
+      <c r="AE88" s="41"/>
+      <c r="AG88" s="20"/>
+      <c r="AH88" s="44"/>
+      <c r="AI88" s="20"/>
+      <c r="AJ88" s="44"/>
     </row>
     <row r="89" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A89" s="100" t="s">
+      <c r="A89" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="B89" s="87"/>
-      <c r="C89" s="85">
+      <c r="B89" s="69"/>
+      <c r="C89" s="67">
         <v>10</v>
       </c>
-      <c r="D89" s="85" t="s">
+      <c r="D89" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="E89" s="32"/>
+      <c r="E89" s="25"/>
       <c r="F89" s="6">
         <v>15.42</v>
       </c>
-      <c r="G89" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="113">
+      <c r="G89" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H89" s="53">
         <v>0.65149999999999997</v>
       </c>
-      <c r="I89" s="45"/>
-      <c r="J89" s="29"/>
+      <c r="I89" s="36"/>
+      <c r="J89" s="22"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
-      <c r="M89" s="9" t="s">
+      <c r="M89" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
-      <c r="P89" s="106"/>
+      <c r="P89" s="81"/>
       <c r="Q89" s="2"/>
       <c r="R89" s="2"/>
-      <c r="S89" s="113">
+      <c r="S89" s="53">
         <v>0.12977099236641221</v>
       </c>
       <c r="T89" s="2"/>
       <c r="U89" s="2"/>
-      <c r="V89" s="29"/>
+      <c r="V89" s="22"/>
       <c r="W89" s="6"/>
       <c r="X89" s="6"/>
-      <c r="Y89" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD89" s="120">
+      <c r="Y89" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z89" s="36"/>
+      <c r="AA89" s="36"/>
+      <c r="AB89" s="22"/>
+      <c r="AC89" s="36"/>
+      <c r="AD89" s="93">
         <v>0</v>
       </c>
-      <c r="AE89" s="32"/>
-      <c r="AF89" s="52" t="s">
+      <c r="AE89" s="25"/>
+      <c r="AF89" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG89" s="32"/>
-      <c r="AH89" s="145" t="s">
+      <c r="AG89" s="25"/>
+      <c r="AH89" s="111" t="s">
         <v>135</v>
       </c>
-      <c r="AI89" s="32"/>
-      <c r="AJ89" s="54" t="s">
+      <c r="AI89" s="25"/>
+      <c r="AJ89" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="90" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A90" s="12"/>
-[...30 lines deleted...]
-      <c r="AJ90" s="53"/>
+      <c r="A90" s="3"/>
+      <c r="B90" s="68"/>
+      <c r="C90" s="68"/>
+      <c r="D90" s="68"/>
+      <c r="E90" s="20"/>
+      <c r="F90" s="20"/>
+      <c r="H90" s="88"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="88"/>
+      <c r="T90" s="3"/>
+      <c r="U90" s="3"/>
+      <c r="V90" s="3"/>
+      <c r="W90" s="3"/>
+      <c r="X90" s="3"/>
+      <c r="AD90" s="94"/>
+      <c r="AE90" s="20"/>
+      <c r="AF90" s="43"/>
+      <c r="AG90" s="20"/>
+      <c r="AH90" s="44"/>
+      <c r="AI90" s="20"/>
+      <c r="AJ90" s="44"/>
     </row>
     <row r="91" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A91" s="64" t="s">
+      <c r="A91" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="B91" s="62"/>
-      <c r="C91" s="83">
+      <c r="B91" s="50"/>
+      <c r="C91" s="46">
         <v>8</v>
       </c>
-      <c r="D91" s="44" t="s">
+      <c r="D91" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E91" s="32"/>
+      <c r="E91" s="25"/>
       <c r="F91" s="6">
         <v>5</v>
       </c>
-      <c r="G91" s="9" t="s">
-[...2 lines deleted...]
-      <c r="H91" s="113">
+      <c r="G91" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H91" s="53">
         <v>0.2356</v>
       </c>
-      <c r="I91" s="45"/>
-      <c r="J91" s="29"/>
+      <c r="I91" s="36"/>
+      <c r="J91" s="22"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
-      <c r="M91" s="9" t="s">
+      <c r="M91" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N91" s="2"/>
       <c r="O91" s="2"/>
-      <c r="P91" s="29"/>
+      <c r="P91" s="22"/>
       <c r="Q91" s="2"/>
       <c r="R91" s="2"/>
-      <c r="S91" s="113">
+      <c r="S91" s="53">
         <v>5.7803468208092483E-3</v>
       </c>
       <c r="T91" s="2"/>
       <c r="U91" s="2"/>
-      <c r="V91" s="29"/>
+      <c r="V91" s="22"/>
       <c r="W91" s="6"/>
       <c r="X91" s="6"/>
-      <c r="Y91" s="9" t="s">
-[...6 lines deleted...]
-      <c r="AD91" s="45">
+      <c r="Y91" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z91" s="36"/>
+      <c r="AA91" s="36"/>
+      <c r="AB91" s="22"/>
+      <c r="AC91" s="36"/>
+      <c r="AD91" s="36">
         <v>0</v>
       </c>
-      <c r="AE91" s="40"/>
-      <c r="AF91" s="53" t="s">
+      <c r="AE91" s="31"/>
+      <c r="AF91" s="44" t="s">
         <v>106</v>
       </c>
-      <c r="AG91" s="32"/>
-      <c r="AH91" s="145" t="s">
+      <c r="AG91" s="25"/>
+      <c r="AH91" s="111" t="s">
         <v>135</v>
       </c>
-      <c r="AI91" s="32"/>
-      <c r="AJ91" s="54" t="s">
+      <c r="AI91" s="25"/>
+      <c r="AJ91" s="45" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="92" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A92" s="50"/>
-[...29 lines deleted...]
-      <c r="AJ92" s="53"/>
+      <c r="A92" s="41"/>
+      <c r="B92" s="41"/>
+      <c r="C92" s="41"/>
+      <c r="D92" s="32"/>
+      <c r="E92" s="20"/>
+      <c r="F92" s="20"/>
+      <c r="H92" s="88"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="88"/>
+      <c r="T92" s="3"/>
+      <c r="U92" s="3"/>
+      <c r="V92" s="3"/>
+      <c r="W92" s="3"/>
+      <c r="X92" s="3"/>
+      <c r="AD92" s="37"/>
+      <c r="AE92" s="41"/>
+      <c r="AF92" s="43"/>
+      <c r="AG92" s="20"/>
+      <c r="AH92" s="44"/>
+      <c r="AI92" s="20"/>
+      <c r="AJ92" s="44"/>
     </row>
     <row r="93" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A93" s="64" t="s">
+      <c r="A93" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B93" s="62"/>
-      <c r="C93" s="83">
+      <c r="B93" s="50"/>
+      <c r="C93" s="46">
         <v>3.59</v>
       </c>
-      <c r="D93" s="44" t="s">
+      <c r="D93" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E93" s="63"/>
+      <c r="E93" s="51"/>
       <c r="F93" s="6">
         <v>34</v>
       </c>
-      <c r="G93" s="33"/>
-      <c r="H93" s="113">
+      <c r="G93" s="26"/>
+      <c r="H93" s="53">
         <v>2.8999999999999998E-3</v>
       </c>
-      <c r="I93" s="9"/>
-[...9 lines deleted...]
-      <c r="S93" s="113">
+      <c r="I93" s="2"/>
+      <c r="J93" s="26"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="2"/>
+      <c r="M93" s="22"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="26"/>
+      <c r="Q93" s="2"/>
+      <c r="R93" s="2"/>
+      <c r="S93" s="53">
         <v>0.59959349593495936</v>
       </c>
-      <c r="T93" s="9"/>
-[...9 lines deleted...]
-      <c r="AD93" s="45">
+      <c r="T93" s="2"/>
+      <c r="U93" s="2"/>
+      <c r="V93" s="78"/>
+      <c r="W93" s="2"/>
+      <c r="X93" s="2"/>
+      <c r="Y93" s="22"/>
+      <c r="Z93" s="2"/>
+      <c r="AA93" s="2"/>
+      <c r="AB93" s="26"/>
+      <c r="AC93" s="2"/>
+      <c r="AD93" s="36">
         <v>0.8</v>
       </c>
-      <c r="AE93" s="63"/>
-      <c r="AF93" s="53" t="s">
+      <c r="AE93" s="51"/>
+      <c r="AF93" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="AG93" s="63"/>
-      <c r="AH93" s="52" t="s">
+      <c r="AG93" s="51"/>
+      <c r="AH93" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="AI93" s="63"/>
-      <c r="AJ93" s="54" t="s">
+      <c r="AI93" s="51"/>
+      <c r="AJ93" s="45" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A94" s="50"/>
-[...30 lines deleted...]
-      <c r="AJ94" s="53"/>
+      <c r="A94" s="41"/>
+      <c r="B94" s="41"/>
+      <c r="C94" s="41"/>
+      <c r="D94" s="32"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+      <c r="H94" s="88"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="88"/>
+      <c r="T94" s="3"/>
+      <c r="U94" s="3"/>
+      <c r="V94" s="3"/>
+      <c r="W94" s="3"/>
+      <c r="X94" s="3"/>
+      <c r="AD94" s="37"/>
+      <c r="AE94" s="20"/>
+      <c r="AF94" s="43"/>
+      <c r="AG94" s="20"/>
+      <c r="AH94" s="44"/>
+      <c r="AI94" s="20"/>
+      <c r="AJ94" s="44"/>
     </row>
     <row r="95" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A95" s="100" t="s">
+      <c r="A95" s="77" t="s">
         <v>93</v>
       </c>
-      <c r="B95" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D95" s="85" t="s">
+      <c r="B95" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D95" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="E95" s="33"/>
-      <c r="F95" s="9">
+      <c r="E95" s="26"/>
+      <c r="F95" s="2">
         <v>51</v>
       </c>
-      <c r="G95" s="33"/>
-      <c r="H95" s="141">
+      <c r="G95" s="26"/>
+      <c r="H95" s="108">
         <v>0.23810000000000001</v>
       </c>
-      <c r="I95" s="9"/>
-[...9 lines deleted...]
-      <c r="S95" s="141">
+      <c r="I95" s="2"/>
+      <c r="J95" s="26"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="2"/>
+      <c r="M95" s="22"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="2"/>
+      <c r="P95" s="26"/>
+      <c r="Q95" s="2"/>
+      <c r="R95" s="2"/>
+      <c r="S95" s="108">
         <v>0.45714285714285713</v>
       </c>
-      <c r="T95" s="9"/>
-[...17 lines deleted...]
-      <c r="AF95" s="53" t="s">
+      <c r="T95" s="2"/>
+      <c r="U95" s="2"/>
+      <c r="V95" s="22"/>
+      <c r="W95" s="2"/>
+      <c r="X95" s="2"/>
+      <c r="Y95" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z95" s="2"/>
+      <c r="AA95" s="2"/>
+      <c r="AB95" s="82" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC95" s="2"/>
+      <c r="AD95" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE95" s="50"/>
+      <c r="AF95" s="44" t="s">
         <v>140</v>
       </c>
-      <c r="AG95" s="62"/>
-[...4 lines deleted...]
-      <c r="AJ95" s="146" t="s">
+      <c r="AG95" s="50"/>
+      <c r="AH95" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI95" s="25"/>
+      <c r="AJ95" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="96" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A96" s="12"/>
-[...26 lines deleted...]
-      <c r="AJ96" s="12"/>
+      <c r="A96" s="3"/>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="68"/>
+      <c r="E96" s="3"/>
+      <c r="H96" s="109"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="109"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+      <c r="AD96" s="94"/>
+      <c r="AE96" s="41"/>
+      <c r="AF96" s="111"/>
+      <c r="AG96" s="41"/>
+      <c r="AI96" s="41"/>
+      <c r="AJ96" s="3"/>
     </row>
     <row r="97" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A97" s="100" t="s">
+      <c r="A97" s="77" t="s">
         <v>131</v>
       </c>
-      <c r="B97" s="43"/>
-      <c r="C97" s="44">
+      <c r="B97" s="34"/>
+      <c r="C97" s="35">
         <v>2</v>
       </c>
-      <c r="D97" s="85" t="s">
+      <c r="D97" s="67" t="s">
         <v>97</v>
       </c>
-      <c r="E97" s="103"/>
-      <c r="F97" s="9">
+      <c r="E97" s="78"/>
+      <c r="F97" s="2">
         <v>26.34</v>
       </c>
-      <c r="G97" s="29"/>
-      <c r="H97" s="141">
+      <c r="G97" s="22"/>
+      <c r="H97" s="108">
         <v>1</v>
       </c>
-      <c r="I97" s="9"/>
-[...9 lines deleted...]
-      <c r="S97" s="141">
+      <c r="I97" s="2"/>
+      <c r="J97" s="26"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="M97" s="26"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2"/>
+      <c r="P97" s="26"/>
+      <c r="Q97" s="2"/>
+      <c r="R97" s="2"/>
+      <c r="S97" s="108">
         <v>1.3924000000000001</v>
       </c>
-      <c r="T97" s="9"/>
-[...11 lines deleted...]
-      <c r="AD97" s="45">
+      <c r="T97" s="2"/>
+      <c r="U97" s="2"/>
+      <c r="V97" s="22"/>
+      <c r="W97" s="2"/>
+      <c r="X97" s="2"/>
+      <c r="Y97" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z97" s="2"/>
+      <c r="AA97" s="2"/>
+      <c r="AB97" s="22"/>
+      <c r="AC97" s="2"/>
+      <c r="AD97" s="36">
         <v>0</v>
       </c>
-      <c r="AE97" s="63"/>
-      <c r="AF97" s="145" t="s">
+      <c r="AE97" s="51"/>
+      <c r="AF97" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="AG97" s="32"/>
-[...4 lines deleted...]
-      <c r="AJ97" s="146" t="s">
+      <c r="AG97" s="25"/>
+      <c r="AH97" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI97" s="25"/>
+      <c r="AJ97" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="98" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A98" s="12"/>
-[...25 lines deleted...]
-      <c r="AJ98" s="12"/>
+      <c r="A98" s="3"/>
+      <c r="B98" s="32"/>
+      <c r="C98" s="32"/>
+      <c r="D98" s="68"/>
+      <c r="E98" s="3"/>
+      <c r="H98" s="109"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="P98" s="3"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+      <c r="S98" s="109"/>
+      <c r="T98" s="3"/>
+      <c r="U98" s="3"/>
+      <c r="V98" s="3"/>
+      <c r="W98" s="3"/>
+      <c r="X98" s="3"/>
+      <c r="AD98" s="94"/>
+      <c r="AE98" s="20"/>
+      <c r="AG98" s="20"/>
+      <c r="AI98" s="20"/>
+      <c r="AJ98" s="3"/>
     </row>
     <row r="99" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A99" s="100" t="s">
+      <c r="A99" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="29"/>
-      <c r="C99" s="9">
+      <c r="B99" s="22"/>
+      <c r="C99" s="2">
         <v>4</v>
       </c>
-      <c r="D99" s="85" t="s">
+      <c r="D99" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="E99" s="33"/>
-      <c r="F99" s="9">
+      <c r="E99" s="26"/>
+      <c r="F99" s="2">
         <v>29</v>
       </c>
-      <c r="G99" s="33"/>
-      <c r="H99" s="141">
+      <c r="G99" s="26"/>
+      <c r="H99" s="108">
         <v>0.76790000000000003</v>
       </c>
-      <c r="I99" s="9"/>
-[...9 lines deleted...]
-      <c r="S99" s="141">
+      <c r="I99" s="2"/>
+      <c r="J99" s="26"/>
+      <c r="K99" s="2"/>
+      <c r="L99" s="2"/>
+      <c r="M99" s="22"/>
+      <c r="N99" s="2"/>
+      <c r="O99" s="2"/>
+      <c r="P99" s="78"/>
+      <c r="Q99" s="2"/>
+      <c r="R99" s="2"/>
+      <c r="S99" s="108">
         <v>0.23530000000000001</v>
       </c>
-      <c r="T99" s="9"/>
-[...11 lines deleted...]
-      <c r="AD99" s="45">
+      <c r="T99" s="2"/>
+      <c r="U99" s="2"/>
+      <c r="V99" s="22"/>
+      <c r="W99" s="2"/>
+      <c r="X99" s="2"/>
+      <c r="Y99" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z99" s="2"/>
+      <c r="AA99" s="2"/>
+      <c r="AB99" s="22"/>
+      <c r="AC99" s="2"/>
+      <c r="AD99" s="36">
         <v>0</v>
       </c>
-      <c r="AE99" s="33"/>
-      <c r="AF99" s="145" t="s">
+      <c r="AE99" s="26"/>
+      <c r="AF99" s="111" t="s">
         <v>104</v>
       </c>
-      <c r="AG99" s="62"/>
-[...4 lines deleted...]
-      <c r="AJ99" s="146" t="s">
+      <c r="AG99" s="50"/>
+      <c r="AH99" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI99" s="25"/>
+      <c r="AJ99" s="112" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="D2:H3"/>
     <mergeCell ref="I2:T3"/>
     <mergeCell ref="U2:AD3"/>
     <mergeCell ref="AE2:AJ3"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
  Agencies Receiving 51-1,000 Requests (FY 2023)</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1ABC154-B89B-41DB-A69E-037ACD19DE53}">
-  <dimension ref="A1:AF63"/>
+  <dimension ref="A1:AE63"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.140625" style="10" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="33" max="16384" width="6.5703125" style="10"/>
+    <col min="1" max="1" width="8.140625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="2" style="9" customWidth="1"/>
+    <col min="3" max="3" width="4.85546875" style="9" customWidth="1"/>
+    <col min="4" max="5" width="2" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="1.7109375" style="9" customWidth="1"/>
+    <col min="9" max="9" width="6.7109375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="2" style="9" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="9" customWidth="1"/>
+    <col min="12" max="12" width="5.5703125" style="9" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14" max="14" width="2" style="9" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="9" customWidth="1"/>
+    <col min="16" max="16" width="2" style="9" customWidth="1"/>
+    <col min="17" max="17" width="3.28515625" style="9" customWidth="1"/>
+    <col min="18" max="18" width="7.5703125" style="9" customWidth="1"/>
+    <col min="19" max="19" width="3" style="9" customWidth="1"/>
+    <col min="20" max="20" width="1.85546875" style="9" customWidth="1"/>
+    <col min="21" max="21" width="10" style="9" customWidth="1"/>
+    <col min="22" max="22" width="1.85546875" style="9" customWidth="1"/>
+    <col min="23" max="23" width="2" style="9" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="9" customWidth="1"/>
+    <col min="25" max="26" width="2" style="9" customWidth="1"/>
+    <col min="27" max="27" width="10" style="9" customWidth="1"/>
+    <col min="28" max="28" width="2" style="9" customWidth="1"/>
+    <col min="29" max="29" width="2.28515625" style="9" customWidth="1"/>
+    <col min="30" max="30" width="9.7109375" style="9" customWidth="1"/>
+    <col min="31" max="31" width="2.42578125" style="9" customWidth="1"/>
+    <col min="32" max="16384" width="6.5703125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="179"/>
-[...5 lines deleted...]
-      <c r="H1" s="178" t="s">
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="138" t="s">
         <v>78</v>
       </c>
-      <c r="I1" s="179"/>
-[...10 lines deleted...]
-      <c r="T1" s="195" t="s">
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="155" t="s">
         <v>36</v>
       </c>
-      <c r="U1" s="195"/>
-[...9 lines deleted...]
-      <c r="AE1" s="195"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
+      <c r="Z1" s="155"/>
+      <c r="AA1" s="155"/>
+      <c r="AB1" s="155"/>
+      <c r="AC1" s="155"/>
+      <c r="AD1" s="155"/>
+      <c r="AE1" s="155"/>
     </row>
     <row r="2" spans="1:31" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="181" t="s">
+      <c r="A2" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="181" t="s">
+      <c r="B2" s="141" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="181"/>
-[...1 lines deleted...]
-      <c r="E2" s="185" t="s">
+      <c r="C2" s="141"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="145" t="s">
         <v>83</v>
       </c>
-      <c r="F2" s="186"/>
-[...2 lines deleted...]
-      <c r="I2" s="188" t="s">
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="J2" s="188"/>
-[...3 lines deleted...]
-      <c r="N2" s="190" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="149"/>
+      <c r="N2" s="150" t="s">
         <v>79</v>
       </c>
-      <c r="O2" s="190"/>
-[...1 lines deleted...]
-      <c r="Q2" s="194" t="s">
+      <c r="O2" s="150"/>
+      <c r="P2" s="151"/>
+      <c r="Q2" s="154" t="s">
         <v>66</v>
       </c>
-      <c r="R2" s="190"/>
-[...1 lines deleted...]
-      <c r="T2" s="194" t="s">
+      <c r="R2" s="150"/>
+      <c r="S2" s="151"/>
+      <c r="T2" s="154" t="s">
         <v>69</v>
       </c>
-      <c r="U2" s="190"/>
-[...1 lines deleted...]
-      <c r="W2" s="194" t="s">
+      <c r="U2" s="150"/>
+      <c r="V2" s="151"/>
+      <c r="W2" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="X2" s="190"/>
-[...1 lines deleted...]
-      <c r="Z2" s="194" t="s">
+      <c r="X2" s="150"/>
+      <c r="Y2" s="151"/>
+      <c r="Z2" s="154" t="s">
         <v>121</v>
       </c>
-      <c r="AA2" s="190"/>
-[...1 lines deleted...]
-      <c r="AC2" s="194" t="s">
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="151"/>
+      <c r="AC2" s="154" t="s">
         <v>81</v>
       </c>
-      <c r="AD2" s="190"/>
-      <c r="AE2" s="191"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="151"/>
     </row>
     <row r="3" spans="1:31" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="182"/>
-[...6 lines deleted...]
-      <c r="H3" s="194" t="s">
+      <c r="A3" s="142"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="145"/>
+      <c r="F3" s="146"/>
+      <c r="G3" s="146"/>
+      <c r="H3" s="154" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="190"/>
-[...1 lines deleted...]
-      <c r="K3" s="194" t="s">
+      <c r="I3" s="150"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="154" t="s">
         <v>67</v>
       </c>
-      <c r="L3" s="190"/>
-[...18 lines deleted...]
-      <c r="AE3" s="192"/>
+      <c r="L3" s="150"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="145"/>
+      <c r="O3" s="146"/>
+      <c r="P3" s="152"/>
+      <c r="Q3" s="145"/>
+      <c r="R3" s="146"/>
+      <c r="S3" s="152"/>
+      <c r="T3" s="145"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="145"/>
+      <c r="X3" s="146"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="145"/>
+      <c r="AA3" s="146"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="145"/>
+      <c r="AD3" s="146"/>
+      <c r="AE3" s="152"/>
     </row>
     <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="182"/>
-[...62 lines deleted...]
-      <c r="AE5" s="16"/>
+      <c r="A4" s="142"/>
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="147"/>
+      <c r="J4" s="153"/>
+      <c r="K4" s="143"/>
+      <c r="L4" s="147"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="143"/>
+      <c r="O4" s="147"/>
+      <c r="P4" s="153"/>
+      <c r="Q4" s="143"/>
+      <c r="R4" s="147"/>
+      <c r="S4" s="153"/>
+      <c r="T4" s="143"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="153"/>
+      <c r="W4" s="143"/>
+      <c r="X4" s="147"/>
+      <c r="Y4" s="153"/>
+      <c r="Z4" s="143"/>
+      <c r="AA4" s="147"/>
+      <c r="AB4" s="153"/>
+      <c r="AC4" s="143"/>
+      <c r="AD4" s="147"/>
+      <c r="AE4" s="153"/>
+    </row>
+    <row r="5" spans="1:31" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="128" t="s">
+      <c r="A6" s="95" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="6"/>
-      <c r="C6" s="56" t="s">
+      <c r="C6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
-      <c r="F6" s="56" t="s">
+      <c r="F6" s="35" t="s">
         <v>114</v>
       </c>
       <c r="G6" s="6"/>
-      <c r="H6" s="56"/>
+      <c r="H6" s="35"/>
       <c r="I6" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M6" s="130">
+      <c r="M6" s="97">
         <v>1</v>
       </c>
       <c r="N6" s="2"/>
       <c r="O6" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="6" t="s">
         <v>114</v>
       </c>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
-      <c r="U6" s="56" t="s">
+      <c r="U6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
-      <c r="X6" s="56" t="s">
+      <c r="X6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y6" s="6"/>
       <c r="Z6" s="2"/>
-      <c r="AA6" s="56" t="s">
+      <c r="AA6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
-      <c r="AD6" s="56" t="s">
-[...13 lines deleted...]
-      <c r="I7" s="27"/>
+      <c r="AD6" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE6" s="18"/>
+    </row>
+    <row r="7" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="96"/>
+      <c r="B7" s="96"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="20"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
-      <c r="L7" s="27"/>
-      <c r="M7" s="131"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="98"/>
       <c r="N7" s="3"/>
-      <c r="O7" s="27"/>
+      <c r="O7" s="20"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
-      <c r="R7" s="27"/>
+      <c r="R7" s="20"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
-      <c r="U7" s="81"/>
-[...3 lines deleted...]
-      <c r="Y7" s="27"/>
+      <c r="U7" s="32"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="32"/>
+      <c r="Y7" s="20"/>
       <c r="Z7" s="3"/>
-      <c r="AA7" s="81"/>
+      <c r="AA7" s="32"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
-      <c r="AD7" s="81"/>
+      <c r="AD7" s="32"/>
       <c r="AE7" s="8"/>
     </row>
     <row r="8" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="128" t="s">
+      <c r="A8" s="95" t="s">
         <v>155</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="45" t="s">
+      <c r="C8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="45" t="s">
+      <c r="F8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="G8" s="6"/>
-      <c r="H8" s="56"/>
-      <c r="I8" s="45" t="s">
+      <c r="H8" s="35"/>
+      <c r="I8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="L8" s="45" t="s">
+      <c r="L8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="M8" s="45" t="s">
+      <c r="M8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="O8" s="45" t="s">
+      <c r="O8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="R8" s="45" t="s">
+      <c r="R8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="U8" s="45" t="s">
+      <c r="U8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
-      <c r="X8" s="45" t="s">
+      <c r="X8" s="36" t="s">
         <v>154</v>
       </c>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
-      <c r="AA8" s="45" t="s">
+      <c r="AA8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AD8" s="45" t="s">
+      <c r="AD8" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AE8" s="24"/>
+      <c r="AE8" s="18"/>
     </row>
     <row r="9" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="27"/>
-[...7 lines deleted...]
-      <c r="I9" s="27"/>
+      <c r="A9" s="20"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="20"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
-      <c r="L9" s="27"/>
-      <c r="M9" s="27"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
       <c r="N9" s="3"/>
-      <c r="O9" s="27"/>
+      <c r="O9" s="20"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
-      <c r="V9" s="27"/>
-      <c r="W9" s="27"/>
+      <c r="V9" s="20"/>
+      <c r="W9" s="20"/>
       <c r="X9" s="3"/>
-      <c r="Y9" s="27"/>
-      <c r="Z9" s="27"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="20"/>
       <c r="AA9" s="3"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="3"/>
       <c r="AD9" s="3"/>
       <c r="AE9" s="3"/>
     </row>
     <row r="10" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="6"/>
-      <c r="C10" s="56" t="s">
+      <c r="C10" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
-      <c r="F10" s="56" t="s">
+      <c r="F10" s="35" t="s">
         <v>96</v>
       </c>
       <c r="G10" s="6"/>
-      <c r="H10" s="56"/>
+      <c r="H10" s="35"/>
       <c r="I10" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M10" s="45">
+      <c r="M10" s="36">
         <v>0.98</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U10" s="56" t="s">
-[...22 lines deleted...]
-      <c r="I11" s="27"/>
+      <c r="U10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE10" s="18"/>
+    </row>
+    <row r="11" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="96"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="20"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="27"/>
-      <c r="M11" s="46"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="37"/>
       <c r="N11" s="3"/>
-      <c r="O11" s="27"/>
+      <c r="O11" s="20"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
-      <c r="R11" s="27"/>
+      <c r="R11" s="20"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
-      <c r="U11" s="81"/>
+      <c r="U11" s="32"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
-      <c r="X11" s="81"/>
+      <c r="X11" s="32"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
-      <c r="AA11" s="81"/>
+      <c r="AA11" s="32"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
-      <c r="AD11" s="81"/>
+      <c r="AD11" s="32"/>
       <c r="AE11" s="8"/>
     </row>
     <row r="12" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="128" t="s">
+      <c r="A12" s="95" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="6"/>
-      <c r="C12" s="56" t="s">
+      <c r="C12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
-      <c r="F12" s="56" t="s">
+      <c r="F12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G12" s="6"/>
-      <c r="H12" s="56"/>
+      <c r="H12" s="35"/>
       <c r="I12" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M12" s="45">
+      <c r="M12" s="36">
         <v>1</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6" t="s">
         <v>113</v>
       </c>
       <c r="S12" s="6"/>
-      <c r="U12" s="56" t="s">
+      <c r="U12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
-      <c r="X12" s="56" t="s">
+      <c r="X12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
-      <c r="AA12" s="56" t="s">
+      <c r="AA12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD12" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AE12" s="24"/>
-[...10 lines deleted...]
-      <c r="I13" s="27"/>
+      <c r="AE12" s="18"/>
+    </row>
+    <row r="13" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="96"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="20"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
-      <c r="L13" s="27"/>
-[...6 lines deleted...]
-      <c r="S13" s="27"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="20"/>
+      <c r="P13" s="20"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="20"/>
+      <c r="S13" s="20"/>
       <c r="T13" s="3"/>
-      <c r="U13" s="81"/>
-[...5 lines deleted...]
-      <c r="AA13" s="81"/>
+      <c r="U13" s="32"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="32"/>
+      <c r="Y13" s="20"/>
+      <c r="Z13" s="20"/>
+      <c r="AA13" s="32"/>
       <c r="AB13" s="3"/>
       <c r="AC13" s="3"/>
       <c r="AD13" s="3"/>
       <c r="AE13" s="8"/>
     </row>
     <row r="14" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="128" t="s">
+      <c r="A14" s="95" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="6"/>
-      <c r="C14" s="56" t="s">
+      <c r="C14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
-      <c r="F14" s="56" t="s">
+      <c r="F14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G14" s="6"/>
-      <c r="H14" s="56"/>
+      <c r="H14" s="35"/>
       <c r="I14" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L14" s="78" t="s">
+      <c r="L14" s="63" t="s">
         <v>115</v>
       </c>
-      <c r="M14" s="130">
+      <c r="M14" s="97">
         <v>0.8</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U14" s="56" t="s">
+      <c r="U14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
-      <c r="X14" s="56" t="s">
+      <c r="X14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y14" s="6"/>
-      <c r="AA14" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AD14" s="56" t="s">
+      <c r="AA14" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD14" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="AE14" s="24"/>
-[...10 lines deleted...]
-      <c r="I15" s="27"/>
+      <c r="AE14" s="18"/>
+    </row>
+    <row r="15" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="96"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="20"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
-      <c r="L15" s="132"/>
-      <c r="M15" s="131"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="98"/>
       <c r="N15" s="3"/>
-      <c r="O15" s="27"/>
+      <c r="O15" s="20"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
-      <c r="R15" s="27"/>
+      <c r="R15" s="20"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
-      <c r="U15" s="81"/>
-[...3 lines deleted...]
-      <c r="Y15" s="27"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="20"/>
       <c r="Z15" s="3"/>
-      <c r="AA15" s="81"/>
+      <c r="AA15" s="32"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="3"/>
-      <c r="AD15" s="81"/>
+      <c r="AD15" s="32"/>
       <c r="AE15" s="8"/>
     </row>
     <row r="16" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="128" t="s">
+      <c r="A16" s="95" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="6"/>
-      <c r="C16" s="56" t="s">
+      <c r="C16" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
-      <c r="F16" s="56" t="s">
+      <c r="F16" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G16" s="6"/>
-      <c r="H16" s="56"/>
+      <c r="H16" s="35"/>
       <c r="I16" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M16" s="45">
+      <c r="M16" s="36">
         <v>0.99</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U16" s="56" t="s">
-[...22 lines deleted...]
-      <c r="I17" s="27"/>
+      <c r="U16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE16" s="18"/>
+    </row>
+    <row r="17" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="96"/>
+      <c r="B17" s="96"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="20"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
-      <c r="L17" s="27"/>
-      <c r="M17" s="46"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="37"/>
       <c r="N17" s="3"/>
-      <c r="O17" s="27"/>
+      <c r="O17" s="20"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
-      <c r="R17" s="27"/>
+      <c r="R17" s="20"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
-      <c r="U17" s="81"/>
+      <c r="U17" s="32"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
-      <c r="X17" s="81"/>
+      <c r="X17" s="32"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
-      <c r="AA17" s="81"/>
+      <c r="AA17" s="32"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
-      <c r="AD17" s="81"/>
+      <c r="AD17" s="32"/>
       <c r="AE17" s="8"/>
     </row>
-    <row r="18" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="128" t="s">
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="95" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="6"/>
-      <c r="C18" s="56" t="s">
+      <c r="C18" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
-      <c r="F18" s="56" t="s">
+      <c r="F18" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G18" s="6"/>
-      <c r="H18" s="56"/>
+      <c r="H18" s="35"/>
       <c r="I18" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="J18" s="2"/>
-      <c r="K18" s="2"/>
       <c r="L18" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M18" s="45">
+      <c r="M18" s="36">
         <v>0.89</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6" t="s">
         <v>113</v>
       </c>
       <c r="S18" s="6"/>
-      <c r="T18" s="2"/>
-      <c r="U18" s="56" t="s">
+      <c r="U18" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6"/>
-      <c r="X18" s="56" t="s">
+      <c r="X18" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y18" s="6"/>
       <c r="Z18" s="6"/>
-      <c r="AA18" s="56" t="s">
-[...3 lines deleted...]
-      <c r="AC18" s="2"/>
+      <c r="AA18" s="35" t="s">
+        <v>113</v>
+      </c>
       <c r="AD18" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="AE18" s="25"/>
-[...10 lines deleted...]
-      <c r="I19" s="27"/>
+      <c r="AE18" s="18"/>
+    </row>
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="20"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
-      <c r="L19" s="27"/>
-      <c r="M19" s="27"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
       <c r="N19" s="3"/>
-      <c r="O19" s="27"/>
+      <c r="O19" s="20"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
-      <c r="R19" s="27"/>
+      <c r="R19" s="20"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
-      <c r="U19" s="81"/>
+      <c r="U19" s="32"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
-      <c r="X19" s="81"/>
+      <c r="X19" s="32"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
-      <c r="AA19" s="81"/>
+      <c r="AA19" s="32"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
-      <c r="AD19" s="133"/>
-      <c r="AE19" s="22"/>
+      <c r="AD19" s="100"/>
+      <c r="AE19" s="3"/>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="128" t="s">
+      <c r="A20" s="95" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="6"/>
-      <c r="C20" s="56" t="s">
+      <c r="C20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
-      <c r="F20" s="56" t="s">
+      <c r="F20" s="35" t="s">
         <v>96</v>
       </c>
       <c r="G20" s="6"/>
-      <c r="H20" s="56"/>
+      <c r="H20" s="35"/>
       <c r="I20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M20" s="45">
+      <c r="M20" s="36">
         <v>1</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U20" s="56" t="s">
+      <c r="U20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
-      <c r="X20" s="56" t="s">
+      <c r="X20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
-      <c r="AA20" s="56" t="s">
+      <c r="AA20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE20" s="24"/>
-[...10 lines deleted...]
-      <c r="I21" s="27"/>
+      <c r="AE20" s="18"/>
+    </row>
+    <row r="21" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="96"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="20"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
-      <c r="L21" s="27"/>
-      <c r="M21" s="46"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="37"/>
       <c r="N21" s="3"/>
-      <c r="O21" s="27"/>
+      <c r="O21" s="20"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-      <c r="R21" s="27"/>
+      <c r="R21" s="20"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
-      <c r="U21" s="81"/>
-[...5 lines deleted...]
-      <c r="AA21" s="81"/>
+      <c r="U21" s="32"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="32"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="32"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="8"/>
     </row>
     <row r="22" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="128" t="s">
+      <c r="A22" s="95" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="6"/>
-      <c r="C22" s="56" t="s">
+      <c r="C22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
-      <c r="F22" s="56" t="s">
+      <c r="F22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="6"/>
-      <c r="H22" s="56"/>
+      <c r="H22" s="35"/>
       <c r="I22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M22" s="45">
+      <c r="M22" s="36">
         <v>0.9</v>
       </c>
       <c r="N22" s="6"/>
       <c r="O22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="S22" s="6"/>
-      <c r="U22" s="56" t="s">
+      <c r="U22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
-      <c r="X22" s="56" t="s">
+      <c r="X22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y22" s="6"/>
       <c r="Z22" s="6"/>
-      <c r="AA22" s="56" t="s">
+      <c r="AA22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD22" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="AE22" s="24"/>
-[...10 lines deleted...]
-      <c r="I23" s="27"/>
+      <c r="AE22" s="18"/>
+    </row>
+    <row r="23" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="96"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="20"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
-      <c r="L23" s="27"/>
-[...6 lines deleted...]
-      <c r="S23" s="27"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="20"/>
       <c r="T23" s="3"/>
-      <c r="U23" s="81"/>
-[...3 lines deleted...]
-      <c r="Y23" s="27"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="20"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="32"/>
+      <c r="Y23" s="20"/>
       <c r="Z23" s="3"/>
-      <c r="AA23" s="81"/>
+      <c r="AA23" s="32"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
-      <c r="AD23" s="81"/>
+      <c r="AD23" s="32"/>
       <c r="AE23" s="8"/>
     </row>
     <row r="24" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="128" t="s">
+      <c r="A24" s="95" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="6"/>
-      <c r="C24" s="56" t="s">
+      <c r="C24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
-      <c r="F24" s="56" t="s">
+      <c r="F24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M24" s="45">
+      <c r="M24" s="36">
         <v>1</v>
       </c>
-      <c r="N24" s="134"/>
+      <c r="N24" s="101"/>
       <c r="O24" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="P24" s="134"/>
-      <c r="Q24" s="134"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
       <c r="R24" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="S24" s="134"/>
-      <c r="U24" s="56" t="s">
+      <c r="S24" s="101"/>
+      <c r="U24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
-      <c r="X24" s="56" t="s">
+      <c r="X24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
-      <c r="AA24" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I25" s="27"/>
+      <c r="AA24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE24" s="18"/>
+    </row>
+    <row r="25" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="96"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="20"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
-      <c r="L25" s="27"/>
-[...6 lines deleted...]
-      <c r="S25" s="135"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="102"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="102"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="20"/>
+      <c r="S25" s="102"/>
       <c r="T25" s="3"/>
-      <c r="U25" s="81"/>
-[...5 lines deleted...]
-      <c r="AA25" s="81"/>
+      <c r="U25" s="32"/>
+      <c r="V25" s="20"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="32"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="20"/>
+      <c r="AA25" s="32"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
-      <c r="AD25" s="81"/>
+      <c r="AD25" s="32"/>
       <c r="AE25" s="8"/>
     </row>
     <row r="26" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="128" t="s">
+      <c r="A26" s="95" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="6"/>
-      <c r="C26" s="56" t="s">
+      <c r="C26" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
-      <c r="F26" s="56" t="s">
+      <c r="F26" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G26" s="6"/>
-      <c r="H26" s="56"/>
+      <c r="H26" s="35"/>
       <c r="I26" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M26" s="130">
+      <c r="M26" s="97">
         <v>1</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U26" s="56" t="s">
+      <c r="U26" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6"/>
-      <c r="X26" s="56" t="s">
+      <c r="X26" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y26" s="6"/>
       <c r="Z26" s="6"/>
-      <c r="AA26" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I27" s="27"/>
+      <c r="AA26" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD26" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE26" s="18"/>
+    </row>
+    <row r="27" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="96"/>
+      <c r="B27" s="96"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="20"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
-      <c r="L27" s="27"/>
-      <c r="M27" s="131"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="98"/>
       <c r="N27" s="3"/>
-      <c r="O27" s="27"/>
+      <c r="O27" s="20"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
-      <c r="R27" s="27"/>
+      <c r="R27" s="20"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
-      <c r="U27" s="81"/>
-[...5 lines deleted...]
-      <c r="AA27" s="81"/>
+      <c r="U27" s="32"/>
+      <c r="V27" s="20"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="32"/>
+      <c r="Y27" s="20"/>
+      <c r="Z27" s="20"/>
+      <c r="AA27" s="32"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
-      <c r="AD27" s="81"/>
+      <c r="AD27" s="32"/>
       <c r="AE27" s="8"/>
     </row>
     <row r="28" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="128" t="s">
+      <c r="A28" s="95" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="6"/>
-      <c r="C28" s="56" t="s">
+      <c r="C28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
-      <c r="F28" s="56" t="s">
+      <c r="F28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="6"/>
-      <c r="H28" s="56"/>
+      <c r="H28" s="35"/>
       <c r="I28" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M28" s="130">
+      <c r="M28" s="97">
         <v>1</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R28" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U28" s="56" t="s">
+      <c r="U28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6"/>
-      <c r="X28" s="56" t="s">
+      <c r="X28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y28" s="6"/>
       <c r="Z28" s="6"/>
-      <c r="AA28" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I29" s="27"/>
+      <c r="AA28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE28" s="18"/>
+    </row>
+    <row r="29" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="96"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="20"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
-      <c r="L29" s="132"/>
-      <c r="M29" s="46"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="37"/>
       <c r="N29" s="3"/>
-      <c r="O29" s="27"/>
+      <c r="O29" s="20"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
-      <c r="R29" s="27"/>
+      <c r="R29" s="20"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="81"/>
-[...3 lines deleted...]
-      <c r="Y29" s="27"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="32"/>
+      <c r="Y29" s="20"/>
       <c r="Z29" s="3"/>
-      <c r="AA29" s="27"/>
+      <c r="AA29" s="20"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
-      <c r="AD29" s="81"/>
+      <c r="AD29" s="32"/>
       <c r="AE29" s="8"/>
     </row>
     <row r="30" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="128" t="s">
+      <c r="A30" s="95" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="6"/>
-      <c r="C30" s="56" t="s">
+      <c r="C30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
-      <c r="F30" s="56" t="s">
+      <c r="F30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="6"/>
-      <c r="H30" s="56"/>
+      <c r="H30" s="35"/>
       <c r="I30" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M30" s="130">
+      <c r="M30" s="97">
         <v>1</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R30" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U30" s="56" t="s">
+      <c r="U30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
-      <c r="X30" s="56" t="s">
+      <c r="X30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y30" s="6"/>
-      <c r="AA30" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I31" s="27"/>
+      <c r="AA30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE30" s="18"/>
+    </row>
+    <row r="31" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="96"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="20"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
-      <c r="L31" s="27"/>
-      <c r="M31" s="131"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="98"/>
       <c r="N31" s="3"/>
-      <c r="O31" s="27"/>
+      <c r="O31" s="20"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-      <c r="R31" s="27"/>
+      <c r="R31" s="20"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
-      <c r="U31" s="81"/>
-[...3 lines deleted...]
-      <c r="Y31" s="27"/>
+      <c r="U31" s="32"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="32"/>
+      <c r="Y31" s="20"/>
       <c r="Z31" s="3"/>
-      <c r="AA31" s="81"/>
+      <c r="AA31" s="32"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
-      <c r="AD31" s="81"/>
+      <c r="AD31" s="32"/>
       <c r="AE31" s="8"/>
     </row>
     <row r="32" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="128" t="s">
+      <c r="A32" s="95" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="6"/>
-      <c r="C32" s="56" t="s">
+      <c r="C32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
-      <c r="F32" s="56" t="s">
+      <c r="F32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G32" s="6"/>
-      <c r="H32" s="56"/>
+      <c r="H32" s="35"/>
       <c r="I32" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M32" s="45">
+      <c r="M32" s="36">
         <v>1</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R32" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="U32" s="56" t="s">
+      <c r="U32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
-      <c r="X32" s="56" t="s">
+      <c r="X32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
-      <c r="AA32" s="56" t="s">
+      <c r="AA32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE32" s="24"/>
-[...10 lines deleted...]
-      <c r="I33" s="27"/>
+      <c r="AE32" s="18"/>
+    </row>
+    <row r="33" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="96"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="20"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
-      <c r="L33" s="27"/>
-      <c r="M33" s="131"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="98"/>
       <c r="N33" s="3"/>
-      <c r="O33" s="27"/>
+      <c r="O33" s="20"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
-      <c r="R33" s="27"/>
+      <c r="R33" s="20"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
-      <c r="U33" s="81"/>
-[...3 lines deleted...]
-      <c r="Y33" s="27"/>
+      <c r="U33" s="32"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="32"/>
+      <c r="Y33" s="20"/>
       <c r="Z33" s="3"/>
-      <c r="AA33" s="81"/>
+      <c r="AA33" s="32"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
-      <c r="AD33" s="81"/>
+      <c r="AD33" s="32"/>
       <c r="AE33" s="8"/>
     </row>
-    <row r="34" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="128" t="s">
+    <row r="34" spans="1:31" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="95" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="6"/>
-      <c r="C34" s="56" t="s">
+      <c r="C34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
-      <c r="F34" s="56" t="s">
+      <c r="F34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G34" s="6"/>
-      <c r="H34" s="56"/>
+      <c r="H34" s="35"/>
       <c r="I34" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M34" s="45">
+      <c r="M34" s="36">
         <v>0.91</v>
       </c>
       <c r="N34" s="2"/>
       <c r="O34" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="6" t="s">
         <v>113</v>
       </c>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
-      <c r="U34" s="56" t="s">
+      <c r="U34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
-      <c r="X34" s="56" t="s">
+      <c r="X34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y34" s="6"/>
       <c r="Z34" s="6"/>
-      <c r="AA34" s="56" t="s">
+      <c r="AA34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
       <c r="AD34" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AE34" s="24"/>
+      <c r="AE34" s="18"/>
     </row>
     <row r="35" spans="1:31" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="129"/>
-[...7 lines deleted...]
-      <c r="I35" s="27"/>
+      <c r="A35" s="96"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="20"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="27"/>
-      <c r="M35" s="46"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="37"/>
       <c r="N35" s="3"/>
-      <c r="O35" s="27"/>
+      <c r="O35" s="20"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-      <c r="R35" s="27"/>
+      <c r="R35" s="20"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
-      <c r="U35" s="81"/>
-[...5 lines deleted...]
-      <c r="AA35" s="81"/>
+      <c r="U35" s="32"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="32"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="32"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="3"/>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="128" t="s">
+      <c r="A36" s="95" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="6"/>
-      <c r="C36" s="56" t="s">
+      <c r="C36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
-      <c r="F36" s="56" t="s">
+      <c r="F36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="6"/>
-      <c r="H36" s="56"/>
+      <c r="H36" s="35"/>
       <c r="I36" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M36" s="45">
+      <c r="M36" s="36">
         <v>0.85</v>
       </c>
       <c r="N36" s="2"/>
       <c r="O36" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="6" t="s">
         <v>114</v>
       </c>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
-      <c r="U36" s="56" t="s">
+      <c r="U36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
-      <c r="X36" s="56" t="s">
+      <c r="X36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y36" s="6"/>
       <c r="Z36" s="6"/>
-      <c r="AA36" s="56" t="s">
+      <c r="AA36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
       <c r="AD36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE36" s="24"/>
+      <c r="AE36" s="18"/>
     </row>
     <row r="37" spans="1:31" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="129"/>
-[...7 lines deleted...]
-      <c r="I37" s="27"/>
+      <c r="A37" s="96"/>
+      <c r="B37" s="96"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="32"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="20"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
-      <c r="L37" s="27"/>
-      <c r="M37" s="46"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="37"/>
       <c r="N37" s="3"/>
-      <c r="O37" s="27"/>
+      <c r="O37" s="20"/>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
-      <c r="R37" s="27"/>
+      <c r="R37" s="20"/>
       <c r="S37" s="3"/>
       <c r="T37" s="3"/>
-      <c r="U37" s="81"/>
+      <c r="U37" s="32"/>
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
-      <c r="X37" s="81"/>
+      <c r="X37" s="32"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
-      <c r="AA37" s="81"/>
+      <c r="AA37" s="32"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="8"/>
     </row>
     <row r="38" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="128" t="s">
+      <c r="A38" s="95" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="6"/>
-      <c r="C38" s="56" t="s">
+      <c r="C38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
-      <c r="F38" s="56" t="s">
+      <c r="F38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G38" s="6"/>
-      <c r="H38" s="56"/>
+      <c r="H38" s="35"/>
       <c r="I38" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M38" s="45">
+      <c r="M38" s="36">
         <v>0.95</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R38" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="U38" s="56" t="s">
+      <c r="U38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V38" s="6"/>
       <c r="W38" s="6"/>
-      <c r="X38" s="56" t="s">
+      <c r="X38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
-      <c r="AA38" s="56" t="s">
+      <c r="AA38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE38" s="24"/>
-[...10 lines deleted...]
-      <c r="I39" s="27"/>
+      <c r="AE38" s="18"/>
+    </row>
+    <row r="39" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="96"/>
+      <c r="B39" s="96"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="20"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
-      <c r="L39" s="27"/>
-      <c r="M39" s="46"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="37"/>
       <c r="N39" s="3"/>
-      <c r="O39" s="27"/>
+      <c r="O39" s="20"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
-      <c r="R39" s="27"/>
+      <c r="R39" s="20"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
-      <c r="U39" s="81"/>
-[...5 lines deleted...]
-      <c r="AA39" s="81"/>
+      <c r="U39" s="32"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="32"/>
+      <c r="Y39" s="20"/>
+      <c r="Z39" s="20"/>
+      <c r="AA39" s="32"/>
       <c r="AB39" s="3"/>
       <c r="AC39" s="3"/>
-      <c r="AD39" s="136"/>
+      <c r="AD39" s="103"/>
       <c r="AE39" s="8"/>
     </row>
-    <row r="40" spans="1:31" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="128" t="s">
+    <row r="40" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="95" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="6"/>
-      <c r="C40" s="56" t="s">
+      <c r="C40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
-      <c r="F40" s="56" t="s">
+      <c r="F40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G40" s="6"/>
-      <c r="H40" s="56"/>
+      <c r="H40" s="35"/>
       <c r="I40" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M40" s="45">
+      <c r="M40" s="36">
         <v>1</v>
       </c>
       <c r="N40" s="2"/>
       <c r="O40" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="6" t="s">
         <v>114</v>
       </c>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
-      <c r="U40" s="56" t="s">
+      <c r="U40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
-      <c r="X40" s="56" t="s">
+      <c r="X40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y40" s="6"/>
       <c r="Z40" s="6"/>
-      <c r="AA40" s="56" t="s">
+      <c r="AA40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE40" s="24"/>
-[...10 lines deleted...]
-      <c r="I41" s="27"/>
+      <c r="AE40" s="18"/>
+    </row>
+    <row r="41" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="96"/>
+      <c r="B41" s="96"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="20"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
-      <c r="L41" s="27"/>
-      <c r="M41" s="46"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="37"/>
       <c r="N41" s="3"/>
-      <c r="O41" s="27"/>
+      <c r="O41" s="20"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
-      <c r="R41" s="27"/>
+      <c r="R41" s="20"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
-      <c r="U41" s="81"/>
-[...5 lines deleted...]
-      <c r="AA41" s="81"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="32"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="20"/>
+      <c r="AA41" s="32"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
-      <c r="AD41" s="136"/>
+      <c r="AD41" s="103"/>
       <c r="AE41" s="8"/>
     </row>
     <row r="42" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="128" t="s">
+      <c r="A42" s="95" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="6"/>
-      <c r="C42" s="56" t="s">
+      <c r="C42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
-      <c r="F42" s="56" t="s">
+      <c r="F42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G42" s="6"/>
-      <c r="H42" s="56"/>
+      <c r="H42" s="35"/>
       <c r="I42" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M42" s="130">
+      <c r="M42" s="97">
         <v>1</v>
       </c>
       <c r="N42" s="6"/>
       <c r="O42" s="6" t="s">
         <v>113</v>
       </c>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6" t="s">
         <v>113</v>
       </c>
       <c r="S42" s="6"/>
-      <c r="U42" s="56" t="s">
+      <c r="U42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
-      <c r="X42" s="56" t="s">
+      <c r="X42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
-      <c r="AA42" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I43" s="27"/>
+      <c r="AA42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE42" s="18"/>
+    </row>
+    <row r="43" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="96"/>
+      <c r="B43" s="96"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="20"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
-      <c r="L43" s="27"/>
-[...6 lines deleted...]
-      <c r="S43" s="27"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="98"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="20"/>
       <c r="T43" s="3"/>
-      <c r="U43" s="81"/>
-[...5 lines deleted...]
-      <c r="AA43" s="81"/>
+      <c r="U43" s="32"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="32"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="20"/>
+      <c r="AA43" s="32"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
-      <c r="AD43" s="81"/>
+      <c r="AD43" s="32"/>
       <c r="AE43" s="8"/>
     </row>
     <row r="44" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="128" t="s">
+      <c r="A44" s="95" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="6"/>
-      <c r="C44" s="56" t="s">
+      <c r="C44" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
-      <c r="F44" s="56" t="s">
+      <c r="F44" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G44" s="6"/>
-      <c r="H44" s="56"/>
+      <c r="H44" s="35"/>
       <c r="I44" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M44" s="130">
+      <c r="M44" s="97">
         <v>1</v>
       </c>
       <c r="O44" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R44" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U44" s="56" t="s">
+      <c r="U44" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V44" s="6"/>
       <c r="W44" s="6"/>
-      <c r="X44" s="56" t="s">
+      <c r="X44" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y44" s="6"/>
-      <c r="AA44" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I45" s="27"/>
+      <c r="AA44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE44" s="18"/>
+    </row>
+    <row r="45" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="96"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="20"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
-      <c r="L45" s="27"/>
-      <c r="M45" s="131"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="98"/>
       <c r="N45" s="3"/>
-      <c r="O45" s="27"/>
+      <c r="O45" s="20"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
-      <c r="R45" s="27"/>
+      <c r="R45" s="20"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
-      <c r="U45" s="81"/>
-[...3 lines deleted...]
-      <c r="Y45" s="27"/>
+      <c r="U45" s="32"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="32"/>
+      <c r="Y45" s="20"/>
       <c r="Z45" s="3"/>
-      <c r="AA45" s="81"/>
+      <c r="AA45" s="32"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
-      <c r="AD45" s="81"/>
+      <c r="AD45" s="32"/>
       <c r="AE45" s="8"/>
     </row>
     <row r="46" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="128" t="s">
+      <c r="A46" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="6"/>
-      <c r="C46" s="56" t="s">
+      <c r="C46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
-      <c r="F46" s="56" t="s">
+      <c r="F46" s="35" t="s">
         <v>114</v>
       </c>
       <c r="G46" s="6"/>
-      <c r="H46" s="56"/>
+      <c r="H46" s="35"/>
       <c r="I46" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M46" s="130">
+      <c r="M46" s="97">
         <v>1</v>
       </c>
       <c r="O46" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R46" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="U46" s="56" t="s">
+      <c r="U46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6" t="s">
         <v>114</v>
       </c>
       <c r="Y46" s="6"/>
-      <c r="AA46" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I47" s="27"/>
+      <c r="AA46" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD46" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE46" s="18"/>
+    </row>
+    <row r="47" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="96"/>
+      <c r="B47" s="96"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="20"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
-      <c r="L47" s="27"/>
-      <c r="M47" s="131"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="98"/>
       <c r="N47" s="3"/>
-      <c r="O47" s="27"/>
+      <c r="O47" s="20"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
-      <c r="R47" s="27"/>
+      <c r="R47" s="20"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
-      <c r="U47" s="81"/>
-[...3 lines deleted...]
-      <c r="Y47" s="27"/>
+      <c r="U47" s="32"/>
+      <c r="V47" s="20"/>
+      <c r="W47" s="20"/>
+      <c r="X47" s="20"/>
+      <c r="Y47" s="20"/>
       <c r="Z47" s="3"/>
-      <c r="AA47" s="81"/>
+      <c r="AA47" s="32"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
-      <c r="AD47" s="81"/>
+      <c r="AD47" s="32"/>
       <c r="AE47" s="8"/>
     </row>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="128" t="s">
+      <c r="A48" s="95" t="s">
         <v>62</v>
       </c>
       <c r="B48" s="6"/>
-      <c r="C48" s="56" t="s">
+      <c r="C48" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
-      <c r="F48" s="56" t="s">
+      <c r="F48" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G48" s="6"/>
-      <c r="H48" s="56"/>
+      <c r="H48" s="35"/>
       <c r="I48" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M48" s="45">
+      <c r="M48" s="36">
         <v>1</v>
       </c>
       <c r="O48" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R48" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U48" s="56" t="s">
+      <c r="U48" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
-      <c r="X48" s="56" t="s">
+      <c r="X48" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y48" s="6"/>
       <c r="Z48" s="6"/>
-      <c r="AA48" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I49" s="27"/>
+      <c r="AA48" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD48" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE48" s="18"/>
+    </row>
+    <row r="49" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="96"/>
+      <c r="B49" s="96"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="32"/>
+      <c r="I49" s="20"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
-      <c r="L49" s="27"/>
-      <c r="M49" s="46"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="37"/>
       <c r="N49" s="3"/>
-      <c r="O49" s="27"/>
+      <c r="O49" s="20"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
-      <c r="R49" s="27"/>
+      <c r="R49" s="20"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
-      <c r="U49" s="81"/>
-[...5 lines deleted...]
-      <c r="AA49" s="81"/>
+      <c r="U49" s="32"/>
+      <c r="V49" s="20"/>
+      <c r="W49" s="20"/>
+      <c r="X49" s="32"/>
+      <c r="Y49" s="20"/>
+      <c r="Z49" s="20"/>
+      <c r="AA49" s="32"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
-      <c r="AD49" s="81"/>
+      <c r="AD49" s="32"/>
       <c r="AE49" s="8"/>
     </row>
     <row r="50" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="128" t="s">
+      <c r="A50" s="95" t="s">
         <v>64</v>
       </c>
       <c r="B50" s="6"/>
-      <c r="C50" s="56" t="s">
+      <c r="C50" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
-      <c r="F50" s="56" t="s">
+      <c r="F50" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G50" s="6"/>
-      <c r="H50" s="56"/>
+      <c r="H50" s="35"/>
       <c r="I50" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M50" s="45">
+      <c r="M50" s="36">
         <v>1</v>
       </c>
       <c r="O50" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R50" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="U50" s="56" t="s">
-[...22 lines deleted...]
-      <c r="I51" s="27"/>
+      <c r="U50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE50" s="18"/>
+    </row>
+    <row r="51" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="96"/>
+      <c r="B51" s="96"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="32"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="32"/>
+      <c r="I51" s="20"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
-      <c r="L51" s="27"/>
-      <c r="M51" s="46"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="37"/>
       <c r="N51" s="3"/>
-      <c r="O51" s="27"/>
+      <c r="O51" s="20"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
-      <c r="R51" s="27"/>
+      <c r="R51" s="20"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
-      <c r="U51" s="81"/>
+      <c r="U51" s="32"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
-      <c r="X51" s="81"/>
+      <c r="X51" s="32"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
-      <c r="AA51" s="81"/>
+      <c r="AA51" s="32"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
-      <c r="AD51" s="81"/>
+      <c r="AD51" s="32"/>
       <c r="AE51" s="8"/>
     </row>
     <row r="52" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="128" t="s">
+      <c r="A52" s="95" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="6"/>
-      <c r="C52" s="56" t="s">
+      <c r="C52" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
-      <c r="F52" s="56" t="s">
+      <c r="F52" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G52" s="6"/>
-      <c r="H52" s="56"/>
+      <c r="H52" s="35"/>
       <c r="I52" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M52" s="45">
+      <c r="M52" s="36">
         <v>0.9</v>
       </c>
       <c r="O52" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R52" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U52" s="56" t="s">
-[...8 lines deleted...]
-      <c r="AD52" s="56" t="s">
+      <c r="U52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD52" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="AE52" s="24"/>
-[...10 lines deleted...]
-      <c r="I53" s="27"/>
+      <c r="AE52" s="18"/>
+    </row>
+    <row r="53" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="96"/>
+      <c r="B53" s="96"/>
+      <c r="C53" s="32"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="32"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="32"/>
+      <c r="I53" s="20"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
-      <c r="L53" s="27"/>
-      <c r="M53" s="46"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="37"/>
       <c r="N53" s="3"/>
-      <c r="O53" s="27"/>
+      <c r="O53" s="20"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
-      <c r="R53" s="27"/>
+      <c r="R53" s="20"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
-      <c r="U53" s="81"/>
+      <c r="U53" s="32"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
-      <c r="X53" s="81"/>
+      <c r="X53" s="32"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
-      <c r="AA53" s="81"/>
+      <c r="AA53" s="32"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
-      <c r="AD53" s="81"/>
+      <c r="AD53" s="32"/>
       <c r="AE53" s="8"/>
     </row>
     <row r="54" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="128" t="s">
+      <c r="A54" s="95" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="6"/>
-      <c r="C54" s="56" t="s">
+      <c r="C54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
-      <c r="F54" s="56" t="s">
+      <c r="F54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G54" s="6"/>
-      <c r="H54" s="56"/>
+      <c r="H54" s="35"/>
       <c r="I54" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M54" s="45">
+      <c r="M54" s="36">
         <v>0.95</v>
       </c>
       <c r="O54" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R54" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U54" s="56" t="s">
+      <c r="U54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V54" s="6"/>
       <c r="W54" s="6"/>
-      <c r="X54" s="56" t="s">
+      <c r="X54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y54" s="6"/>
-      <c r="AA54" s="56" t="s">
+      <c r="AA54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD54" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE54" s="24"/>
-[...10 lines deleted...]
-      <c r="I55" s="27"/>
+      <c r="AE54" s="18"/>
+    </row>
+    <row r="55" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="96"/>
+      <c r="B55" s="96"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="20"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
-      <c r="L55" s="27"/>
-      <c r="M55" s="46"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="37"/>
       <c r="N55" s="3"/>
-      <c r="O55" s="27"/>
+      <c r="O55" s="20"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
-      <c r="R55" s="27"/>
+      <c r="R55" s="20"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
-      <c r="U55" s="81"/>
-[...3 lines deleted...]
-      <c r="Y55" s="27"/>
+      <c r="U55" s="32"/>
+      <c r="V55" s="20"/>
+      <c r="W55" s="20"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="20"/>
       <c r="Z55" s="3"/>
-      <c r="AA55" s="81"/>
+      <c r="AA55" s="32"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
       <c r="AD55" s="3"/>
       <c r="AE55" s="8"/>
     </row>
     <row r="56" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="128" t="s">
+      <c r="A56" s="95" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="6"/>
-      <c r="C56" s="56" t="s">
+      <c r="C56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
-      <c r="F56" s="56" t="s">
+      <c r="F56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G56" s="6"/>
-      <c r="H56" s="56"/>
+      <c r="H56" s="35"/>
       <c r="I56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M56" s="130">
+      <c r="M56" s="97">
         <v>0.94</v>
       </c>
       <c r="O56" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R56" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U56" s="56" t="s">
+      <c r="U56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V56" s="6"/>
       <c r="W56" s="6"/>
-      <c r="X56" s="56" t="s">
+      <c r="X56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y56" s="6"/>
       <c r="Z56" s="6"/>
-      <c r="AA56" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I57" s="27"/>
+      <c r="AA56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE56" s="18"/>
+    </row>
+    <row r="57" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="96"/>
+      <c r="B57" s="96"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="32"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="32"/>
+      <c r="I57" s="20"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
-      <c r="L57" s="27"/>
-      <c r="M57" s="46"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="37"/>
       <c r="N57" s="3"/>
-      <c r="O57" s="27"/>
+      <c r="O57" s="20"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
-      <c r="R57" s="27"/>
+      <c r="R57" s="20"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
-      <c r="U57" s="81"/>
-[...5 lines deleted...]
-      <c r="AA57" s="81"/>
+      <c r="U57" s="32"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="32"/>
+      <c r="Y57" s="20"/>
+      <c r="Z57" s="20"/>
+      <c r="AA57" s="32"/>
       <c r="AB57" s="3"/>
       <c r="AC57" s="3"/>
-      <c r="AD57" s="81"/>
+      <c r="AD57" s="32"/>
       <c r="AE57" s="8"/>
     </row>
     <row r="58" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="128" t="s">
+      <c r="A58" s="95" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="6"/>
-      <c r="C58" s="56" t="s">
+      <c r="C58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
-      <c r="F58" s="56" t="s">
+      <c r="F58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G58" s="6"/>
-      <c r="H58" s="56"/>
+      <c r="H58" s="35"/>
       <c r="I58" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M58" s="130">
+      <c r="M58" s="97">
         <v>1</v>
       </c>
       <c r="O58" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R58" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U58" s="56" t="s">
+      <c r="U58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V58" s="6"/>
       <c r="W58" s="6"/>
-      <c r="X58" s="56" t="s">
+      <c r="X58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y58" s="6"/>
       <c r="Z58" s="6"/>
-      <c r="AA58" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I59" s="27"/>
+      <c r="AA58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE58" s="18"/>
+    </row>
+    <row r="59" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="96"/>
+      <c r="B59" s="96"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="32"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="20"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
-      <c r="L59" s="27"/>
-      <c r="M59" s="46"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="37"/>
       <c r="N59" s="3"/>
-      <c r="O59" s="27"/>
+      <c r="O59" s="20"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
-      <c r="R59" s="27"/>
+      <c r="R59" s="20"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
-      <c r="U59" s="81"/>
-[...3 lines deleted...]
-      <c r="Y59" s="27"/>
+      <c r="U59" s="32"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="32"/>
+      <c r="Y59" s="20"/>
       <c r="Z59" s="3"/>
-      <c r="AA59" s="81"/>
+      <c r="AA59" s="32"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
-      <c r="AD59" s="81"/>
+      <c r="AD59" s="32"/>
       <c r="AE59" s="8"/>
     </row>
     <row r="60" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="128" t="s">
+      <c r="A60" s="95" t="s">
         <v>54</v>
       </c>
       <c r="B60" s="6"/>
-      <c r="C60" s="56" t="s">
+      <c r="C60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
-      <c r="F60" s="56" t="s">
+      <c r="F60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G60" s="6"/>
-      <c r="H60" s="56"/>
+      <c r="H60" s="35"/>
       <c r="I60" s="6" t="s">
         <v>113</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="M60" s="130">
+      <c r="M60" s="97">
         <v>1</v>
       </c>
       <c r="O60" s="6" t="s">
         <v>113</v>
       </c>
       <c r="R60" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="U60" s="56" t="s">
+      <c r="U60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V60" s="6"/>
       <c r="W60" s="6"/>
-      <c r="X60" s="56" t="s">
+      <c r="X60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y60" s="6"/>
       <c r="Z60" s="6"/>
-      <c r="AA60" s="56" t="s">
-[...34 lines deleted...]
-      <c r="AA61" s="13"/>
+      <c r="AA60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE60" s="18"/>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A61" s="10"/>
+      <c r="B61" s="10"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="R61" s="10"/>
+      <c r="S61" s="10"/>
+      <c r="T61" s="10"/>
+      <c r="U61" s="10"/>
+      <c r="V61" s="10"/>
+      <c r="W61" s="10"/>
+      <c r="X61" s="10"/>
+      <c r="Y61" s="10"/>
+      <c r="Z61" s="10"/>
+      <c r="AA61" s="10"/>
     </row>
     <row r="62" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A62" s="14"/>
-[...25 lines deleted...]
-      <c r="AA62" s="14"/>
+      <c r="A62" s="10"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10"/>
+      <c r="S62" s="10"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="10"/>
+      <c r="V62" s="10"/>
+      <c r="W62" s="10"/>
+      <c r="X62" s="10"/>
+      <c r="Y62" s="10"/>
+      <c r="Z62" s="10"/>
+      <c r="AA62" s="10"/>
     </row>
     <row r="63" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A63" s="14"/>
-[...25 lines deleted...]
-      <c r="AA63" s="14"/>
+      <c r="A63" s="10"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
+      <c r="R63" s="10"/>
+      <c r="S63" s="10"/>
+      <c r="T63" s="10"/>
+      <c r="U63" s="10"/>
+      <c r="V63" s="10"/>
+      <c r="W63" s="10"/>
+      <c r="X63" s="10"/>
+      <c r="Y63" s="10"/>
+      <c r="Z63" s="10"/>
+      <c r="AA63" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="H1:S1"/>
     <mergeCell ref="T1:AE1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:D4"/>
     <mergeCell ref="E2:G4"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="N2:P4"/>
     <mergeCell ref="Q2:S4"/>
     <mergeCell ref="T2:V4"/>
     <mergeCell ref="W2:Y4"/>
     <mergeCell ref="Z2:AB4"/>
     <mergeCell ref="AC2:AE4"/>
     <mergeCell ref="H3:J4"/>
     <mergeCell ref="K3:M4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Regular" &amp;"Cambria,Bold" 2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
 Agencies Receiving More than 1,000 Requests (FY 2023)</oddHeader>
     <firstHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
 Agencies Receiving More than 1,000 Requests (FY 2023)</firstHeader>
     <firstFooter>&amp;L&amp;"Cambria,Regular"&amp;10*Agency did not submit CFO report. Where no information was provided the assessment will reflect that the information was “Not Reported (NR)."</firstFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D7A8F30-A1C0-4020-833F-E168B1E9F218}">
   <dimension ref="A1:AP61"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.140625" style="10" bestFit="1" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="37" max="16384" width="0.28515625" style="10"/>
+    <col min="1" max="1" width="8.140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="9" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="9" customWidth="1"/>
+    <col min="11" max="12" width="0.140625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="8.140625" style="9" customWidth="1"/>
+    <col min="14" max="15" width="0.140625" style="9" customWidth="1"/>
+    <col min="16" max="16" width="8" style="9" customWidth="1"/>
+    <col min="17" max="18" width="0.140625" style="9" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" style="23" customWidth="1"/>
+    <col min="20" max="21" width="0.140625" style="9" customWidth="1"/>
+    <col min="22" max="22" width="5.28515625" style="9" customWidth="1"/>
+    <col min="23" max="24" width="0.140625" style="9" customWidth="1"/>
+    <col min="25" max="25" width="6.7109375" style="3" customWidth="1"/>
+    <col min="26" max="27" width="0.140625" style="3" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" style="3" customWidth="1"/>
+    <col min="29" max="29" width="0.140625" style="3" customWidth="1"/>
+    <col min="30" max="30" width="8.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" style="9" customWidth="1"/>
+    <col min="32" max="32" width="8.5703125" style="21" customWidth="1"/>
+    <col min="33" max="33" width="4.85546875" style="9" customWidth="1"/>
+    <col min="34" max="34" width="7.85546875" style="21" customWidth="1"/>
+    <col min="35" max="35" width="7.28515625" style="9" customWidth="1"/>
+    <col min="36" max="36" width="8.28515625" style="21" customWidth="1"/>
+    <col min="37" max="16384" width="0.28515625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="179"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="180"/>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="139"/>
+      <c r="T1" s="139"/>
+      <c r="U1" s="139"/>
+      <c r="V1" s="139"/>
+      <c r="W1" s="139"/>
+      <c r="X1" s="139"/>
+      <c r="Y1" s="139"/>
+      <c r="Z1" s="139"/>
+      <c r="AA1" s="139"/>
+      <c r="AB1" s="139"/>
+      <c r="AC1" s="139"/>
+      <c r="AD1" s="139"/>
+      <c r="AE1" s="139"/>
+      <c r="AF1" s="139"/>
+      <c r="AG1" s="139"/>
+      <c r="AH1" s="139"/>
+      <c r="AI1" s="139"/>
+      <c r="AJ1" s="140"/>
     </row>
     <row r="2" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="198" t="s">
+      <c r="A2" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="194" t="s">
+      <c r="B2" s="154" t="s">
         <v>82</v>
       </c>
-      <c r="C2" s="191"/>
-      <c r="D2" s="200" t="s">
+      <c r="C2" s="151"/>
+      <c r="D2" s="160" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="188"/>
-[...3 lines deleted...]
-      <c r="I2" s="200" t="s">
+      <c r="E2" s="148"/>
+      <c r="F2" s="148"/>
+      <c r="G2" s="148"/>
+      <c r="H2" s="149"/>
+      <c r="I2" s="160" t="s">
         <v>88</v>
       </c>
-      <c r="J2" s="188"/>
-[...10 lines deleted...]
-      <c r="U2" s="200" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="148"/>
+      <c r="N2" s="148"/>
+      <c r="O2" s="148"/>
+      <c r="P2" s="148"/>
+      <c r="Q2" s="148"/>
+      <c r="R2" s="148"/>
+      <c r="S2" s="148"/>
+      <c r="T2" s="149"/>
+      <c r="U2" s="160" t="s">
         <v>85</v>
       </c>
-      <c r="V2" s="188"/>
-[...8 lines deleted...]
-      <c r="AE2" s="200" t="s">
+      <c r="V2" s="148"/>
+      <c r="W2" s="148"/>
+      <c r="X2" s="148"/>
+      <c r="Y2" s="148"/>
+      <c r="Z2" s="148"/>
+      <c r="AA2" s="148"/>
+      <c r="AB2" s="148"/>
+      <c r="AC2" s="148"/>
+      <c r="AD2" s="149"/>
+      <c r="AE2" s="160" t="s">
         <v>120</v>
       </c>
-      <c r="AF2" s="188"/>
-[...3 lines deleted...]
-      <c r="AJ2" s="189"/>
+      <c r="AF2" s="148"/>
+      <c r="AG2" s="148"/>
+      <c r="AH2" s="148"/>
+      <c r="AI2" s="148"/>
+      <c r="AJ2" s="149"/>
     </row>
     <row r="3" spans="1:38" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="199"/>
-[...34 lines deleted...]
-      <c r="AJ3" s="203"/>
+      <c r="A3" s="159"/>
+      <c r="B3" s="143"/>
+      <c r="C3" s="153"/>
+      <c r="D3" s="161"/>
+      <c r="E3" s="162"/>
+      <c r="F3" s="162"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="163"/>
+      <c r="I3" s="161"/>
+      <c r="J3" s="162"/>
+      <c r="K3" s="162"/>
+      <c r="L3" s="162"/>
+      <c r="M3" s="162"/>
+      <c r="N3" s="162"/>
+      <c r="O3" s="162"/>
+      <c r="P3" s="162"/>
+      <c r="Q3" s="162"/>
+      <c r="R3" s="162"/>
+      <c r="S3" s="162"/>
+      <c r="T3" s="163"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="162"/>
+      <c r="W3" s="162"/>
+      <c r="X3" s="162"/>
+      <c r="Y3" s="162"/>
+      <c r="Z3" s="162"/>
+      <c r="AA3" s="162"/>
+      <c r="AB3" s="162"/>
+      <c r="AC3" s="162"/>
+      <c r="AD3" s="163"/>
+      <c r="AE3" s="161"/>
+      <c r="AF3" s="162"/>
+      <c r="AG3" s="162"/>
+      <c r="AH3" s="162"/>
+      <c r="AI3" s="162"/>
+      <c r="AJ3" s="163"/>
     </row>
     <row r="4" spans="1:38" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="181"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="141"/>
+      <c r="B4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="92" t="s">
+      <c r="C4" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="D4" s="92" t="s">
+      <c r="D4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="92" t="s">
+      <c r="F4" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="G4" s="92" t="s">
+      <c r="G4" s="27" t="s">
         <v>111</v>
       </c>
-      <c r="H4" s="92" t="s">
+      <c r="H4" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="I4" s="184" t="s">
+      <c r="I4" s="144" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="196"/>
-[...2 lines deleted...]
-      <c r="M4" s="196" t="s">
+      <c r="J4" s="156"/>
+      <c r="K4" s="157"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="156" t="s">
         <v>70</v>
       </c>
-      <c r="N4" s="197"/>
-      <c r="O4" s="184" t="s">
+      <c r="N4" s="157"/>
+      <c r="O4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="P4" s="196"/>
-[...1 lines deleted...]
-      <c r="R4" s="184" t="s">
+      <c r="P4" s="156"/>
+      <c r="Q4" s="157"/>
+      <c r="R4" s="144" t="s">
         <v>86</v>
       </c>
-      <c r="S4" s="196"/>
-[...1 lines deleted...]
-      <c r="U4" s="184" t="s">
+      <c r="S4" s="156"/>
+      <c r="T4" s="157"/>
+      <c r="U4" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="V4" s="196"/>
-[...1 lines deleted...]
-      <c r="X4" s="184" t="s">
+      <c r="V4" s="156"/>
+      <c r="W4" s="157"/>
+      <c r="X4" s="144" t="s">
         <v>84</v>
       </c>
-      <c r="Y4" s="196"/>
-[...1 lines deleted...]
-      <c r="AA4" s="184" t="s">
+      <c r="Y4" s="156"/>
+      <c r="Z4" s="157"/>
+      <c r="AA4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="196"/>
-[...1 lines deleted...]
-      <c r="AD4" s="39" t="s">
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="157"/>
+      <c r="AD4" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="AE4" s="37" t="s">
+      <c r="AE4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AF4" s="23" t="s">
+      <c r="AF4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AG4" s="36" t="s">
+      <c r="AG4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AH4" s="23" t="s">
+      <c r="AH4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AI4" s="38" t="s">
+      <c r="AI4" s="29" t="s">
         <v>112</v>
       </c>
-      <c r="AJ4" s="23" t="s">
+      <c r="AJ4" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:38" s="17" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AJ5" s="21"/>
+    <row r="5" spans="1:38" s="13" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
+      <c r="AF5" s="16"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="16"/>
+      <c r="AI5" s="12"/>
+      <c r="AJ5" s="16"/>
     </row>
     <row r="6" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="128" t="s">
+      <c r="A6" s="95" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C6" s="56">
+      <c r="C6" s="35">
         <v>7.7</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="F6" s="79">
+      <c r="F6" s="64">
         <v>11.38</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H6" s="113">
+      <c r="H6" s="53">
         <v>0.1537</v>
       </c>
-      <c r="I6" s="45"/>
+      <c r="I6" s="36"/>
       <c r="J6" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K6" s="56"/>
-      <c r="L6" s="56"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
       <c r="M6" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
-      <c r="S6" s="113">
+      <c r="S6" s="53">
         <v>1.193785172498165</v>
       </c>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z6" s="45"/>
-      <c r="AA6" s="45"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
       <c r="AB6" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC6" s="45"/>
-      <c r="AD6" s="45">
+      <c r="AC6" s="36"/>
+      <c r="AD6" s="36">
         <v>7.2352941176470589</v>
       </c>
-      <c r="AE6" s="55" t="s">
+      <c r="AE6" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF6" s="52" t="s">
+      <c r="AF6" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AG6" s="55" t="s">
+      <c r="AG6" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH6" s="52" t="s">
+      <c r="AH6" s="43" t="s">
         <v>101</v>
       </c>
-      <c r="AI6" s="55" t="s">
+      <c r="AI6" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ6" s="54" t="s">
+      <c r="AJ6" s="45" t="s">
         <v>102</v>
       </c>
       <c r="AK6" s="1"/>
     </row>
     <row r="7" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="27"/>
-[...10 lines deleted...]
-      <c r="L7" s="81"/>
+      <c r="A7" s="20"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="106"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
       <c r="M7" s="3"/>
-      <c r="N7" s="27"/>
-      <c r="O7" s="27"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
       <c r="P7" s="3"/>
-      <c r="Q7" s="27"/>
-[...3 lines deleted...]
-      <c r="U7" s="27"/>
+      <c r="Q7" s="20"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="20"/>
+      <c r="U7" s="20"/>
       <c r="V7" s="3"/>
-      <c r="W7" s="27"/>
-      <c r="X7" s="27"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="20"/>
       <c r="Y7" s="3"/>
-      <c r="Z7" s="46"/>
-      <c r="AA7" s="46"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
       <c r="AB7" s="3"/>
-      <c r="AC7" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ7" s="53"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="107"/>
+      <c r="AF7" s="44"/>
+      <c r="AG7" s="20"/>
+      <c r="AH7" s="44"/>
+      <c r="AI7" s="20"/>
+      <c r="AJ7" s="44"/>
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="128" t="s">
+      <c r="A8" s="95" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C8" s="79">
+      <c r="C8" s="64">
         <v>103</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F8" s="2">
         <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H8" s="113">
+      <c r="H8" s="53">
         <v>6.3899999999999998E-2</v>
       </c>
-      <c r="I8" s="45"/>
+      <c r="I8" s="36"/>
       <c r="J8" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K8" s="56"/>
-      <c r="L8" s="56"/>
+      <c r="K8" s="35"/>
+      <c r="L8" s="35"/>
       <c r="M8" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
-      <c r="S8" s="141">
+      <c r="S8" s="108">
         <v>0.15514489295528971</v>
       </c>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
       <c r="V8" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z8" s="45"/>
-      <c r="AA8" s="45"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="36"/>
       <c r="AB8" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="AC8" s="45"/>
-      <c r="AD8" s="126">
+      <c r="AC8" s="36"/>
+      <c r="AD8" s="93">
         <v>0.14284361087430142</v>
       </c>
-      <c r="AE8" s="55" t="s">
+      <c r="AE8" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF8" s="52" t="s">
+      <c r="AF8" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="AG8" s="55" t="s">
+      <c r="AG8" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH8" s="52" t="s">
+      <c r="AH8" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI8" s="55" t="s">
+      <c r="AI8" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ8" s="54" t="s">
+      <c r="AJ8" s="45" t="s">
         <v>107</v>
       </c>
       <c r="AK8" s="1"/>
       <c r="AL8" s="3"/>
     </row>
     <row r="9" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="27"/>
-[...10 lines deleted...]
-      <c r="L9" s="81"/>
+      <c r="A9" s="20"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="88"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
       <c r="M9" s="3"/>
-      <c r="N9" s="27"/>
-      <c r="O9" s="27"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
       <c r="P9" s="3"/>
-      <c r="Q9" s="27"/>
-[...3 lines deleted...]
-      <c r="U9" s="27"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="109"/>
+      <c r="T9" s="20"/>
+      <c r="U9" s="20"/>
       <c r="V9" s="3"/>
-      <c r="W9" s="27"/>
-      <c r="X9" s="27"/>
+      <c r="W9" s="20"/>
+      <c r="X9" s="20"/>
       <c r="Y9" s="3"/>
-      <c r="Z9" s="46"/>
-      <c r="AA9" s="46"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="37"/>
       <c r="AB9" s="3"/>
-      <c r="AC9" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ9" s="53"/>
+      <c r="AC9" s="37"/>
+      <c r="AD9" s="94"/>
+      <c r="AE9" s="107"/>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="20"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="20"/>
+      <c r="AJ9" s="44"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="3"/>
     </row>
     <row r="10" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="95" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C10" s="56">
+      <c r="C10" s="35">
         <v>9.8000000000000007</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E10" s="55" t="s">
+      <c r="E10" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="F10" s="56">
+      <c r="F10" s="35">
         <v>33.700000000000003</v>
       </c>
-      <c r="G10" s="56" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="113">
+      <c r="G10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="H10" s="53">
         <v>0.78739999999999999</v>
       </c>
-      <c r="I10" s="45"/>
+      <c r="I10" s="36"/>
       <c r="J10" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K10" s="56"/>
-      <c r="L10" s="56"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
       <c r="M10" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
-      <c r="S10" s="113">
+      <c r="S10" s="53">
         <v>0.34832015810276679</v>
       </c>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z10" s="45"/>
-      <c r="AA10" s="45"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
       <c r="AB10" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC10" s="45"/>
-      <c r="AD10" s="122">
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="89">
         <v>4.4210526315789478</v>
       </c>
-      <c r="AE10" s="55" t="s">
+      <c r="AE10" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF10" s="52" t="s">
+      <c r="AF10" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AG10" s="55" t="s">
+      <c r="AG10" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH10" s="60" t="s">
+      <c r="AH10" s="48" t="s">
         <v>98</v>
       </c>
-      <c r="AI10" s="55" t="s">
+      <c r="AI10" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ10" s="61" t="s">
+      <c r="AJ10" s="49" t="s">
         <v>103</v>
       </c>
       <c r="AK10" s="1"/>
       <c r="AL10" s="3"/>
     </row>
-    <row r="11" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ11" s="59"/>
+    <row r="11" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="20"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="84"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="20"/>
+      <c r="O11" s="20"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="88"/>
+      <c r="T11" s="20"/>
+      <c r="U11" s="20"/>
+      <c r="V11" s="3"/>
+      <c r="W11" s="20"/>
+      <c r="X11" s="20"/>
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
+      <c r="AB11" s="3"/>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="90"/>
+      <c r="AE11" s="32"/>
+      <c r="AF11" s="47"/>
+      <c r="AG11" s="32"/>
+      <c r="AH11" s="47"/>
+      <c r="AI11" s="32"/>
+      <c r="AJ11" s="47"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="8"/>
     </row>
     <row r="12" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="128" t="s">
+      <c r="A12" s="95" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C12" s="56">
+      <c r="C12" s="35">
         <v>30.25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E12" s="55" t="s">
+      <c r="E12" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F12" s="6">
         <v>30.31</v>
       </c>
-      <c r="G12" s="55" t="s">
+      <c r="G12" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H12" s="113">
+      <c r="H12" s="53">
         <v>0.43090000000000001</v>
       </c>
-      <c r="I12" s="126"/>
+      <c r="I12" s="93"/>
       <c r="J12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K12" s="56"/>
-      <c r="L12" s="56"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
       <c r="M12" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
-      <c r="S12" s="113">
+      <c r="S12" s="53">
         <v>0.34653561382521259</v>
       </c>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
       <c r="V12" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z12" s="45"/>
-      <c r="AA12" s="45"/>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
       <c r="AB12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC12" s="45"/>
-      <c r="AD12" s="45">
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="36">
         <v>0.54932126696832584</v>
       </c>
       <c r="AE12" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF12" s="52" t="s">
+      <c r="AF12" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG12" s="55" t="s">
+      <c r="AG12" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH12" s="52" t="s">
+      <c r="AH12" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="AI12" s="55" t="s">
+      <c r="AI12" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ12" s="54" t="s">
+      <c r="AJ12" s="45" t="s">
         <v>100</v>
       </c>
       <c r="AK12" s="1"/>
       <c r="AL12" s="3"/>
     </row>
-    <row r="13" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="O13" s="27"/>
+    <row r="13" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="94"/>
+      <c r="J13" s="84"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="20"/>
       <c r="P13" s="3"/>
-      <c r="Q13" s="27"/>
-[...3 lines deleted...]
-      <c r="U13" s="27"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="20"/>
+      <c r="S13" s="88"/>
+      <c r="T13" s="20"/>
+      <c r="U13" s="20"/>
       <c r="V13" s="3"/>
-      <c r="W13" s="27"/>
-      <c r="X13" s="27"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="20"/>
       <c r="Y13" s="3"/>
-      <c r="Z13" s="46"/>
-      <c r="AA13" s="46"/>
+      <c r="Z13" s="37"/>
+      <c r="AA13" s="37"/>
       <c r="AB13" s="3"/>
-      <c r="AC13" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ13" s="53"/>
+      <c r="AC13" s="37"/>
+      <c r="AD13" s="37"/>
+      <c r="AE13" s="37"/>
+      <c r="AF13" s="44"/>
+      <c r="AG13" s="20"/>
+      <c r="AH13" s="44"/>
+      <c r="AI13" s="20"/>
+      <c r="AJ13" s="44"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="8"/>
     </row>
     <row r="14" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="128" t="s">
+      <c r="A14" s="95" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C14" s="56">
+      <c r="C14" s="35">
         <v>19.260000000000002</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E14" s="55" t="s">
+      <c r="E14" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F14" s="6">
         <v>30.72</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H14" s="113">
+      <c r="H14" s="53">
         <v>0.79630000000000001</v>
       </c>
-      <c r="I14" s="45"/>
+      <c r="I14" s="36"/>
       <c r="J14" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K14" s="45"/>
-      <c r="L14" s="45"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="36"/>
       <c r="M14" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
-      <c r="S14" s="113">
+      <c r="S14" s="53">
         <v>0.38034088255895399</v>
       </c>
       <c r="T14" s="6"/>
       <c r="U14" s="6"/>
       <c r="V14" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z14" s="45"/>
-      <c r="AA14" s="45"/>
+      <c r="Z14" s="36"/>
+      <c r="AA14" s="36"/>
       <c r="AB14" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="AC14" s="45"/>
-      <c r="AD14" s="45">
+      <c r="AC14" s="36"/>
+      <c r="AD14" s="36">
         <v>0.18867924528301888</v>
       </c>
-      <c r="AE14" s="55" t="s">
+      <c r="AE14" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF14" s="52" t="s">
+      <c r="AF14" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="AG14" s="55" t="s">
+      <c r="AG14" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH14" s="52" t="s">
+      <c r="AH14" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AI14" s="55" t="s">
+      <c r="AI14" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ14" s="54" t="s">
+      <c r="AJ14" s="45" t="s">
         <v>101</v>
       </c>
       <c r="AK14" s="1"/>
       <c r="AL14" s="3"/>
     </row>
-    <row r="15" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L15" s="46"/>
+    <row r="15" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="83"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="37"/>
       <c r="M15" s="3"/>
-      <c r="N15" s="27"/>
-      <c r="O15" s="27"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
       <c r="P15" s="3"/>
-      <c r="Q15" s="27"/>
-[...3 lines deleted...]
-      <c r="U15" s="27"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="88"/>
+      <c r="T15" s="20"/>
+      <c r="U15" s="20"/>
       <c r="V15" s="3"/>
-      <c r="W15" s="27"/>
-      <c r="X15" s="27"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
       <c r="Y15" s="3"/>
-      <c r="Z15" s="46"/>
-      <c r="AA15" s="46"/>
+      <c r="Z15" s="37"/>
+      <c r="AA15" s="37"/>
       <c r="AB15" s="3"/>
-      <c r="AC15" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ15" s="53"/>
+      <c r="AC15" s="37"/>
+      <c r="AD15" s="37"/>
+      <c r="AE15" s="20"/>
+      <c r="AF15" s="44"/>
+      <c r="AG15" s="20"/>
+      <c r="AH15" s="44"/>
+      <c r="AI15" s="20"/>
+      <c r="AJ15" s="44"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="8"/>
     </row>
     <row r="16" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="128" t="s">
+      <c r="A16" s="95" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C16" s="56">
+      <c r="C16" s="35">
         <v>59.58</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E16" s="55" t="s">
+      <c r="E16" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F16" s="6">
         <v>132.43</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H16" s="113">
+      <c r="H16" s="53">
         <v>0.49759999999999999</v>
       </c>
-      <c r="I16" s="45"/>
+      <c r="I16" s="36"/>
       <c r="J16" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K16" s="56"/>
-      <c r="L16" s="56"/>
+      <c r="K16" s="35"/>
+      <c r="L16" s="35"/>
       <c r="M16" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
-      <c r="S16" s="113">
+      <c r="S16" s="53">
         <v>0.5312462372065021</v>
       </c>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z16" s="45"/>
-      <c r="AA16" s="45"/>
+      <c r="Z16" s="36"/>
+      <c r="AA16" s="36"/>
       <c r="AB16" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC16" s="45"/>
-      <c r="AD16" s="45">
+      <c r="AC16" s="36"/>
+      <c r="AD16" s="36">
         <v>1.0782122905027933</v>
       </c>
-      <c r="AE16" s="55" t="s">
+      <c r="AE16" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF16" s="52" t="s">
+      <c r="AF16" s="43" t="s">
         <v>106</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH16" s="52" t="s">
+      <c r="AH16" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AI16" s="55" t="s">
+      <c r="AI16" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ16" s="54" t="s">
+      <c r="AJ16" s="45" t="s">
         <v>106</v>
       </c>
       <c r="AK16" s="1"/>
       <c r="AL16" s="3"/>
     </row>
-    <row r="17" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L17" s="81"/>
+    <row r="17" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="20"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="83"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
       <c r="M17" s="3"/>
-      <c r="N17" s="27"/>
-      <c r="O17" s="27"/>
+      <c r="N17" s="20"/>
+      <c r="O17" s="20"/>
       <c r="P17" s="3"/>
-      <c r="Q17" s="27"/>
-[...3 lines deleted...]
-      <c r="U17" s="27"/>
+      <c r="Q17" s="20"/>
+      <c r="R17" s="20"/>
+      <c r="S17" s="88"/>
+      <c r="T17" s="20"/>
+      <c r="U17" s="20"/>
       <c r="V17" s="3"/>
-      <c r="W17" s="27"/>
-      <c r="X17" s="27"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="20"/>
       <c r="Y17" s="3"/>
-      <c r="Z17" s="46"/>
-      <c r="AA17" s="46"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
       <c r="AB17" s="3"/>
-      <c r="AC17" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ17" s="53"/>
+      <c r="AC17" s="37"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="20"/>
+      <c r="AF17" s="44"/>
+      <c r="AG17" s="20"/>
+      <c r="AH17" s="44"/>
+      <c r="AI17" s="20"/>
+      <c r="AJ17" s="44"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="8"/>
     </row>
-    <row r="18" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="128" t="s">
+    <row r="18" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="95" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C18" s="56">
+      <c r="C18" s="35">
         <v>12.73</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F18" s="6">
         <v>72.239999999999995</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H18" s="113">
+      <c r="H18" s="53">
         <v>0.65629999999999999</v>
       </c>
-      <c r="I18" s="45"/>
+      <c r="I18" s="36"/>
       <c r="J18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K18" s="56"/>
-      <c r="L18" s="56"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
       <c r="M18" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
-      <c r="S18" s="113">
+      <c r="S18" s="53">
         <v>0.16273664989021105</v>
       </c>
       <c r="T18" s="6"/>
       <c r="U18" s="6"/>
       <c r="V18" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W18" s="6"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z18" s="45"/>
-      <c r="AA18" s="45"/>
+      <c r="Z18" s="36"/>
+      <c r="AA18" s="36"/>
       <c r="AB18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC18" s="45"/>
-      <c r="AD18" s="45">
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="36">
         <v>8.1878152890958483E-2</v>
       </c>
       <c r="AE18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF18" s="52" t="s">
+      <c r="AF18" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH18" s="52" t="s">
+      <c r="AH18" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AI18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ18" s="54" t="s">
+      <c r="AJ18" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="AK18" s="20"/>
-[...14 lines deleted...]
-      <c r="L19" s="81"/>
+      <c r="AK18" s="1"/>
+      <c r="AL18" s="3"/>
+    </row>
+    <row r="19" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="20"/>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="83"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
       <c r="M19" s="3"/>
-      <c r="N19" s="27"/>
-      <c r="O19" s="27"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
       <c r="P19" s="3"/>
-      <c r="Q19" s="27"/>
-[...2 lines deleted...]
-      <c r="T19" s="27"/>
+      <c r="Q19" s="20"/>
+      <c r="R19" s="20"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="20"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
-      <c r="Z19" s="46"/>
-      <c r="AA19" s="46"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="37"/>
       <c r="AB19" s="3"/>
-      <c r="AC19" s="46"/>
-[...8 lines deleted...]
-      <c r="AL19" s="22"/>
+      <c r="AC19" s="37"/>
+      <c r="AD19" s="37"/>
+      <c r="AE19" s="20"/>
+      <c r="AF19" s="44"/>
+      <c r="AG19" s="20"/>
+      <c r="AH19" s="44"/>
+      <c r="AI19" s="20"/>
+      <c r="AJ19" s="44"/>
+      <c r="AK19" s="1"/>
+      <c r="AL19" s="3"/>
     </row>
     <row r="20" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="128" t="s">
+      <c r="A20" s="95" t="s">
         <v>94</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C20" s="56">
+      <c r="C20" s="35">
         <v>33.549999999999997</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F20" s="6">
         <v>18.14</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H20" s="113">
+      <c r="H20" s="53">
         <v>0.59009999999999996</v>
       </c>
-      <c r="I20" s="45"/>
+      <c r="I20" s="36"/>
       <c r="J20" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K20" s="56"/>
-      <c r="L20" s="56"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="35"/>
       <c r="M20" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
-      <c r="S20" s="113">
+      <c r="S20" s="53">
         <v>0.13225541590349271</v>
       </c>
       <c r="T20" s="6"/>
-      <c r="U20" s="56"/>
+      <c r="U20" s="35"/>
       <c r="V20" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="W20" s="56"/>
-      <c r="X20" s="56"/>
+      <c r="W20" s="35"/>
+      <c r="X20" s="35"/>
       <c r="Y20" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z20" s="45"/>
-      <c r="AA20" s="45"/>
+      <c r="Z20" s="36"/>
+      <c r="AA20" s="36"/>
       <c r="AB20" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC20" s="45"/>
-      <c r="AD20" s="45">
+      <c r="AC20" s="36"/>
+      <c r="AD20" s="36">
         <v>1.615819209039548</v>
       </c>
-      <c r="AE20" s="55" t="s">
+      <c r="AE20" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF20" s="52" t="s">
+      <c r="AF20" s="43" t="s">
         <v>105</v>
       </c>
-      <c r="AG20" s="55" t="s">
+      <c r="AG20" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH20" s="52" t="s">
+      <c r="AH20" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI20" s="55" t="s">
+      <c r="AI20" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ20" s="54" t="s">
+      <c r="AJ20" s="45" t="s">
         <v>147</v>
       </c>
       <c r="AK20" s="1"/>
       <c r="AL20" s="3"/>
     </row>
-    <row r="21" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L21" s="81"/>
+    <row r="21" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="20"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="83"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
       <c r="M21" s="3"/>
-      <c r="N21" s="27"/>
-      <c r="O21" s="27"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
       <c r="P21" s="3"/>
-      <c r="Q21" s="27"/>
-[...3 lines deleted...]
-      <c r="U21" s="81"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="32"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="81"/>
-      <c r="X21" s="81"/>
+      <c r="W21" s="32"/>
+      <c r="X21" s="32"/>
       <c r="Y21" s="3"/>
-      <c r="Z21" s="46"/>
-      <c r="AA21" s="46"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
       <c r="AB21" s="3"/>
-      <c r="AC21" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ21" s="53"/>
+      <c r="AC21" s="37"/>
+      <c r="AD21" s="37"/>
+      <c r="AE21" s="20"/>
+      <c r="AF21" s="44"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="44"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="44"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="8"/>
     </row>
     <row r="22" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="128" t="s">
+      <c r="A22" s="95" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C22" s="56">
+      <c r="C22" s="35">
         <v>84.95</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F22" s="6">
         <v>76.14</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H22" s="113">
+      <c r="H22" s="53">
         <v>0.81530000000000002</v>
       </c>
-      <c r="I22" s="45"/>
+      <c r="I22" s="36"/>
       <c r="J22" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K22" s="56"/>
-      <c r="L22" s="56"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
       <c r="M22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
-      <c r="S22" s="113">
+      <c r="S22" s="53">
         <v>0.43870264377214502</v>
       </c>
       <c r="T22" s="6"/>
       <c r="U22" s="6"/>
       <c r="V22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z22" s="45"/>
-      <c r="AA22" s="45"/>
+      <c r="Z22" s="36"/>
+      <c r="AA22" s="36"/>
       <c r="AB22" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC22" s="45"/>
-      <c r="AD22" s="45">
+      <c r="AC22" s="36"/>
+      <c r="AD22" s="36">
         <v>1.3614457831325302</v>
       </c>
-      <c r="AE22" s="55" t="s">
+      <c r="AE22" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF22" s="52" t="s">
+      <c r="AF22" s="43" t="s">
         <v>103</v>
       </c>
-      <c r="AG22" s="55" t="s">
+      <c r="AG22" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH22" s="52" t="s">
+      <c r="AH22" s="43" t="s">
         <v>106</v>
       </c>
       <c r="AI22" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ22" s="54" t="s">
+      <c r="AJ22" s="45" t="s">
         <v>138</v>
       </c>
       <c r="AK22" s="1"/>
       <c r="AL22" s="3"/>
     </row>
-    <row r="23" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L23" s="81"/>
+    <row r="23" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="83"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
       <c r="M23" s="3"/>
-      <c r="N23" s="27"/>
-      <c r="O23" s="27"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
       <c r="P23" s="3"/>
-      <c r="Q23" s="27"/>
-[...3 lines deleted...]
-      <c r="U23" s="27"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="88"/>
+      <c r="T23" s="20"/>
+      <c r="U23" s="20"/>
       <c r="V23" s="3"/>
-      <c r="W23" s="27"/>
-      <c r="X23" s="27"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
       <c r="Y23" s="3"/>
-      <c r="Z23" s="46"/>
-      <c r="AA23" s="46"/>
+      <c r="Z23" s="37"/>
+      <c r="AA23" s="37"/>
       <c r="AB23" s="3"/>
-      <c r="AC23" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ23" s="53"/>
+      <c r="AC23" s="37"/>
+      <c r="AD23" s="37"/>
+      <c r="AE23" s="37"/>
+      <c r="AF23" s="44"/>
+      <c r="AG23" s="20"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="20"/>
+      <c r="AJ23" s="44"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="8"/>
     </row>
     <row r="24" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="128" t="s">
+      <c r="A24" s="95" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C24" s="56">
+      <c r="C24" s="35">
         <v>12.48</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E24" s="55" t="s">
+      <c r="E24" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F24" s="6">
         <v>46.39</v>
       </c>
-      <c r="G24" s="55" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="113">
+      <c r="G24" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="H24" s="53">
         <v>0.1696</v>
       </c>
-      <c r="I24" s="45"/>
+      <c r="I24" s="36"/>
       <c r="J24" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K24" s="56"/>
-      <c r="L24" s="56"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
       <c r="M24" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
-      <c r="S24" s="113">
+      <c r="S24" s="53">
         <v>0.54495614035087714</v>
       </c>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z24" s="126"/>
-      <c r="AA24" s="126"/>
+      <c r="Z24" s="93"/>
+      <c r="AA24" s="93"/>
       <c r="AB24" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC24" s="126"/>
-      <c r="AD24" s="124">
+      <c r="AC24" s="93"/>
+      <c r="AD24" s="91">
         <v>0.44680851063829785</v>
       </c>
       <c r="AE24" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF24" s="52" t="s">
+      <c r="AF24" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG24" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH24" s="52" t="s">
+      <c r="AH24" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AI24" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ24" s="54" t="s">
+      <c r="AJ24" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK24" s="1"/>
       <c r="AL24" s="3"/>
     </row>
-    <row r="25" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L25" s="81"/>
+    <row r="25" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="20"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
       <c r="M25" s="3"/>
-      <c r="N25" s="27"/>
-[...6 lines deleted...]
-      <c r="U25" s="27"/>
+      <c r="N25" s="20"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="20"/>
+      <c r="R25" s="20"/>
+      <c r="S25" s="88"/>
+      <c r="T25" s="20"/>
+      <c r="U25" s="20"/>
       <c r="V25" s="3"/>
-      <c r="W25" s="27"/>
-      <c r="X25" s="27"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="20"/>
       <c r="Y25" s="3"/>
-      <c r="Z25" s="143"/>
-      <c r="AA25" s="143"/>
+      <c r="Z25" s="94"/>
+      <c r="AA25" s="94"/>
       <c r="AB25" s="3"/>
-      <c r="AC25" s="143"/>
-[...6 lines deleted...]
-      <c r="AJ25" s="53"/>
+      <c r="AC25" s="94"/>
+      <c r="AD25" s="92"/>
+      <c r="AE25" s="20"/>
+      <c r="AF25" s="44"/>
+      <c r="AG25" s="20"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="20"/>
+      <c r="AJ25" s="44"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="8"/>
     </row>
     <row r="26" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="128" t="s">
+      <c r="A26" s="95" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C26" s="56" t="s">
+      <c r="C26" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F26" s="2">
         <v>11.07</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H26" s="113">
+      <c r="H26" s="53">
         <v>0.89100000000000001</v>
       </c>
-      <c r="I26" s="45"/>
+      <c r="I26" s="36"/>
       <c r="J26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K26" s="56"/>
-      <c r="L26" s="56"/>
+      <c r="K26" s="35"/>
+      <c r="L26" s="35"/>
       <c r="M26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N26" s="6"/>
       <c r="O26" s="6"/>
       <c r="P26" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q26" s="6"/>
       <c r="R26" s="6"/>
-      <c r="S26" s="113">
+      <c r="S26" s="53">
         <v>2.7097273682464194E-3</v>
       </c>
       <c r="T26" s="6"/>
-      <c r="U26" s="56"/>
+      <c r="U26" s="35"/>
       <c r="V26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W26" s="56"/>
-      <c r="X26" s="56"/>
+      <c r="W26" s="35"/>
+      <c r="X26" s="35"/>
       <c r="Y26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z26" s="45"/>
-      <c r="AA26" s="45"/>
+      <c r="Z26" s="36"/>
+      <c r="AA26" s="36"/>
       <c r="AB26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC26" s="45"/>
-      <c r="AD26" s="126">
+      <c r="AC26" s="36"/>
+      <c r="AD26" s="93">
         <v>0</v>
       </c>
-      <c r="AE26" s="55" t="s">
+      <c r="AE26" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF26" s="60" t="s">
+      <c r="AF26" s="48" t="s">
         <v>100</v>
       </c>
       <c r="AG26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH26" s="52" t="s">
+      <c r="AH26" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AI26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ26" s="54" t="s">
+      <c r="AJ26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK26" s="1"/>
       <c r="AL26" s="3"/>
     </row>
-    <row r="27" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L27" s="81"/>
+    <row r="27" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="20"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="88"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="83"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
       <c r="M27" s="3"/>
-      <c r="N27" s="27"/>
-      <c r="O27" s="27"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="20"/>
       <c r="P27" s="3"/>
-      <c r="Q27" s="27"/>
-[...3 lines deleted...]
-      <c r="U27" s="81"/>
+      <c r="Q27" s="20"/>
+      <c r="R27" s="20"/>
+      <c r="S27" s="88"/>
+      <c r="T27" s="20"/>
+      <c r="U27" s="32"/>
       <c r="V27" s="3"/>
-      <c r="W27" s="81"/>
-      <c r="X27" s="81"/>
+      <c r="W27" s="32"/>
+      <c r="X27" s="32"/>
       <c r="Y27" s="3"/>
-      <c r="Z27" s="46"/>
-      <c r="AA27" s="46"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
       <c r="AB27" s="3"/>
-      <c r="AC27" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ27" s="53"/>
+      <c r="AC27" s="37"/>
+      <c r="AD27" s="94"/>
+      <c r="AE27" s="20"/>
+      <c r="AF27" s="47"/>
+      <c r="AG27" s="20"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="20"/>
+      <c r="AJ27" s="44"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="8"/>
     </row>
     <row r="28" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="128" t="s">
+      <c r="A28" s="95" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="56">
+      <c r="C28" s="35">
         <v>4.13</v>
       </c>
-      <c r="D28" s="56" t="s">
+      <c r="D28" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E28" s="55" t="s">
+      <c r="E28" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F28" s="6">
         <v>27.6</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H28" s="113">
+      <c r="H28" s="53">
         <v>0.60670000000000002</v>
       </c>
-      <c r="I28" s="45"/>
+      <c r="I28" s="36"/>
       <c r="J28" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K28" s="56"/>
-      <c r="L28" s="56"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="35"/>
       <c r="M28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N28" s="6"/>
       <c r="O28" s="6"/>
       <c r="P28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q28" s="6"/>
       <c r="R28" s="6"/>
-      <c r="S28" s="113">
+      <c r="S28" s="53">
         <v>0.20712488412130844</v>
       </c>
       <c r="T28" s="6"/>
       <c r="U28" s="6"/>
       <c r="V28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W28" s="6"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z28" s="45"/>
-      <c r="AA28" s="45"/>
+      <c r="Z28" s="36"/>
+      <c r="AA28" s="36"/>
       <c r="AB28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC28" s="45"/>
-      <c r="AD28" s="45">
+      <c r="AC28" s="36"/>
+      <c r="AD28" s="36">
         <v>0</v>
       </c>
-      <c r="AE28" s="55" t="s">
+      <c r="AE28" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF28" s="52" t="s">
+      <c r="AF28" s="43" t="s">
         <v>100</v>
       </c>
       <c r="AG28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH28" s="52" t="s">
+      <c r="AH28" s="43" t="s">
         <v>148</v>
       </c>
       <c r="AI28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ28" s="54" t="s">
+      <c r="AJ28" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK28" s="1"/>
       <c r="AL28" s="3"/>
     </row>
-    <row r="29" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L29" s="81"/>
+    <row r="29" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="20"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
       <c r="M29" s="3"/>
-      <c r="N29" s="27"/>
-      <c r="O29" s="27"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
       <c r="P29" s="3"/>
-      <c r="Q29" s="27"/>
-[...3 lines deleted...]
-      <c r="U29" s="27"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="20"/>
       <c r="V29" s="3"/>
-      <c r="W29" s="27"/>
-      <c r="X29" s="27"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
       <c r="Y29" s="3"/>
-      <c r="Z29" s="46"/>
-      <c r="AA29" s="46"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
       <c r="AB29" s="3"/>
-      <c r="AC29" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ29" s="53"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="44"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="44"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="44"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="8"/>
     </row>
     <row r="30" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="128" t="s">
+      <c r="A30" s="95" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C30" s="56">
+      <c r="C30" s="35">
         <v>9.35</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="6">
         <v>6.88</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H30" s="113">
+      <c r="H30" s="53">
         <v>0.52110000000000001</v>
       </c>
-      <c r="I30" s="45"/>
+      <c r="I30" s="36"/>
       <c r="J30" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="K30" s="56"/>
-      <c r="L30" s="56"/>
+      <c r="K30" s="35"/>
+      <c r="L30" s="35"/>
       <c r="M30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
-      <c r="S30" s="113">
+      <c r="S30" s="53">
         <v>1.9607843137254902E-2</v>
       </c>
       <c r="T30" s="6"/>
-      <c r="U30" s="56"/>
+      <c r="U30" s="35"/>
       <c r="V30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W30" s="56"/>
-      <c r="X30" s="56"/>
+      <c r="W30" s="35"/>
+      <c r="X30" s="35"/>
       <c r="Y30" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z30" s="45"/>
-      <c r="AA30" s="45"/>
+      <c r="Z30" s="36"/>
+      <c r="AA30" s="36"/>
       <c r="AB30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC30" s="45"/>
-      <c r="AD30" s="45">
+      <c r="AC30" s="36"/>
+      <c r="AD30" s="36">
         <v>0</v>
       </c>
-      <c r="AE30" s="55" t="s">
+      <c r="AE30" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF30" s="60" t="s">
+      <c r="AF30" s="48" t="s">
         <v>106</v>
       </c>
       <c r="AG30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH30" s="52" t="s">
+      <c r="AH30" s="43" t="s">
         <v>148</v>
       </c>
       <c r="AI30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ30" s="54" t="s">
+      <c r="AJ30" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK30" s="1"/>
       <c r="AL30" s="3"/>
     </row>
-    <row r="31" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L31" s="81"/>
+    <row r="31" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="20"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="83"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
       <c r="M31" s="3"/>
-      <c r="N31" s="27"/>
-      <c r="O31" s="27"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
       <c r="P31" s="3"/>
-      <c r="Q31" s="27"/>
-[...3 lines deleted...]
-      <c r="U31" s="81"/>
+      <c r="Q31" s="20"/>
+      <c r="R31" s="20"/>
+      <c r="S31" s="88"/>
+      <c r="T31" s="20"/>
+      <c r="U31" s="32"/>
       <c r="V31" s="3"/>
-      <c r="W31" s="81"/>
-      <c r="X31" s="81"/>
+      <c r="W31" s="32"/>
+      <c r="X31" s="32"/>
       <c r="Y31" s="3"/>
-      <c r="Z31" s="46"/>
-      <c r="AA31" s="46"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
       <c r="AB31" s="3"/>
-      <c r="AC31" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ31" s="53"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="20"/>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="20"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="20"/>
+      <c r="AJ31" s="44"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="8"/>
     </row>
     <row r="32" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="128" t="s">
+      <c r="A32" s="95" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C32" s="56">
+      <c r="C32" s="35">
         <v>14.45</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E32" s="55" t="s">
+      <c r="E32" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F32" s="6">
         <v>72.67</v>
       </c>
-      <c r="G32" s="55" t="s">
+      <c r="G32" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H32" s="113">
+      <c r="H32" s="53">
         <v>0.73160000000000003</v>
       </c>
-      <c r="I32" s="45"/>
+      <c r="I32" s="36"/>
       <c r="J32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K32" s="56"/>
-      <c r="L32" s="56"/>
+      <c r="K32" s="35"/>
+      <c r="L32" s="35"/>
       <c r="M32" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
-      <c r="S32" s="45">
+      <c r="S32" s="36">
         <v>0.21312462372065022</v>
       </c>
       <c r="T32" s="6"/>
-      <c r="U32" s="56"/>
+      <c r="U32" s="35"/>
       <c r="V32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W32" s="56"/>
-      <c r="X32" s="56"/>
+      <c r="W32" s="35"/>
+      <c r="X32" s="35"/>
       <c r="Y32" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z32" s="45"/>
-      <c r="AA32" s="45"/>
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
       <c r="AB32" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="AC32" s="45"/>
-      <c r="AD32" s="45">
+      <c r="AC32" s="36"/>
+      <c r="AD32" s="36">
         <v>0.125</v>
       </c>
       <c r="AE32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF32" s="52" t="s">
+      <c r="AF32" s="43" t="s">
         <v>138</v>
       </c>
-      <c r="AG32" s="55" t="s">
+      <c r="AG32" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH32" s="52" t="s">
+      <c r="AH32" s="43" t="s">
         <v>118</v>
       </c>
       <c r="AI32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ32" s="54" t="s">
+      <c r="AJ32" s="45" t="s">
         <v>149</v>
       </c>
       <c r="AK32" s="1"/>
       <c r="AL32" s="3"/>
     </row>
-    <row r="33" spans="1:42" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L33" s="81"/>
+    <row r="33" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="20"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="83"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
       <c r="M33" s="3"/>
-      <c r="N33" s="27"/>
-      <c r="O33" s="27"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="20"/>
       <c r="P33" s="3"/>
-      <c r="Q33" s="27"/>
-[...3 lines deleted...]
-      <c r="U33" s="81"/>
+      <c r="Q33" s="20"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="37"/>
+      <c r="T33" s="20"/>
+      <c r="U33" s="32"/>
       <c r="V33" s="3"/>
-      <c r="W33" s="81"/>
-      <c r="X33" s="81"/>
+      <c r="W33" s="32"/>
+      <c r="X33" s="32"/>
       <c r="Y33" s="3"/>
-      <c r="Z33" s="46"/>
-      <c r="AA33" s="46"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
       <c r="AB33" s="3"/>
-      <c r="AC33" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ33" s="53"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="20"/>
+      <c r="AF33" s="110"/>
+      <c r="AG33" s="20"/>
+      <c r="AH33" s="44"/>
+      <c r="AI33" s="20"/>
+      <c r="AJ33" s="44"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="8"/>
     </row>
-    <row r="34" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="128" t="s">
+    <row r="34" spans="1:42" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="95" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C34" s="56">
+      <c r="C34" s="35">
         <v>17.52</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="6">
         <v>24.54</v>
       </c>
-      <c r="G34" s="55" t="s">
+      <c r="G34" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H34" s="113">
+      <c r="H34" s="53">
         <v>0.29199999999999998</v>
       </c>
-      <c r="I34" s="45"/>
+      <c r="I34" s="36"/>
       <c r="J34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K34" s="56"/>
-      <c r="L34" s="56"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
       <c r="M34" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
-      <c r="S34" s="113">
+      <c r="S34" s="53">
         <v>0.24488416988416989</v>
       </c>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z34" s="45"/>
-      <c r="AA34" s="45"/>
+      <c r="Z34" s="36"/>
+      <c r="AA34" s="36"/>
       <c r="AB34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC34" s="45"/>
-      <c r="AD34" s="45">
+      <c r="AC34" s="36"/>
+      <c r="AD34" s="36">
         <v>1.6781609195402298</v>
       </c>
-      <c r="AE34" s="55" t="s">
+      <c r="AE34" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF34" s="52" t="s">
+      <c r="AF34" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="AG34" s="55" t="s">
+      <c r="AG34" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH34" s="52" t="s">
+      <c r="AH34" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI34" s="55" t="s">
+      <c r="AI34" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ34" s="54" t="s">
+      <c r="AJ34" s="45" t="s">
         <v>103</v>
       </c>
       <c r="AK34" s="1"/>
       <c r="AL34" s="3"/>
     </row>
     <row r="35" spans="1:42" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="27"/>
-[...10 lines deleted...]
-      <c r="L35" s="81"/>
+      <c r="A35" s="20"/>
+      <c r="B35" s="20"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="83"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
       <c r="M35" s="3"/>
-      <c r="N35" s="27"/>
-      <c r="O35" s="27"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="20"/>
       <c r="P35" s="3"/>
-      <c r="Q35" s="27"/>
-[...3 lines deleted...]
-      <c r="U35" s="27"/>
+      <c r="Q35" s="20"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="88"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="20"/>
       <c r="V35" s="3"/>
-      <c r="W35" s="27"/>
-      <c r="X35" s="27"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
       <c r="Y35" s="3"/>
-      <c r="Z35" s="46"/>
-      <c r="AA35" s="46"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
       <c r="AB35" s="3"/>
-      <c r="AC35" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ35" s="53"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="20"/>
+      <c r="AF35" s="44"/>
+      <c r="AG35" s="20"/>
+      <c r="AH35" s="44"/>
+      <c r="AI35" s="20"/>
+      <c r="AJ35" s="44"/>
       <c r="AK35" s="5"/>
     </row>
     <row r="36" spans="1:42" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="128" t="s">
+      <c r="A36" s="95" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C36" s="56">
+      <c r="C36" s="35">
         <v>9.0500000000000007</v>
       </c>
-      <c r="D36" s="56" t="s">
+      <c r="D36" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="6">
         <v>7.31</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H36" s="113">
+      <c r="H36" s="53">
         <v>9.1200000000000003E-2</v>
       </c>
-      <c r="I36" s="45"/>
+      <c r="I36" s="36"/>
       <c r="J36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K36" s="56"/>
-      <c r="L36" s="56"/>
+      <c r="K36" s="35"/>
+      <c r="L36" s="35"/>
       <c r="M36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
       <c r="P36" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
-      <c r="S36" s="113">
+      <c r="S36" s="53">
         <v>0.21690734055354993</v>
       </c>
       <c r="T36" s="6"/>
       <c r="U36" s="6"/>
       <c r="V36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W36" s="6"/>
       <c r="X36" s="6"/>
       <c r="Y36" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z36" s="45"/>
-      <c r="AA36" s="45"/>
+      <c r="Z36" s="36"/>
+      <c r="AA36" s="36"/>
       <c r="AB36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC36" s="45"/>
-      <c r="AD36" s="45">
+      <c r="AC36" s="36"/>
+      <c r="AD36" s="36">
         <v>0</v>
       </c>
-      <c r="AE36" s="55" t="s">
+      <c r="AE36" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF36" s="145" t="s">
+      <c r="AF36" s="111" t="s">
         <v>104</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH36" s="52" t="s">
+      <c r="AH36" s="43" t="s">
         <v>137</v>
       </c>
       <c r="AI36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ36" s="146" t="s">
+      <c r="AJ36" s="112" t="s">
         <v>137</v>
       </c>
       <c r="AK36" s="1"/>
       <c r="AL36" s="3"/>
     </row>
     <row r="37" spans="1:42" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="27"/>
-[...10 lines deleted...]
-      <c r="L37" s="81"/>
+      <c r="A37" s="20"/>
+      <c r="B37" s="20"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="83"/>
+      <c r="K37" s="32"/>
+      <c r="L37" s="32"/>
       <c r="M37" s="3"/>
-      <c r="N37" s="27"/>
-[...6 lines deleted...]
-      <c r="U37" s="27"/>
+      <c r="N37" s="20"/>
+      <c r="O37" s="20"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="20"/>
+      <c r="R37" s="20"/>
+      <c r="S37" s="88"/>
+      <c r="T37" s="20"/>
+      <c r="U37" s="20"/>
       <c r="V37" s="3"/>
-      <c r="W37" s="27"/>
-      <c r="X37" s="27"/>
+      <c r="W37" s="20"/>
+      <c r="X37" s="20"/>
       <c r="Y37" s="3"/>
-      <c r="Z37" s="46"/>
-      <c r="AA37" s="46"/>
+      <c r="Z37" s="37"/>
+      <c r="AA37" s="37"/>
       <c r="AB37" s="3"/>
-      <c r="AC37" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ37" s="28"/>
+      <c r="AC37" s="37"/>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="37"/>
+      <c r="AF37" s="21"/>
+      <c r="AG37" s="20"/>
+      <c r="AH37" s="44"/>
+      <c r="AI37" s="20"/>
+      <c r="AJ37" s="21"/>
       <c r="AK37" s="5"/>
       <c r="AL37" s="8"/>
     </row>
     <row r="38" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="128" t="s">
+      <c r="A38" s="95" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="2">
         <v>10</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F38" s="6">
         <v>29</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H38" s="113">
+      <c r="H38" s="53">
         <v>0.62270000000000003</v>
       </c>
-      <c r="I38" s="45"/>
+      <c r="I38" s="36"/>
       <c r="J38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K38" s="56"/>
-      <c r="L38" s="56"/>
+      <c r="K38" s="35"/>
+      <c r="L38" s="35"/>
       <c r="M38" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N38" s="6"/>
       <c r="O38" s="6"/>
       <c r="P38" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q38" s="6"/>
       <c r="R38" s="6"/>
-      <c r="S38" s="113">
+      <c r="S38" s="53">
         <v>0.22607348384240813</v>
       </c>
       <c r="T38" s="6"/>
       <c r="U38" s="6"/>
       <c r="V38" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z38" s="126"/>
-      <c r="AA38" s="126"/>
+      <c r="Z38" s="93"/>
+      <c r="AA38" s="93"/>
       <c r="AB38" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC38" s="126"/>
-      <c r="AD38" s="45">
+      <c r="AC38" s="93"/>
+      <c r="AD38" s="36">
         <v>4.7037037037037033</v>
       </c>
-      <c r="AE38" s="55" t="s">
+      <c r="AE38" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF38" s="145" t="s">
+      <c r="AF38" s="111" t="s">
         <v>103</v>
       </c>
-      <c r="AG38" s="55" t="s">
+      <c r="AG38" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH38" s="52" t="s">
+      <c r="AH38" s="43" t="s">
         <v>98</v>
       </c>
       <c r="AI38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ38" s="54" t="s">
+      <c r="AJ38" s="45" t="s">
         <v>141</v>
       </c>
       <c r="AK38" s="1"/>
       <c r="AL38" s="3"/>
     </row>
-    <row r="39" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B39" s="27"/>
+    <row r="39" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="20"/>
+      <c r="B39" s="20"/>
       <c r="C39" s="3"/>
-      <c r="D39" s="27"/>
-[...7 lines deleted...]
-      <c r="L39" s="81"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="83"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="32"/>
       <c r="M39" s="3"/>
-      <c r="N39" s="27"/>
-      <c r="O39" s="27"/>
+      <c r="N39" s="20"/>
+      <c r="O39" s="20"/>
       <c r="P39" s="3"/>
-      <c r="Q39" s="27"/>
-[...3 lines deleted...]
-      <c r="U39" s="27"/>
+      <c r="Q39" s="20"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="88"/>
+      <c r="T39" s="20"/>
+      <c r="U39" s="20"/>
       <c r="V39" s="3"/>
-      <c r="W39" s="27"/>
-      <c r="X39" s="27"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="20"/>
       <c r="Y39" s="3"/>
-      <c r="Z39" s="143"/>
-      <c r="AA39" s="143"/>
+      <c r="Z39" s="94"/>
+      <c r="AA39" s="94"/>
       <c r="AB39" s="3"/>
-      <c r="AC39" s="143"/>
-[...6 lines deleted...]
-      <c r="AJ39" s="53"/>
+      <c r="AC39" s="94"/>
+      <c r="AD39" s="37"/>
+      <c r="AE39" s="20"/>
+      <c r="AF39" s="44"/>
+      <c r="AG39" s="20"/>
+      <c r="AH39" s="44"/>
+      <c r="AI39" s="20"/>
+      <c r="AJ39" s="44"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="8"/>
     </row>
-    <row r="40" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="128" t="s">
+    <row r="40" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="95" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="2">
         <v>24.2</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F40" s="6">
         <v>7.7</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H40" s="113">
+      <c r="H40" s="53">
         <v>0.36049999999999999</v>
       </c>
-      <c r="I40" s="45"/>
+      <c r="I40" s="36"/>
       <c r="J40" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K40" s="56"/>
-      <c r="L40" s="56"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
       <c r="M40" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
-      <c r="S40" s="113">
+      <c r="S40" s="53">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="T40" s="6"/>
       <c r="U40" s="6"/>
       <c r="V40" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W40" s="6"/>
       <c r="X40" s="6"/>
       <c r="Y40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z40" s="126"/>
-[...1 lines deleted...]
-      <c r="AB40" s="55" t="s">
+      <c r="Z40" s="93"/>
+      <c r="AA40" s="93"/>
+      <c r="AB40" s="46" t="s">
         <v>116</v>
       </c>
-      <c r="AC40" s="126"/>
-      <c r="AD40" s="45">
+      <c r="AC40" s="93"/>
+      <c r="AD40" s="36">
         <v>0.38095238095238093</v>
       </c>
-      <c r="AE40" s="55" t="s">
+      <c r="AE40" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF40" s="52" t="s">
+      <c r="AF40" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AG40" s="55" t="s">
+      <c r="AG40" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH40" s="52" t="s">
+      <c r="AH40" s="43" t="s">
         <v>119</v>
       </c>
       <c r="AI40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ40" s="54" t="s">
+      <c r="AJ40" s="45" t="s">
         <v>135</v>
       </c>
       <c r="AK40" s="5"/>
       <c r="AL40" s="8"/>
     </row>
-    <row r="41" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B41" s="27"/>
+    <row r="41" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="20"/>
+      <c r="B41" s="20"/>
       <c r="C41" s="3"/>
-      <c r="D41" s="27"/>
-[...7 lines deleted...]
-      <c r="L41" s="81"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="88"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="83"/>
+      <c r="K41" s="32"/>
+      <c r="L41" s="32"/>
       <c r="M41" s="3"/>
-      <c r="N41" s="27"/>
-      <c r="O41" s="27"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="20"/>
       <c r="P41" s="3"/>
-      <c r="Q41" s="27"/>
-[...3 lines deleted...]
-      <c r="U41" s="27"/>
+      <c r="Q41" s="20"/>
+      <c r="R41" s="20"/>
+      <c r="S41" s="88"/>
+      <c r="T41" s="20"/>
+      <c r="U41" s="20"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="27"/>
-      <c r="X41" s="27"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
       <c r="Y41" s="3"/>
-      <c r="Z41" s="143"/>
-      <c r="AA41" s="143"/>
+      <c r="Z41" s="94"/>
+      <c r="AA41" s="94"/>
       <c r="AB41" s="3"/>
-      <c r="AC41" s="143"/>
-[...6 lines deleted...]
-      <c r="AJ41" s="53"/>
+      <c r="AC41" s="94"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="20"/>
+      <c r="AF41" s="44"/>
+      <c r="AG41" s="20"/>
+      <c r="AH41" s="44"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="44"/>
       <c r="AK41" s="5"/>
       <c r="AL41" s="8"/>
     </row>
     <row r="42" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="128" t="s">
+      <c r="A42" s="95" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C42" s="56">
+      <c r="C42" s="35">
         <v>3</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E42" s="56" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="56">
+      <c r="E42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="35">
         <v>14.98</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H42" s="113">
+      <c r="H42" s="53">
         <v>0.75660000000000005</v>
       </c>
-      <c r="I42" s="45"/>
+      <c r="I42" s="36"/>
       <c r="J42" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K42" s="56"/>
-      <c r="L42" s="56"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
       <c r="M42" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
-      <c r="S42" s="113">
+      <c r="S42" s="53">
         <v>9.1646105040535785E-3</v>
       </c>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
       <c r="V42" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
       <c r="Y42" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z42" s="45"/>
-      <c r="AA42" s="45"/>
+      <c r="Z42" s="36"/>
+      <c r="AA42" s="36"/>
       <c r="AB42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC42" s="45"/>
-      <c r="AD42" s="122">
+      <c r="AC42" s="36"/>
+      <c r="AD42" s="89">
         <v>0</v>
       </c>
-      <c r="AE42" s="55" t="s">
+      <c r="AE42" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF42" s="60" t="s">
+      <c r="AF42" s="48" t="s">
         <v>107</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH42" s="60" t="s">
+      <c r="AH42" s="48" t="s">
         <v>95</v>
       </c>
       <c r="AI42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ42" s="61" t="s">
+      <c r="AJ42" s="49" t="s">
         <v>95</v>
       </c>
       <c r="AK42" s="1"/>
       <c r="AL42" s="3"/>
     </row>
-    <row r="43" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C43" s="81"/>
+    <row r="43" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="20"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="32"/>
       <c r="D43" s="3"/>
-      <c r="E43" s="57"/>
-[...18 lines deleted...]
-      <c r="X43" s="27"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="87"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="84"/>
+      <c r="K43" s="32"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="20"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="88"/>
+      <c r="T43" s="20"/>
+      <c r="U43" s="20"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="20"/>
       <c r="Y43" s="3"/>
-      <c r="Z43" s="46"/>
-      <c r="AA43" s="46"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
       <c r="AB43" s="3"/>
-      <c r="AC43" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ43" s="59"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="90"/>
+      <c r="AE43" s="32"/>
+      <c r="AF43" s="47"/>
+      <c r="AG43" s="32"/>
+      <c r="AH43" s="47"/>
+      <c r="AI43" s="32"/>
+      <c r="AJ43" s="47"/>
       <c r="AK43" s="5"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="8"/>
       <c r="AN43" s="8"/>
       <c r="AO43" s="8"/>
       <c r="AP43" s="8"/>
     </row>
     <row r="44" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="128" t="s">
+      <c r="A44" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="56">
+      <c r="B44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="35">
         <v>6.52</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F44" s="6">
         <v>10.28</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H44" s="113">
+      <c r="H44" s="53">
         <v>0.47570000000000001</v>
       </c>
-      <c r="I44" s="45"/>
+      <c r="I44" s="36"/>
       <c r="J44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K44" s="56"/>
-      <c r="L44" s="56"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
       <c r="M44" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
       <c r="P44" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Q44" s="6"/>
       <c r="R44" s="6"/>
-      <c r="S44" s="113" t="s">
+      <c r="S44" s="53" t="s">
         <v>95</v>
       </c>
       <c r="T44" s="6"/>
       <c r="U44" s="6"/>
       <c r="V44" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W44" s="6"/>
       <c r="X44" s="6"/>
       <c r="Y44" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z44" s="45"/>
-      <c r="AA44" s="45"/>
+      <c r="Z44" s="36"/>
+      <c r="AA44" s="36"/>
       <c r="AB44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC44" s="45"/>
-      <c r="AD44" s="45">
+      <c r="AC44" s="36"/>
+      <c r="AD44" s="36">
         <v>0</v>
       </c>
       <c r="AE44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF44" s="52" t="s">
+      <c r="AF44" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH44" s="52" t="s">
+      <c r="AH44" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ44" s="54" t="s">
+      <c r="AJ44" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK44" s="1"/>
       <c r="AL44" s="3"/>
       <c r="AM44" s="3"/>
       <c r="AN44" s="3"/>
       <c r="AO44" s="3"/>
       <c r="AP44" s="3"/>
     </row>
-    <row r="45" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ45" s="53"/>
+    <row r="45" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="20"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="20"/>
+      <c r="P45" s="20"/>
+      <c r="Q45" s="20"/>
+      <c r="R45" s="20"/>
+      <c r="S45" s="37"/>
+      <c r="T45" s="20"/>
+      <c r="U45" s="20"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="20"/>
+      <c r="Y45" s="37"/>
+      <c r="Z45" s="37"/>
+      <c r="AA45" s="37"/>
+      <c r="AB45" s="37"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="37"/>
+      <c r="AE45" s="20"/>
+      <c r="AF45" s="44"/>
+      <c r="AG45" s="20"/>
+      <c r="AH45" s="44"/>
+      <c r="AI45" s="20"/>
+      <c r="AJ45" s="44"/>
       <c r="AK45" s="5"/>
       <c r="AL45" s="8"/>
       <c r="AM45" s="8"/>
       <c r="AN45" s="8"/>
       <c r="AO45" s="8"/>
       <c r="AP45" s="8"/>
     </row>
     <row r="46" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="27"/>
-[...34 lines deleted...]
-      <c r="AJ46" s="53"/>
+      <c r="A46" s="20"/>
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="32"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="32"/>
+      <c r="L46" s="32"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="20"/>
+      <c r="P46" s="20"/>
+      <c r="Q46" s="20"/>
+      <c r="R46" s="20"/>
+      <c r="S46" s="37"/>
+      <c r="T46" s="20"/>
+      <c r="U46" s="20"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="20"/>
+      <c r="X46" s="20"/>
+      <c r="Y46" s="37"/>
+      <c r="Z46" s="37"/>
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="37"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="37"/>
+      <c r="AE46" s="20"/>
+      <c r="AF46" s="44"/>
+      <c r="AG46" s="20"/>
+      <c r="AH46" s="44"/>
+      <c r="AI46" s="20"/>
+      <c r="AJ46" s="44"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="3"/>
     </row>
-    <row r="47" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="128" t="s">
+    <row r="47" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="95" t="s">
         <v>63</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C47" s="56">
+      <c r="C47" s="35">
         <v>21.95</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="E47" s="55" t="s">
+      <c r="E47" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F47" s="6">
         <v>27.53</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H47" s="113">
+      <c r="H47" s="53">
         <v>0.59089999999999998</v>
       </c>
-      <c r="I47" s="45"/>
+      <c r="I47" s="36"/>
       <c r="J47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K47" s="56"/>
-      <c r="L47" s="56"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
       <c r="M47" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="P47" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q47" s="6"/>
-      <c r="R47" s="47">
+      <c r="R47" s="38">
         <v>6.0600000000000001E-2</v>
       </c>
-      <c r="S47" s="113">
+      <c r="S47" s="53">
         <v>6.0619404080434466E-2</v>
       </c>
       <c r="T47" s="6"/>
       <c r="U47" s="6"/>
       <c r="V47" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W47" s="6"/>
       <c r="X47" s="6"/>
       <c r="Y47" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z47" s="45"/>
-      <c r="AA47" s="45"/>
+      <c r="Z47" s="36"/>
+      <c r="AA47" s="36"/>
       <c r="AB47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC47" s="45"/>
-      <c r="AD47" s="126">
+      <c r="AC47" s="36"/>
+      <c r="AD47" s="93">
         <v>0</v>
       </c>
-      <c r="AE47" s="55" t="s">
+      <c r="AE47" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF47" s="52" t="s">
+      <c r="AF47" s="43" t="s">
         <v>105</v>
       </c>
       <c r="AG47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH47" s="52" t="s">
+      <c r="AH47" s="43" t="s">
         <v>137</v>
       </c>
       <c r="AI47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ47" s="54" t="s">
+      <c r="AJ47" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK47" s="5"/>
       <c r="AL47" s="8"/>
     </row>
-    <row r="48" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L48" s="81"/>
+    <row r="48" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="20"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="20"/>
+      <c r="H48" s="88"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="83"/>
+      <c r="K48" s="32"/>
+      <c r="L48" s="32"/>
       <c r="M48" s="3"/>
-      <c r="N48" s="27"/>
-      <c r="O48" s="27"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="20"/>
       <c r="P48" s="3"/>
-      <c r="Q48" s="27"/>
-[...3 lines deleted...]
-      <c r="U48" s="27"/>
+      <c r="Q48" s="20"/>
+      <c r="R48" s="39"/>
+      <c r="S48" s="88"/>
+      <c r="T48" s="20"/>
+      <c r="U48" s="20"/>
       <c r="V48" s="3"/>
-      <c r="W48" s="27"/>
-      <c r="X48" s="27"/>
+      <c r="W48" s="20"/>
+      <c r="X48" s="20"/>
       <c r="Y48" s="3"/>
-      <c r="Z48" s="46"/>
-      <c r="AA48" s="46"/>
+      <c r="Z48" s="37"/>
+      <c r="AA48" s="37"/>
       <c r="AB48" s="3"/>
-      <c r="AC48" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ48" s="53"/>
+      <c r="AC48" s="37"/>
+      <c r="AD48" s="94"/>
+      <c r="AE48" s="20"/>
+      <c r="AF48" s="44"/>
+      <c r="AG48" s="20"/>
+      <c r="AH48" s="44"/>
+      <c r="AI48" s="20"/>
+      <c r="AJ48" s="44"/>
       <c r="AK48" s="5"/>
       <c r="AL48" s="8"/>
     </row>
     <row r="49" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="128" t="s">
+      <c r="A49" s="95" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C49" s="56">
+      <c r="C49" s="35">
         <v>5.09</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F49" s="6">
         <v>5.86</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H49" s="113">
+      <c r="H49" s="53">
         <v>0.54969999999999997</v>
       </c>
-      <c r="I49" s="45"/>
+      <c r="I49" s="36"/>
       <c r="J49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K49" s="56"/>
-      <c r="L49" s="56"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
       <c r="M49" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
       <c r="P49" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q49" s="6"/>
-      <c r="R49" s="47">
+      <c r="R49" s="38">
         <v>4.3900000000000002E-2</v>
       </c>
-      <c r="S49" s="113">
+      <c r="S49" s="53">
         <v>4.3936731107205626E-2</v>
       </c>
       <c r="T49" s="6"/>
       <c r="U49" s="6"/>
       <c r="V49" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W49" s="6"/>
       <c r="X49" s="6"/>
       <c r="Y49" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z49" s="45"/>
-      <c r="AA49" s="45"/>
+      <c r="Z49" s="36"/>
+      <c r="AA49" s="36"/>
       <c r="AB49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC49" s="45"/>
-      <c r="AD49" s="45">
+      <c r="AC49" s="36"/>
+      <c r="AD49" s="36">
         <v>0</v>
       </c>
-      <c r="AE49" s="55" t="s">
+      <c r="AE49" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF49" s="52" t="s">
+      <c r="AF49" s="43" t="s">
         <v>99</v>
       </c>
       <c r="AG49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH49" s="52" t="s">
+      <c r="AH49" s="43" t="s">
         <v>137</v>
       </c>
       <c r="AI49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ49" s="54" t="s">
+      <c r="AJ49" s="45" t="s">
         <v>137</v>
       </c>
       <c r="AK49" s="1"/>
       <c r="AL49" s="3"/>
     </row>
-    <row r="50" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L50" s="81"/>
+    <row r="50" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="20"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="37"/>
+      <c r="J50" s="83"/>
+      <c r="K50" s="32"/>
+      <c r="L50" s="32"/>
       <c r="M50" s="3"/>
-      <c r="N50" s="27"/>
-      <c r="O50" s="27"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="20"/>
       <c r="P50" s="3"/>
-      <c r="Q50" s="27"/>
-[...3 lines deleted...]
-      <c r="U50" s="27"/>
+      <c r="Q50" s="20"/>
+      <c r="R50" s="39"/>
+      <c r="S50" s="88"/>
+      <c r="T50" s="20"/>
+      <c r="U50" s="20"/>
       <c r="V50" s="3"/>
-      <c r="W50" s="27"/>
-      <c r="X50" s="27"/>
+      <c r="W50" s="20"/>
+      <c r="X50" s="20"/>
       <c r="Y50" s="3"/>
-      <c r="Z50" s="46"/>
-      <c r="AA50" s="46"/>
+      <c r="Z50" s="37"/>
+      <c r="AA50" s="37"/>
       <c r="AB50" s="3"/>
-      <c r="AC50" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ50" s="53"/>
+      <c r="AC50" s="37"/>
+      <c r="AD50" s="37"/>
+      <c r="AE50" s="20"/>
+      <c r="AF50" s="44"/>
+      <c r="AG50" s="20"/>
+      <c r="AH50" s="44"/>
+      <c r="AI50" s="20"/>
+      <c r="AJ50" s="44"/>
       <c r="AK50" s="5"/>
       <c r="AL50" s="8"/>
     </row>
     <row r="51" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="128" t="s">
+      <c r="A51" s="95" t="s">
         <v>64</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C51" s="56">
+      <c r="C51" s="35">
         <v>16</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F51" s="2">
         <v>13</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H51" s="141">
+      <c r="H51" s="108">
         <v>0.94950000000000001</v>
       </c>
-      <c r="I51" s="45"/>
+      <c r="I51" s="36"/>
       <c r="J51" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K51" s="56"/>
-      <c r="L51" s="56"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
       <c r="M51" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
       <c r="P51" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q51" s="6"/>
-      <c r="R51" s="111">
+      <c r="R51" s="86">
         <v>4.8300000000000003E-2</v>
       </c>
-      <c r="S51" s="141">
+      <c r="S51" s="108">
         <v>4.8323001112700686E-2</v>
       </c>
       <c r="T51" s="6"/>
       <c r="U51" s="6"/>
       <c r="V51" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W51" s="6"/>
       <c r="X51" s="6"/>
       <c r="Y51" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z51" s="45"/>
-      <c r="AA51" s="45"/>
+      <c r="Z51" s="36"/>
+      <c r="AA51" s="36"/>
       <c r="AB51" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC51" s="45"/>
-      <c r="AD51" s="126">
+      <c r="AC51" s="36"/>
+      <c r="AD51" s="93">
         <v>6.5861690450054883E-2</v>
       </c>
       <c r="AE51" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF51" s="145" t="s">
+      <c r="AF51" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="AG51" s="55" t="s">
+      <c r="AG51" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH51" s="149" t="s">
+      <c r="AH51" s="115" t="s">
         <v>107</v>
       </c>
-      <c r="AI51" s="55" t="s">
+      <c r="AI51" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ51" s="146" t="s">
+      <c r="AJ51" s="112" t="s">
         <v>144</v>
       </c>
       <c r="AK51" s="1"/>
       <c r="AL51" s="3"/>
     </row>
-    <row r="52" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="O52" s="27"/>
+    <row r="52" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="20"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="116"/>
+      <c r="I52" s="37"/>
+      <c r="J52" s="84"/>
+      <c r="K52" s="32"/>
+      <c r="L52" s="32"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="20"/>
+      <c r="O52" s="20"/>
       <c r="P52" s="3"/>
-      <c r="Q52" s="27"/>
-[...3 lines deleted...]
-      <c r="U52" s="27"/>
+      <c r="Q52" s="20"/>
+      <c r="R52" s="83"/>
+      <c r="S52" s="109"/>
+      <c r="T52" s="20"/>
+      <c r="U52" s="20"/>
       <c r="V52" s="3"/>
-      <c r="W52" s="27"/>
-[...3 lines deleted...]
-      <c r="AA52" s="46"/>
+      <c r="W52" s="20"/>
+      <c r="X52" s="20"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="37"/>
+      <c r="AA52" s="37"/>
       <c r="AB52" s="3"/>
-      <c r="AC52" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ52" s="12"/>
+      <c r="AC52" s="37"/>
+      <c r="AD52" s="94"/>
+      <c r="AE52" s="20"/>
+      <c r="AF52" s="21"/>
+      <c r="AG52" s="20"/>
+      <c r="AH52" s="21"/>
+      <c r="AI52" s="20"/>
+      <c r="AJ52" s="3"/>
       <c r="AK52" s="5"/>
       <c r="AL52" s="8"/>
     </row>
     <row r="53" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="128" t="s">
+      <c r="A53" s="95" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C53" s="56">
+      <c r="C53" s="35">
         <v>31.5</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F53" s="2">
         <v>17.34</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H53" s="141">
+      <c r="H53" s="108">
         <v>8.2600000000000007E-2</v>
       </c>
-      <c r="I53" s="45"/>
+      <c r="I53" s="36"/>
       <c r="J53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K53" s="56"/>
-      <c r="L53" s="56"/>
+      <c r="K53" s="35"/>
+      <c r="L53" s="35"/>
       <c r="M53" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N53" s="6"/>
       <c r="O53" s="6"/>
       <c r="P53" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q53" s="6"/>
-      <c r="R53" s="111">
+      <c r="R53" s="86">
         <v>0.96899999999999997</v>
       </c>
-      <c r="S53" s="141">
+      <c r="S53" s="108">
         <v>0.96902178785976867</v>
       </c>
       <c r="T53" s="6"/>
       <c r="U53" s="6"/>
       <c r="V53" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W53" s="6"/>
       <c r="X53" s="6"/>
       <c r="Y53" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z53" s="45"/>
-      <c r="AA53" s="45"/>
+      <c r="Z53" s="36"/>
+      <c r="AA53" s="36"/>
       <c r="AB53" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="AC53" s="45"/>
-      <c r="AD53" s="126">
+      <c r="AC53" s="36"/>
+      <c r="AD53" s="93">
         <v>0.19873817034700317</v>
       </c>
       <c r="AE53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF53" s="145" t="s">
+      <c r="AF53" s="111" t="s">
         <v>138</v>
       </c>
-      <c r="AG53" s="55" t="s">
+      <c r="AG53" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH53" s="145" t="s">
+      <c r="AH53" s="111" t="s">
         <v>106</v>
       </c>
       <c r="AI53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ53" s="146" t="s">
+      <c r="AJ53" s="112" t="s">
         <v>138</v>
       </c>
       <c r="AK53" s="1"/>
       <c r="AL53" s="3"/>
     </row>
-    <row r="54" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ54" s="12"/>
+    <row r="54" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="20"/>
+      <c r="B54" s="20"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="116"/>
+      <c r="I54" s="37"/>
+      <c r="J54" s="84"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="20"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="20"/>
+      <c r="R54" s="83"/>
+      <c r="S54" s="109"/>
+      <c r="T54" s="20"/>
+      <c r="U54" s="20"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="20"/>
+      <c r="X54" s="20"/>
+      <c r="Y54" s="3"/>
+      <c r="Z54" s="37"/>
+      <c r="AA54" s="37"/>
+      <c r="AB54" s="3"/>
+      <c r="AC54" s="37"/>
+      <c r="AD54" s="94"/>
+      <c r="AE54" s="3"/>
+      <c r="AF54" s="21"/>
+      <c r="AG54" s="3"/>
+      <c r="AH54" s="21"/>
+      <c r="AI54" s="3"/>
+      <c r="AJ54" s="3"/>
       <c r="AK54" s="5"/>
       <c r="AL54" s="8"/>
     </row>
     <row r="55" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="128" t="s">
+      <c r="A55" s="95" t="s">
         <v>52</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C55" s="56">
+      <c r="C55" s="35">
         <v>6.8</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F55" s="6">
         <v>11.07</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H55" s="113">
+      <c r="H55" s="53">
         <v>0.22789999999999999</v>
       </c>
-      <c r="I55" s="45"/>
+      <c r="I55" s="36"/>
       <c r="J55" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K55" s="56"/>
-      <c r="L55" s="56"/>
+      <c r="K55" s="35"/>
+      <c r="L55" s="35"/>
       <c r="M55" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N55" s="6"/>
       <c r="O55" s="6"/>
       <c r="P55" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q55" s="6"/>
-      <c r="R55" s="47">
+      <c r="R55" s="38">
         <v>0.20979999999999999</v>
       </c>
-      <c r="S55" s="113">
+      <c r="S55" s="53">
         <v>0.20980230023303015</v>
       </c>
       <c r="T55" s="6"/>
-      <c r="U55" s="56"/>
+      <c r="U55" s="35"/>
       <c r="V55" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="W55" s="56"/>
-      <c r="X55" s="56"/>
+      <c r="W55" s="35"/>
+      <c r="X55" s="35"/>
       <c r="Y55" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z55" s="45"/>
-      <c r="AA55" s="45"/>
+      <c r="Z55" s="36"/>
+      <c r="AA55" s="36"/>
       <c r="AB55" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AC55" s="45"/>
-      <c r="AD55" s="45">
+      <c r="AC55" s="36"/>
+      <c r="AD55" s="36">
         <v>0.29936305732484075</v>
       </c>
-      <c r="AE55" s="55" t="s">
+      <c r="AE55" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF55" s="52" t="s">
+      <c r="AF55" s="43" t="s">
         <v>98</v>
       </c>
-      <c r="AG55" s="55" t="s">
+      <c r="AG55" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH55" s="52" t="s">
+      <c r="AH55" s="43" t="s">
         <v>99</v>
       </c>
-      <c r="AI55" s="55" t="s">
+      <c r="AI55" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ55" s="54" t="s">
+      <c r="AJ55" s="45" t="s">
         <v>107</v>
       </c>
       <c r="AK55" s="1"/>
       <c r="AL55" s="3"/>
     </row>
-    <row r="56" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L56" s="81"/>
+    <row r="56" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="20"/>
+      <c r="B56" s="20"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="20"/>
+      <c r="H56" s="88"/>
+      <c r="I56" s="37"/>
+      <c r="J56" s="83"/>
+      <c r="K56" s="32"/>
+      <c r="L56" s="32"/>
       <c r="M56" s="3"/>
-      <c r="N56" s="27"/>
-      <c r="O56" s="27"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="20"/>
       <c r="P56" s="3"/>
-      <c r="Q56" s="27"/>
-[...3 lines deleted...]
-      <c r="U56" s="81"/>
+      <c r="Q56" s="20"/>
+      <c r="R56" s="39"/>
+      <c r="S56" s="88"/>
+      <c r="T56" s="20"/>
+      <c r="U56" s="32"/>
       <c r="V56" s="3"/>
-      <c r="W56" s="81"/>
-      <c r="X56" s="81"/>
+      <c r="W56" s="32"/>
+      <c r="X56" s="32"/>
       <c r="Y56" s="3"/>
-      <c r="Z56" s="46"/>
-      <c r="AA56" s="46"/>
+      <c r="Z56" s="37"/>
+      <c r="AA56" s="37"/>
       <c r="AB56" s="3"/>
-      <c r="AC56" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ56" s="53"/>
+      <c r="AC56" s="37"/>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="20"/>
+      <c r="AF56" s="44"/>
+      <c r="AG56" s="20"/>
+      <c r="AH56" s="44"/>
+      <c r="AI56" s="20"/>
+      <c r="AJ56" s="44"/>
       <c r="AK56" s="5"/>
       <c r="AL56" s="8"/>
     </row>
     <row r="57" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="128" t="s">
+      <c r="A57" s="95" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="55" t="s">
+      <c r="B57" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C57" s="56">
+      <c r="C57" s="35">
         <v>17.809999999999999</v>
       </c>
-      <c r="D57" s="56" t="s">
+      <c r="D57" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>115</v>
       </c>
       <c r="F57" s="6">
         <v>21</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H57" s="151">
+      <c r="H57" s="117">
         <v>0.877</v>
       </c>
-      <c r="I57" s="45"/>
+      <c r="I57" s="36"/>
       <c r="J57" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K57" s="56"/>
-      <c r="L57" s="56"/>
+      <c r="K57" s="35"/>
+      <c r="L57" s="35"/>
       <c r="M57" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N57" s="6"/>
       <c r="O57" s="6"/>
       <c r="P57" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q57" s="6"/>
-      <c r="R57" s="47"/>
-      <c r="S57" s="113">
+      <c r="R57" s="38"/>
+      <c r="S57" s="53">
         <v>9.1821050076854621E-2</v>
       </c>
       <c r="T57" s="6"/>
       <c r="U57" s="6"/>
       <c r="V57" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W57" s="6"/>
       <c r="X57" s="6"/>
       <c r="Y57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z57" s="45"/>
-      <c r="AA57" s="45"/>
+      <c r="Z57" s="36"/>
+      <c r="AA57" s="36"/>
       <c r="AB57" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC57" s="45"/>
-      <c r="AD57" s="45">
+      <c r="AC57" s="36"/>
+      <c r="AD57" s="36">
         <v>1.0496453900709219</v>
       </c>
       <c r="AE57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF57" s="145" t="s">
+      <c r="AF57" s="111" t="s">
         <v>138</v>
       </c>
-      <c r="AG57" s="55" t="s">
+      <c r="AG57" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH57" s="52" t="s">
+      <c r="AH57" s="43" t="s">
         <v>106</v>
       </c>
-      <c r="AI57" s="55" t="s">
+      <c r="AI57" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AJ57" s="54" t="s">
+      <c r="AJ57" s="45" t="s">
         <v>106</v>
       </c>
       <c r="AK57" s="1"/>
       <c r="AL57" s="3"/>
     </row>
-    <row r="58" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L58" s="81"/>
+    <row r="58" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="20"/>
+      <c r="B58" s="20"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="116"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="32"/>
+      <c r="L58" s="32"/>
       <c r="M58" s="3"/>
-      <c r="N58" s="27"/>
-      <c r="O58" s="27"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="20"/>
       <c r="P58" s="3"/>
-      <c r="Q58" s="27"/>
-[...3 lines deleted...]
-      <c r="U58" s="27"/>
+      <c r="Q58" s="20"/>
+      <c r="R58" s="39"/>
+      <c r="S58" s="88"/>
+      <c r="T58" s="20"/>
+      <c r="U58" s="20"/>
       <c r="V58" s="3"/>
-      <c r="W58" s="27"/>
-      <c r="X58" s="27"/>
+      <c r="W58" s="20"/>
+      <c r="X58" s="20"/>
       <c r="Y58" s="3"/>
-      <c r="Z58" s="46"/>
-      <c r="AA58" s="46"/>
+      <c r="Z58" s="37"/>
+      <c r="AA58" s="37"/>
       <c r="AB58" s="3"/>
-      <c r="AC58" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ58" s="53"/>
+      <c r="AC58" s="37"/>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="107"/>
+      <c r="AF58" s="21"/>
+      <c r="AG58" s="20"/>
+      <c r="AH58" s="44"/>
+      <c r="AI58" s="107"/>
+      <c r="AJ58" s="44"/>
       <c r="AK58" s="5"/>
       <c r="AL58" s="8"/>
     </row>
     <row r="59" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="128" t="s">
+      <c r="A59" s="95" t="s">
         <v>65</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="C59" s="56">
+      <c r="C59" s="35">
         <v>5.51</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F59" s="2">
         <v>13.04</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H59" s="141">
+      <c r="H59" s="108">
         <v>0.82940000000000003</v>
       </c>
-      <c r="I59" s="45"/>
+      <c r="I59" s="36"/>
       <c r="J59" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K59" s="56"/>
-      <c r="L59" s="56"/>
+      <c r="K59" s="35"/>
+      <c r="L59" s="35"/>
       <c r="M59" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N59" s="6"/>
       <c r="O59" s="6"/>
       <c r="P59" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q59" s="6"/>
-      <c r="R59" s="111"/>
-      <c r="S59" s="141">
+      <c r="R59" s="86"/>
+      <c r="S59" s="108">
         <v>4.5382704899525853E-2</v>
       </c>
       <c r="T59" s="6"/>
       <c r="U59" s="6"/>
       <c r="V59" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W59" s="6"/>
       <c r="X59" s="6"/>
       <c r="Y59" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z59" s="45"/>
-      <c r="AA59" s="45"/>
+      <c r="Z59" s="36"/>
+      <c r="AA59" s="36"/>
       <c r="AB59" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC59" s="45"/>
-      <c r="AD59" s="45">
+      <c r="AC59" s="36"/>
+      <c r="AD59" s="36">
         <v>0</v>
       </c>
-      <c r="AE59" s="55" t="s">
+      <c r="AE59" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF59" s="145" t="s">
+      <c r="AF59" s="111" t="s">
         <v>99</v>
       </c>
       <c r="AG59" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH59" s="145" t="s">
+      <c r="AH59" s="111" t="s">
         <v>149</v>
       </c>
       <c r="AI59" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ59" s="146" t="s">
+      <c r="AJ59" s="112" t="s">
         <v>135</v>
       </c>
       <c r="AK59" s="1"/>
       <c r="AL59" s="3"/>
     </row>
-    <row r="60" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="AJ60" s="28"/>
+    <row r="60" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="20"/>
+      <c r="B60" s="20"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="20"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="116"/>
+      <c r="I60" s="37"/>
+      <c r="J60" s="84"/>
+      <c r="K60" s="32"/>
+      <c r="L60" s="32"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="20"/>
+      <c r="O60" s="20"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="20"/>
+      <c r="R60" s="83"/>
+      <c r="S60" s="109"/>
+      <c r="T60" s="20"/>
+      <c r="U60" s="20"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="20"/>
+      <c r="X60" s="20"/>
+      <c r="Y60" s="3"/>
+      <c r="Z60" s="94"/>
+      <c r="AA60" s="94"/>
+      <c r="AB60" s="3"/>
+      <c r="AC60" s="94"/>
+      <c r="AD60" s="94"/>
+      <c r="AE60" s="3"/>
+      <c r="AF60" s="21"/>
+      <c r="AG60" s="3"/>
+      <c r="AH60" s="21"/>
+      <c r="AI60" s="3"/>
+      <c r="AJ60" s="21"/>
       <c r="AK60" s="5"/>
       <c r="AL60" s="8"/>
     </row>
     <row r="61" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="128" t="s">
+      <c r="A61" s="95" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C61" s="101">
+      <c r="C61" s="67">
         <v>17.68</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F61" s="6">
         <v>40.92</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H61" s="113">
+      <c r="H61" s="53">
         <v>0.81130000000000002</v>
       </c>
-      <c r="I61" s="154"/>
+      <c r="I61" s="120"/>
       <c r="J61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K61" s="56"/>
-      <c r="L61" s="56"/>
+      <c r="K61" s="35"/>
+      <c r="L61" s="35"/>
       <c r="M61" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N61" s="6"/>
       <c r="O61" s="6"/>
       <c r="P61" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q61" s="6"/>
-      <c r="R61" s="111"/>
-      <c r="S61" s="141">
+      <c r="R61" s="86"/>
+      <c r="S61" s="108">
         <v>1.4556632773705367E-2</v>
       </c>
       <c r="T61" s="6"/>
-      <c r="U61" s="155"/>
+      <c r="U61" s="121"/>
       <c r="V61" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="W61" s="155"/>
-      <c r="X61" s="155"/>
+      <c r="W61" s="121"/>
+      <c r="X61" s="121"/>
       <c r="Y61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z61" s="154"/>
-      <c r="AA61" s="154"/>
+      <c r="Z61" s="120"/>
+      <c r="AA61" s="120"/>
       <c r="AB61" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC61" s="154"/>
-      <c r="AD61" s="126">
+      <c r="AC61" s="120"/>
+      <c r="AD61" s="93">
         <v>0.52773613193403301</v>
       </c>
-      <c r="AE61" s="55" t="s">
+      <c r="AE61" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AF61" s="145" t="s">
+      <c r="AF61" s="111" t="s">
         <v>106</v>
       </c>
-      <c r="AG61" s="55" t="s">
+      <c r="AG61" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="AH61" s="145" t="s">
+      <c r="AH61" s="111" t="s">
         <v>103</v>
       </c>
       <c r="AI61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ61" s="54" t="s">
+      <c r="AJ61" s="45" t="s">
         <v>150</v>
       </c>
       <c r="AK61" s="1"/>
       <c r="AL61" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="I2:T3"/>
     <mergeCell ref="U2:AD3"/>
     <mergeCell ref="AE2:AJ3"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="D2:H3"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:T4"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
 Agencies Receiving More than 1,000 Requests (FY 2023)</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64EDAADA-4A1B-4213-863F-00AFC000D1EC}">
-  <dimension ref="A1:AF99"/>
+  <dimension ref="A1:AE99"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="V5" sqref="V5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="10" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="33" max="16384" width="6.5703125" style="10"/>
+    <col min="1" max="1" width="8.7109375" style="9" customWidth="1"/>
+    <col min="2" max="2" width="2" style="9" customWidth="1"/>
+    <col min="3" max="3" width="4.85546875" style="9" customWidth="1"/>
+    <col min="4" max="5" width="2" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.7109375" style="9" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="9" customWidth="1"/>
+    <col min="8" max="8" width="1.7109375" style="9" customWidth="1"/>
+    <col min="9" max="9" width="6.7109375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="2" style="9" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="9" customWidth="1"/>
+    <col min="12" max="12" width="5.5703125" style="9" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="9" customWidth="1"/>
+    <col min="14" max="14" width="2" style="9" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="9" customWidth="1"/>
+    <col min="16" max="16" width="2" style="9" customWidth="1"/>
+    <col min="17" max="17" width="3.28515625" style="9" customWidth="1"/>
+    <col min="18" max="18" width="7.5703125" style="9" customWidth="1"/>
+    <col min="19" max="19" width="3" style="9" customWidth="1"/>
+    <col min="20" max="20" width="1.85546875" style="9" customWidth="1"/>
+    <col min="21" max="21" width="10" style="9" customWidth="1"/>
+    <col min="22" max="22" width="1.85546875" style="9" customWidth="1"/>
+    <col min="23" max="23" width="2" style="9" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="9" customWidth="1"/>
+    <col min="25" max="26" width="2" style="9" customWidth="1"/>
+    <col min="27" max="27" width="10" style="9" customWidth="1"/>
+    <col min="28" max="28" width="2" style="9" customWidth="1"/>
+    <col min="29" max="29" width="2.28515625" style="9" customWidth="1"/>
+    <col min="30" max="30" width="9.7109375" style="9" customWidth="1"/>
+    <col min="31" max="31" width="2.42578125" style="9" customWidth="1"/>
+    <col min="32" max="16384" width="6.5703125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="179"/>
-[...5 lines deleted...]
-      <c r="H1" s="178" t="s">
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="138" t="s">
         <v>78</v>
       </c>
-      <c r="I1" s="179"/>
-[...10 lines deleted...]
-      <c r="T1" s="195" t="s">
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="140"/>
+      <c r="T1" s="155" t="s">
         <v>36</v>
       </c>
-      <c r="U1" s="195"/>
-[...9 lines deleted...]
-      <c r="AE1" s="195"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
+      <c r="Z1" s="155"/>
+      <c r="AA1" s="155"/>
+      <c r="AB1" s="155"/>
+      <c r="AC1" s="155"/>
+      <c r="AD1" s="155"/>
+      <c r="AE1" s="155"/>
     </row>
     <row r="2" spans="1:31" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="181" t="s">
+      <c r="A2" s="141" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="181" t="s">
+      <c r="B2" s="141" t="s">
         <v>68</v>
       </c>
-      <c r="C2" s="181"/>
-[...1 lines deleted...]
-      <c r="E2" s="185" t="s">
+      <c r="C2" s="141"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="145" t="s">
         <v>83</v>
       </c>
-      <c r="F2" s="186"/>
-[...2 lines deleted...]
-      <c r="I2" s="188" t="s">
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="J2" s="188"/>
-[...3 lines deleted...]
-      <c r="N2" s="190" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="149"/>
+      <c r="N2" s="150" t="s">
         <v>79</v>
       </c>
-      <c r="O2" s="190"/>
-[...1 lines deleted...]
-      <c r="Q2" s="194" t="s">
+      <c r="O2" s="150"/>
+      <c r="P2" s="151"/>
+      <c r="Q2" s="154" t="s">
         <v>66</v>
       </c>
-      <c r="R2" s="190"/>
-[...1 lines deleted...]
-      <c r="T2" s="194" t="s">
+      <c r="R2" s="150"/>
+      <c r="S2" s="151"/>
+      <c r="T2" s="154" t="s">
         <v>69</v>
       </c>
-      <c r="U2" s="190"/>
-[...1 lines deleted...]
-      <c r="W2" s="194" t="s">
+      <c r="U2" s="150"/>
+      <c r="V2" s="151"/>
+      <c r="W2" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="X2" s="190"/>
-[...1 lines deleted...]
-      <c r="Z2" s="194" t="s">
+      <c r="X2" s="150"/>
+      <c r="Y2" s="151"/>
+      <c r="Z2" s="154" t="s">
         <v>121</v>
       </c>
-      <c r="AA2" s="190"/>
-[...1 lines deleted...]
-      <c r="AC2" s="194" t="s">
+      <c r="AA2" s="150"/>
+      <c r="AB2" s="151"/>
+      <c r="AC2" s="154" t="s">
         <v>81</v>
       </c>
-      <c r="AD2" s="190"/>
-      <c r="AE2" s="191"/>
+      <c r="AD2" s="150"/>
+      <c r="AE2" s="151"/>
     </row>
     <row r="3" spans="1:31" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="182"/>
-[...6 lines deleted...]
-      <c r="H3" s="194" t="s">
+      <c r="A3" s="142"/>
+      <c r="B3" s="142"/>
+      <c r="C3" s="142"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="145"/>
+      <c r="F3" s="146"/>
+      <c r="G3" s="146"/>
+      <c r="H3" s="154" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="190"/>
-[...1 lines deleted...]
-      <c r="K3" s="194" t="s">
+      <c r="I3" s="150"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="154" t="s">
         <v>67</v>
       </c>
-      <c r="L3" s="190"/>
-[...18 lines deleted...]
-      <c r="AE3" s="192"/>
+      <c r="L3" s="150"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="145"/>
+      <c r="O3" s="146"/>
+      <c r="P3" s="152"/>
+      <c r="Q3" s="145"/>
+      <c r="R3" s="146"/>
+      <c r="S3" s="152"/>
+      <c r="T3" s="145"/>
+      <c r="U3" s="146"/>
+      <c r="V3" s="152"/>
+      <c r="W3" s="145"/>
+      <c r="X3" s="146"/>
+      <c r="Y3" s="152"/>
+      <c r="Z3" s="145"/>
+      <c r="AA3" s="146"/>
+      <c r="AB3" s="152"/>
+      <c r="AC3" s="145"/>
+      <c r="AD3" s="146"/>
+      <c r="AE3" s="152"/>
     </row>
     <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="182"/>
-[...62 lines deleted...]
-      <c r="AE5" s="16"/>
+      <c r="A4" s="142"/>
+      <c r="B4" s="142"/>
+      <c r="C4" s="142"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="147"/>
+      <c r="J4" s="153"/>
+      <c r="K4" s="143"/>
+      <c r="L4" s="147"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="143"/>
+      <c r="O4" s="147"/>
+      <c r="P4" s="153"/>
+      <c r="Q4" s="143"/>
+      <c r="R4" s="147"/>
+      <c r="S4" s="153"/>
+      <c r="T4" s="143"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="153"/>
+      <c r="W4" s="143"/>
+      <c r="X4" s="147"/>
+      <c r="Y4" s="153"/>
+      <c r="Z4" s="143"/>
+      <c r="AA4" s="147"/>
+      <c r="AB4" s="153"/>
+      <c r="AC4" s="143"/>
+      <c r="AD4" s="147"/>
+      <c r="AE4" s="153"/>
+    </row>
+    <row r="5" spans="1:31" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="12"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
     </row>
     <row r="6" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="100" t="s">
+      <c r="A6" s="77" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="6"/>
-      <c r="C6" s="56" t="s">
+      <c r="C6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
-      <c r="F6" s="56" t="s">
+      <c r="F6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G6" s="6"/>
-      <c r="H6" s="56"/>
+      <c r="H6" s="35"/>
       <c r="I6" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="M6" s="177">
+      <c r="M6" s="137">
         <v>0.875</v>
       </c>
       <c r="N6" s="2"/>
-      <c r="O6" s="56" t="s">
+      <c r="O6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
-      <c r="R6" s="56" t="s">
+      <c r="R6" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2" t="s">
         <v>113</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Y6" s="6"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2" t="s">
         <v>96</v>
       </c>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE6" s="24"/>
-[...10 lines deleted...]
-      <c r="I7" s="27"/>
+      <c r="AE6" s="18"/>
+    </row>
+    <row r="7" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="96"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="20"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
-      <c r="L7" s="27"/>
-      <c r="M7" s="27"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
       <c r="N7" s="3"/>
-      <c r="O7" s="27"/>
+      <c r="O7" s="20"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
-      <c r="R7" s="27"/>
+      <c r="R7" s="20"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
-      <c r="U7" s="35"/>
-[...3 lines deleted...]
-      <c r="Y7" s="27"/>
+      <c r="U7" s="3"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="3"/>
+      <c r="Y7" s="20"/>
       <c r="Z7" s="3"/>
-      <c r="AA7" s="35"/>
+      <c r="AA7" s="3"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
       <c r="AD7" s="3"/>
       <c r="AE7" s="8"/>
     </row>
     <row r="8" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="56" t="s">
+      <c r="C8" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="56" t="s">
+      <c r="F8" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G8" s="6"/>
-      <c r="H8" s="56"/>
-[...6 lines deleted...]
-      <c r="M8" s="164">
+      <c r="H8" s="35"/>
+      <c r="I8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M8" s="105">
         <v>1</v>
       </c>
-      <c r="O8" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U8" s="56" t="s">
+      <c r="O8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U8" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
-      <c r="X8" s="56" t="s">
+      <c r="X8" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
-      <c r="AA8" s="56" t="s">
-[...5 lines deleted...]
-      <c r="AE8" s="24"/>
+      <c r="AA8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE8" s="18"/>
     </row>
     <row r="9" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="12"/>
-[...7 lines deleted...]
-      <c r="I9" s="132"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="99"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
-      <c r="L9" s="27"/>
-      <c r="M9" s="139"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="106"/>
       <c r="N9" s="3"/>
-      <c r="O9" s="139"/>
+      <c r="O9" s="106"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
-      <c r="R9" s="139"/>
+      <c r="R9" s="106"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
-      <c r="U9" s="77"/>
-[...5 lines deleted...]
-      <c r="AA9" s="77"/>
+      <c r="U9" s="56"/>
+      <c r="V9" s="20"/>
+      <c r="W9" s="20"/>
+      <c r="X9" s="99"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="20"/>
+      <c r="AA9" s="56"/>
       <c r="AB9" s="3"/>
       <c r="AC9" s="3"/>
-      <c r="AD9" s="160"/>
+      <c r="AD9" s="125"/>
       <c r="AE9" s="3"/>
     </row>
     <row r="10" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="64" t="s">
+      <c r="A10" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6"/>
-      <c r="C10" s="56" t="s">
+      <c r="C10" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
-      <c r="F10" s="56" t="s">
+      <c r="F10" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G10" s="6"/>
-      <c r="H10" s="56"/>
+      <c r="H10" s="35"/>
       <c r="I10" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L10" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M10" s="65">
+      <c r="L10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M10" s="53">
         <v>1</v>
       </c>
-      <c r="O10" s="56" t="s">
-[...28 lines deleted...]
-      <c r="I11" s="35"/>
+      <c r="O10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R10" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U10" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="X10" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA10" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD10" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE10" s="18"/>
+    </row>
+    <row r="11" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
-      <c r="L11" s="27"/>
-      <c r="M11" s="35"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="3"/>
       <c r="N11" s="3"/>
-      <c r="O11" s="35"/>
+      <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
-      <c r="R11" s="35"/>
+      <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
-      <c r="U11" s="35"/>
+      <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
-      <c r="X11" s="35"/>
+      <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
-      <c r="AA11" s="35"/>
+      <c r="AA11" s="3"/>
       <c r="AB11" s="3"/>
       <c r="AC11" s="3"/>
       <c r="AD11" s="3"/>
       <c r="AE11" s="8"/>
     </row>
     <row r="12" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="64" t="s">
+      <c r="A12" s="52" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="6"/>
-      <c r="C12" s="56" t="s">
+      <c r="C12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
-      <c r="F12" s="56" t="s">
+      <c r="F12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G12" s="6"/>
-      <c r="H12" s="56"/>
+      <c r="H12" s="35"/>
       <c r="I12" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="L12" s="56" t="s">
+      <c r="L12" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="M12" s="45">
+      <c r="M12" s="36">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
-      <c r="O12" s="56" t="s">
+      <c r="O12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
-      <c r="R12" s="56" t="s">
+      <c r="R12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S12" s="6"/>
-      <c r="U12" s="56" t="s">
+      <c r="U12" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
-      <c r="AA12" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I13" s="35"/>
+      <c r="AA12" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD12" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE12" s="18"/>
+    </row>
+    <row r="13" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
-      <c r="L13" s="27"/>
-[...6 lines deleted...]
-      <c r="S13" s="27"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="20"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="20"/>
+      <c r="Q13" s="20"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="20"/>
       <c r="T13" s="3"/>
-      <c r="U13" s="35"/>
-[...5 lines deleted...]
-      <c r="AA13" s="35"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="20"/>
+      <c r="Z13" s="20"/>
+      <c r="AA13" s="3"/>
       <c r="AB13" s="3"/>
       <c r="AC13" s="3"/>
       <c r="AD13" s="3"/>
       <c r="AE13" s="8"/>
     </row>
     <row r="14" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="100" t="s">
+      <c r="A14" s="77" t="s">
         <v>122</v>
       </c>
       <c r="B14" s="6"/>
-      <c r="C14" s="56" t="s">
+      <c r="C14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
-      <c r="F14" s="56" t="s">
+      <c r="F14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G14" s="6"/>
-      <c r="H14" s="56"/>
-[...6 lines deleted...]
-      <c r="M14" s="130">
+      <c r="H14" s="35"/>
+      <c r="I14" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="L14" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="M14" s="97">
         <v>1</v>
       </c>
-      <c r="O14" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U14" s="56" t="s">
+      <c r="O14" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R14" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
-      <c r="X14" s="56" t="s">
+      <c r="X14" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y14" s="6"/>
-      <c r="AA14" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I15" s="35"/>
+      <c r="AA14" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD14" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE14" s="18"/>
+    </row>
+    <row r="15" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
-      <c r="L15" s="132"/>
-      <c r="M15" s="35"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="3"/>
       <c r="N15" s="3"/>
-      <c r="O15" s="35"/>
+      <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
-      <c r="R15" s="35"/>
+      <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
-      <c r="U15" s="35"/>
-[...3 lines deleted...]
-      <c r="Y15" s="27"/>
+      <c r="U15" s="3"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="3"/>
+      <c r="Y15" s="20"/>
       <c r="Z15" s="3"/>
-      <c r="AA15" s="35"/>
+      <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="3"/>
       <c r="AD15" s="3"/>
       <c r="AE15" s="8"/>
     </row>
     <row r="16" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="100" t="s">
+      <c r="A16" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="6"/>
-      <c r="C16" s="56" t="s">
+      <c r="C16" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6" t="s">
         <v>114</v>
       </c>
       <c r="G16" s="6"/>
-      <c r="H16" s="56"/>
-[...6 lines deleted...]
-      <c r="M16" s="130">
+      <c r="H16" s="35"/>
+      <c r="I16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M16" s="97">
         <v>1</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>114</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="U16" s="56" t="s">
+      <c r="U16" s="35" t="s">
         <v>113</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="AA16" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I17" s="132"/>
+      <c r="AA16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD16" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE16" s="18"/>
+    </row>
+    <row r="17" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="B17" s="96"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="99"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
-      <c r="L17" s="27"/>
-      <c r="M17" s="131"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="98"/>
       <c r="N17" s="3"/>
-      <c r="O17" s="139"/>
+      <c r="O17" s="106"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
-      <c r="R17" s="139"/>
+      <c r="R17" s="106"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
-      <c r="U17" s="57"/>
+      <c r="U17" s="32"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
-      <c r="X17" s="57"/>
+      <c r="X17" s="32"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
-      <c r="AA17" s="57"/>
+      <c r="AA17" s="32"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
-      <c r="AD17" s="81"/>
+      <c r="AD17" s="32"/>
       <c r="AE17" s="8"/>
     </row>
-    <row r="18" spans="1:31" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="64" t="s">
+    <row r="18" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="6"/>
-      <c r="C18" s="55" t="s">
+      <c r="C18" s="46" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
-      <c r="F18" s="55" t="s">
+      <c r="F18" s="46" t="s">
         <v>113</v>
       </c>
       <c r="G18" s="6"/>
-      <c r="H18" s="56"/>
-[...8 lines deleted...]
-      <c r="M18" s="65">
+      <c r="H18" s="35"/>
+      <c r="I18" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="53">
         <v>1</v>
       </c>
-      <c r="N18" s="2"/>
-[...9 lines deleted...]
-      <c r="T18" s="2"/>
+      <c r="O18" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R18" s="35" t="s">
+        <v>113</v>
+      </c>
       <c r="U18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="V18" s="2"/>
-      <c r="W18" s="2"/>
       <c r="X18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Y18" s="2"/>
-      <c r="Z18" s="2"/>
       <c r="AA18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AB18" s="2"/>
-      <c r="AC18" s="2"/>
       <c r="AD18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE18" s="25"/>
-[...10 lines deleted...]
-      <c r="I19" s="35"/>
+      <c r="AE18" s="18"/>
+    </row>
+    <row r="19" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
-      <c r="L19" s="27"/>
-      <c r="M19" s="35"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="3"/>
       <c r="N19" s="3"/>
-      <c r="O19" s="35"/>
+      <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
-      <c r="R19" s="35"/>
+      <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
-      <c r="U19" s="35"/>
+      <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
-      <c r="X19" s="35"/>
+      <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
-      <c r="AA19" s="35"/>
+      <c r="AA19" s="3"/>
       <c r="AB19" s="3"/>
       <c r="AC19" s="3"/>
       <c r="AD19" s="3"/>
-      <c r="AE19" s="22"/>
+      <c r="AE19" s="3"/>
     </row>
     <row r="20" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="100" t="s">
+      <c r="A20" s="77" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="6"/>
-      <c r="C20" s="56" t="s">
+      <c r="C20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
-      <c r="F20" s="56" t="s">
+      <c r="F20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G20" s="6"/>
-      <c r="H20" s="56"/>
-[...6 lines deleted...]
-      <c r="M20" s="65">
+      <c r="H20" s="35"/>
+      <c r="I20" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="53">
         <v>1</v>
       </c>
-      <c r="O20" s="56" t="s">
+      <c r="O20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="U20" s="56" t="s">
+      <c r="U20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
-      <c r="X20" s="56" t="s">
+      <c r="X20" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
-      <c r="AA20" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I21" s="27"/>
+      <c r="AA20" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD20" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE20" s="18"/>
+    </row>
+    <row r="21" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="3"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="20"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
-      <c r="L21" s="27"/>
-      <c r="M21" s="27"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
       <c r="N21" s="3"/>
-      <c r="O21" s="27"/>
+      <c r="O21" s="20"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-      <c r="R21" s="27"/>
+      <c r="R21" s="20"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
-      <c r="U21" s="77"/>
-[...5 lines deleted...]
-      <c r="AA21" s="77"/>
+      <c r="U21" s="56"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="99"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="56"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
-      <c r="AD21" s="173"/>
+      <c r="AD21" s="106"/>
       <c r="AE21" s="8"/>
     </row>
     <row r="22" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="100" t="s">
+      <c r="A22" s="77" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="6"/>
-      <c r="C22" s="56" t="s">
+      <c r="C22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
-      <c r="F22" s="56" t="s">
+      <c r="F22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="6"/>
-      <c r="H22" s="56"/>
-[...6 lines deleted...]
-      <c r="M22" s="164">
+      <c r="H22" s="35"/>
+      <c r="I22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M22" s="105">
         <v>1</v>
       </c>
-      <c r="O22" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U22" s="56" t="s">
+      <c r="O22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
-      <c r="X22" s="56" t="s">
+      <c r="X22" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y22" s="6"/>
       <c r="Z22" s="6"/>
-      <c r="AA22" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I23" s="27"/>
+      <c r="AA22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD22" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE22" s="18"/>
+    </row>
+    <row r="23" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="20"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
-      <c r="L23" s="27"/>
-[...6 lines deleted...]
-      <c r="S23" s="27"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="20"/>
       <c r="T23" s="3"/>
-      <c r="U23" s="57"/>
-[...3 lines deleted...]
-      <c r="Y23" s="27"/>
+      <c r="U23" s="32"/>
+      <c r="V23" s="20"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="20"/>
       <c r="Z23" s="3"/>
-      <c r="AA23" s="57"/>
+      <c r="AA23" s="32"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="8"/>
     </row>
     <row r="24" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="64" t="s">
+      <c r="A24" s="52" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="6"/>
-      <c r="C24" s="56" t="s">
+      <c r="C24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
-      <c r="F24" s="56" t="s">
+      <c r="F24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L24" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M24" s="65">
+      <c r="L24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M24" s="53">
         <v>1</v>
       </c>
-      <c r="N24" s="134"/>
-[...9 lines deleted...]
-      <c r="U24" s="56" t="s">
+      <c r="N24" s="101"/>
+      <c r="O24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="S24" s="101"/>
+      <c r="U24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
-      <c r="X24" s="56" t="s">
+      <c r="X24" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y24" s="6"/>
       <c r="Z24" s="6"/>
-      <c r="AA24" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I25" s="35"/>
+      <c r="AA24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD24" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE24" s="18"/>
+    </row>
+    <row r="25" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+      <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
-      <c r="L25" s="27"/>
-[...6 lines deleted...]
-      <c r="S25" s="135"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="102"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="102"/>
+      <c r="Q25" s="102"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="102"/>
       <c r="T25" s="3"/>
-      <c r="U25" s="35"/>
-[...5 lines deleted...]
-      <c r="AA25" s="35"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="20"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="3"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="20"/>
+      <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="8"/>
     </row>
     <row r="26" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="100" t="s">
+      <c r="A26" s="77" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="6"/>
-      <c r="C26" s="56" t="s">
+      <c r="C26" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
-      <c r="F26" s="56" t="s">
+      <c r="F26" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G26" s="6"/>
-      <c r="H26" s="56"/>
-[...6 lines deleted...]
-      <c r="M26" s="164">
+      <c r="H26" s="35"/>
+      <c r="I26" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M26" s="105">
         <v>0.9</v>
       </c>
-      <c r="O26" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U26" s="76" t="s">
+      <c r="O26" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R26" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U26" s="55" t="s">
         <v>113</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6"/>
-      <c r="X26" s="76" t="s">
+      <c r="X26" s="55" t="s">
         <v>113</v>
       </c>
       <c r="Y26" s="6"/>
       <c r="Z26" s="6"/>
-      <c r="AA26" s="76" t="s">
-[...16 lines deleted...]
-      <c r="I27" s="35"/>
+      <c r="AA26" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD26" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE26" s="18"/>
+    </row>
+    <row r="27" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="96"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
-      <c r="L27" s="27"/>
-      <c r="M27" s="35"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="3"/>
       <c r="N27" s="3"/>
-      <c r="O27" s="35"/>
+      <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
-      <c r="R27" s="35"/>
+      <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
-      <c r="U27" s="35"/>
-[...5 lines deleted...]
-      <c r="AA27" s="35"/>
+      <c r="U27" s="3"/>
+      <c r="V27" s="20"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="3"/>
+      <c r="Y27" s="20"/>
+      <c r="Z27" s="20"/>
+      <c r="AA27" s="3"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
       <c r="AD27" s="3"/>
       <c r="AE27" s="8"/>
     </row>
     <row r="28" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="100" t="s">
+      <c r="A28" s="77" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="6"/>
-      <c r="C28" s="56" t="s">
+      <c r="C28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
-      <c r="F28" s="56" t="s">
+      <c r="F28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="6"/>
-      <c r="H28" s="56"/>
-[...6 lines deleted...]
-      <c r="M28" s="164">
+      <c r="H28" s="35"/>
+      <c r="I28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M28" s="105">
         <v>1</v>
       </c>
-      <c r="O28" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U28" s="56" t="s">
+      <c r="O28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R28" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="U28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6"/>
-      <c r="X28" s="56" t="s">
+      <c r="X28" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y28" s="6"/>
       <c r="Z28" s="6"/>
-      <c r="AA28" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I29" s="27"/>
+      <c r="AA28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE28" s="18"/>
+    </row>
+    <row r="29" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="20"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
-      <c r="L29" s="132"/>
-      <c r="M29" s="27"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="20"/>
       <c r="N29" s="3"/>
-      <c r="O29" s="27"/>
+      <c r="O29" s="20"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
-      <c r="R29" s="27"/>
+      <c r="R29" s="20"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="57"/>
-[...3 lines deleted...]
-      <c r="Y29" s="27"/>
+      <c r="U29" s="32"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="32"/>
+      <c r="Y29" s="20"/>
       <c r="Z29" s="3"/>
-      <c r="AA29" s="57"/>
+      <c r="AA29" s="32"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
-      <c r="AD29" s="81"/>
+      <c r="AD29" s="32"/>
       <c r="AE29" s="8"/>
     </row>
     <row r="30" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="77" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="6"/>
-      <c r="C30" s="56" t="s">
+      <c r="C30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
-      <c r="F30" s="56" t="s">
+      <c r="F30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G30" s="6"/>
-      <c r="H30" s="56"/>
-[...6 lines deleted...]
-      <c r="M30" s="164">
+      <c r="H30" s="35"/>
+      <c r="I30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M30" s="105">
         <v>1</v>
       </c>
-      <c r="O30" s="56" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="56" t="s">
+      <c r="O30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R30" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="U30" s="56" t="s">
+      <c r="U30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
-      <c r="X30" s="56" t="s">
+      <c r="X30" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y30" s="6"/>
-      <c r="AA30" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I31" s="27"/>
+      <c r="AA30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE30" s="18"/>
+    </row>
+    <row r="31" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="32"/>
+      <c r="I31" s="20"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
-      <c r="L31" s="27"/>
-      <c r="M31" s="27"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
       <c r="N31" s="3"/>
-      <c r="O31" s="27"/>
+      <c r="O31" s="20"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-      <c r="R31" s="27"/>
+      <c r="R31" s="20"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
-      <c r="U31" s="77"/>
-[...3 lines deleted...]
-      <c r="Y31" s="27"/>
+      <c r="U31" s="56"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="56"/>
+      <c r="Y31" s="20"/>
       <c r="Z31" s="3"/>
-      <c r="AA31" s="77"/>
+      <c r="AA31" s="56"/>
       <c r="AB31" s="3"/>
       <c r="AC31" s="3"/>
-      <c r="AD31" s="160"/>
+      <c r="AD31" s="125"/>
       <c r="AE31" s="8"/>
     </row>
     <row r="32" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="64" t="s">
+      <c r="A32" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="6"/>
-      <c r="C32" s="56" t="s">
+      <c r="C32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
-      <c r="F32" s="56" t="s">
+      <c r="F32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G32" s="6"/>
-      <c r="H32" s="56"/>
+      <c r="H32" s="35"/>
       <c r="I32" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L32" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M32" s="65">
+      <c r="L32" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M32" s="53">
         <v>1</v>
       </c>
-      <c r="O32" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U32" s="56" t="s">
+      <c r="O32" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R32" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V32" s="6"/>
       <c r="W32" s="6"/>
-      <c r="X32" s="56" t="s">
+      <c r="X32" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y32" s="6"/>
       <c r="Z32" s="6"/>
-      <c r="AA32" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I33" s="35"/>
+      <c r="AA32" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD32" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE32" s="18"/>
+    </row>
+    <row r="33" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
-      <c r="L33" s="27"/>
-      <c r="M33" s="35"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="3"/>
       <c r="N33" s="3"/>
-      <c r="O33" s="35"/>
+      <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
-      <c r="R33" s="35"/>
+      <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
-      <c r="U33" s="35"/>
-[...3 lines deleted...]
-      <c r="Y33" s="27"/>
+      <c r="U33" s="3"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="3"/>
+      <c r="Y33" s="20"/>
       <c r="Z33" s="3"/>
-      <c r="AA33" s="35"/>
+      <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
       <c r="AC33" s="3"/>
-      <c r="AD33" s="15"/>
+      <c r="AD33" s="11"/>
       <c r="AE33" s="8"/>
     </row>
-    <row r="34" spans="1:31" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="100" t="s">
+    <row r="34" spans="1:31" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B34" s="6"/>
-      <c r="C34" s="56" t="s">
+      <c r="C34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
-      <c r="F34" s="56" t="s">
+      <c r="F34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G34" s="6"/>
-      <c r="H34" s="56"/>
+      <c r="H34" s="35"/>
       <c r="I34" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
-      <c r="L34" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M34" s="45">
+      <c r="L34" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M34" s="36">
         <v>1</v>
       </c>
       <c r="N34" s="2"/>
-      <c r="O34" s="56" t="s">
+      <c r="O34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
-      <c r="R34" s="56" t="s">
+      <c r="R34" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
-      <c r="U34" s="76" t="s">
+      <c r="U34" s="55" t="s">
         <v>113</v>
       </c>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
-      <c r="X34" s="78" t="s">
+      <c r="X34" s="63" t="s">
         <v>113</v>
       </c>
       <c r="Y34" s="6"/>
       <c r="Z34" s="6"/>
-      <c r="AA34" s="76" t="s">
+      <c r="AA34" s="55" t="s">
         <v>113</v>
       </c>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
-      <c r="AD34" s="174" t="s">
-[...2 lines deleted...]
-      <c r="AE34" s="24"/>
+      <c r="AD34" s="135" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE34" s="18"/>
     </row>
     <row r="35" spans="1:31" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="12"/>
-[...7 lines deleted...]
-      <c r="I35" s="35"/>
+      <c r="A35" s="3"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
-      <c r="L35" s="27"/>
-      <c r="M35" s="35"/>
+      <c r="L35" s="20"/>
+      <c r="M35" s="3"/>
       <c r="N35" s="3"/>
-      <c r="O35" s="35"/>
+      <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-      <c r="R35" s="35"/>
+      <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
-      <c r="U35" s="35"/>
-[...5 lines deleted...]
-      <c r="AA35" s="35"/>
+      <c r="U35" s="3"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="3"/>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="20"/>
+      <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="3"/>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="100" t="s">
+      <c r="A36" s="77" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="6"/>
-      <c r="C36" s="56" t="s">
+      <c r="C36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
-      <c r="F36" s="56" t="s">
+      <c r="F36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="6"/>
-      <c r="H36" s="56"/>
+      <c r="H36" s="35"/>
       <c r="I36" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
-      <c r="L36" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M36" s="45">
+      <c r="L36" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M36" s="36">
         <v>1</v>
       </c>
       <c r="N36" s="2"/>
-      <c r="O36" s="56" t="s">
+      <c r="O36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
-      <c r="R36" s="56" t="s">
+      <c r="R36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
-      <c r="U36" s="56" t="s">
+      <c r="U36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V36" s="6"/>
       <c r="W36" s="6"/>
-      <c r="X36" s="56" t="s">
+      <c r="X36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y36" s="6"/>
       <c r="Z36" s="6"/>
-      <c r="AA36" s="56" t="s">
+      <c r="AA36" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
-      <c r="AD36" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE36" s="24"/>
+      <c r="AD36" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE36" s="18"/>
     </row>
     <row r="37" spans="1:31" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="12"/>
-[...7 lines deleted...]
-      <c r="I37" s="35"/>
+      <c r="A37" s="3"/>
+      <c r="B37" s="96"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
-      <c r="L37" s="27"/>
-      <c r="M37" s="35"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="3"/>
       <c r="N37" s="3"/>
-      <c r="O37" s="35"/>
+      <c r="O37" s="3"/>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
-      <c r="R37" s="35"/>
+      <c r="R37" s="3"/>
       <c r="S37" s="3"/>
       <c r="T37" s="3"/>
-      <c r="U37" s="35"/>
+      <c r="U37" s="3"/>
       <c r="V37" s="3"/>
       <c r="W37" s="3"/>
-      <c r="X37" s="35"/>
+      <c r="X37" s="3"/>
       <c r="Y37" s="3"/>
       <c r="Z37" s="3"/>
-      <c r="AA37" s="35"/>
+      <c r="AA37" s="3"/>
       <c r="AB37" s="3"/>
       <c r="AC37" s="3"/>
-      <c r="AD37" s="35"/>
+      <c r="AD37" s="3"/>
       <c r="AE37" s="8"/>
     </row>
     <row r="38" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="100" t="s">
+      <c r="A38" s="77" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="6"/>
-      <c r="C38" s="56" t="s">
+      <c r="C38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
-      <c r="F38" s="56" t="s">
+      <c r="F38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G38" s="6"/>
-      <c r="H38" s="56"/>
-[...6 lines deleted...]
-      <c r="M38" s="164">
+      <c r="H38" s="35"/>
+      <c r="I38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M38" s="105">
         <v>1</v>
       </c>
-      <c r="O38" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U38" s="56" t="s">
+      <c r="O38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R38" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="U38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V38" s="6"/>
       <c r="W38" s="6"/>
-      <c r="X38" s="56" t="s">
+      <c r="X38" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
-      <c r="AA38" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I39" s="27"/>
+      <c r="AA38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE38" s="18"/>
+    </row>
+    <row r="39" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="96"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="20"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
-      <c r="L39" s="27"/>
-      <c r="M39" s="27"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
       <c r="N39" s="3"/>
-      <c r="O39" s="27"/>
+      <c r="O39" s="20"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
-      <c r="R39" s="27"/>
+      <c r="R39" s="20"/>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
-      <c r="U39" s="77"/>
-[...5 lines deleted...]
-      <c r="AA39" s="77"/>
+      <c r="U39" s="56"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="56"/>
+      <c r="Y39" s="20"/>
+      <c r="Z39" s="20"/>
+      <c r="AA39" s="56"/>
       <c r="AB39" s="3"/>
       <c r="AC39" s="3"/>
-      <c r="AD39" s="160"/>
+      <c r="AD39" s="125"/>
       <c r="AE39" s="8"/>
     </row>
-    <row r="40" spans="1:31" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="64" t="s">
+    <row r="40" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="52" t="s">
         <v>91</v>
       </c>
       <c r="B40" s="6"/>
-      <c r="C40" s="56" t="s">
+      <c r="C40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
-      <c r="F40" s="56" t="s">
+      <c r="F40" s="35" t="s">
         <v>96</v>
       </c>
       <c r="G40" s="6"/>
-      <c r="H40" s="56"/>
+      <c r="H40" s="35"/>
       <c r="I40" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
-      <c r="L40" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="65">
+      <c r="L40" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M40" s="53">
         <v>1</v>
       </c>
       <c r="N40" s="6"/>
-      <c r="O40" s="56" t="s">
+      <c r="O40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
-      <c r="R40" s="56" t="s">
+      <c r="R40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S40" s="6"/>
       <c r="T40" s="2"/>
-      <c r="U40" s="56" t="s">
+      <c r="U40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
-      <c r="X40" s="56" t="s">
+      <c r="X40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y40" s="6"/>
       <c r="Z40" s="6"/>
-      <c r="AA40" s="56" t="s">
+      <c r="AA40" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
-      <c r="AD40" s="56" t="s">
-[...13 lines deleted...]
-      <c r="I41" s="35"/>
+      <c r="AD40" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE40" s="18"/>
+    </row>
+    <row r="41" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="96"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
-      <c r="L41" s="27"/>
-      <c r="M41" s="35"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="3"/>
       <c r="N41" s="3"/>
-      <c r="O41" s="35"/>
+      <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
-      <c r="R41" s="35"/>
+      <c r="R41" s="3"/>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
-      <c r="U41" s="35"/>
-[...5 lines deleted...]
-      <c r="AA41" s="35"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="3"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="20"/>
+      <c r="AA41" s="3"/>
       <c r="AB41" s="3"/>
       <c r="AC41" s="3"/>
       <c r="AD41" s="3"/>
       <c r="AE41" s="8"/>
     </row>
     <row r="42" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="64" t="s">
+      <c r="A42" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="6"/>
-      <c r="C42" s="56" t="s">
+      <c r="C42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
-      <c r="F42" s="56" t="s">
+      <c r="F42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G42" s="6"/>
-      <c r="H42" s="56"/>
+      <c r="H42" s="35"/>
       <c r="I42" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L42" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M42" s="65">
+      <c r="L42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M42" s="53">
         <v>1</v>
       </c>
       <c r="N42" s="6"/>
-      <c r="O42" s="56" t="s">
+      <c r="O42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
-      <c r="R42" s="56" t="s">
+      <c r="R42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S42" s="6"/>
-      <c r="U42" s="56" t="s">
+      <c r="U42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
-      <c r="X42" s="56" t="s">
+      <c r="X42" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
-      <c r="AA42" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I43" s="35"/>
+      <c r="AA42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD42" s="64" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE42" s="18"/>
+    </row>
+    <row r="43" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="3"/>
+      <c r="B43" s="96"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
-      <c r="L43" s="27"/>
-[...6 lines deleted...]
-      <c r="S43" s="27"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="20"/>
       <c r="T43" s="3"/>
-      <c r="U43" s="35"/>
-[...5 lines deleted...]
-      <c r="AA43" s="35"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="20"/>
+      <c r="AA43" s="3"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="8"/>
     </row>
     <row r="44" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="100" t="s">
+      <c r="A44" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="6"/>
-      <c r="C44" s="56" t="s">
-[...5 lines deleted...]
-      <c r="I44" s="56" t="s">
+      <c r="C44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="I44" s="35" t="s">
         <v>113</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="M44" s="164">
+      <c r="M44" s="105">
         <v>0.8</v>
       </c>
-      <c r="O44" s="56" t="s">
-[...2 lines deleted...]
-      <c r="R44" s="56" t="s">
+      <c r="O44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R44" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="U44" s="56" t="s">
-[...22 lines deleted...]
-      <c r="I45" s="27"/>
+      <c r="U44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD44" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE44" s="18"/>
+    </row>
+    <row r="45" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="3"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="20"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
-      <c r="L45" s="27"/>
-      <c r="M45" s="27"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
       <c r="N45" s="3"/>
-      <c r="O45" s="27"/>
+      <c r="O45" s="20"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
-      <c r="R45" s="27"/>
+      <c r="R45" s="20"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
-      <c r="U45" s="57"/>
-[...3 lines deleted...]
-      <c r="Y45" s="27"/>
+      <c r="U45" s="32"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="32"/>
+      <c r="Y45" s="20"/>
       <c r="Z45" s="3"/>
-      <c r="AA45" s="57"/>
+      <c r="AA45" s="32"/>
       <c r="AB45" s="3"/>
       <c r="AC45" s="3"/>
-      <c r="AD45" s="81"/>
+      <c r="AD45" s="32"/>
       <c r="AE45" s="8"/>
     </row>
     <row r="46" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="100" t="s">
+      <c r="A46" s="77" t="s">
         <v>126</v>
       </c>
       <c r="B46" s="6"/>
-      <c r="C46" s="56" t="s">
+      <c r="C46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
-      <c r="F46" s="56" t="s">
+      <c r="F46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G46" s="6"/>
-      <c r="H46" s="56"/>
-      <c r="I46" s="56" t="s">
+      <c r="H46" s="35"/>
+      <c r="I46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="M46" s="164">
+      <c r="M46" s="105">
         <v>0.8</v>
       </c>
-      <c r="O46" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U46" s="56" t="s">
+      <c r="O46" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R46" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="U46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
-      <c r="X46" s="56" t="s">
+      <c r="X46" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y46" s="6"/>
-      <c r="AA46" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I47" s="132"/>
+      <c r="AA46" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD46" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE46" s="18"/>
+    </row>
+    <row r="47" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3"/>
+      <c r="B47" s="96"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="32"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="32"/>
+      <c r="I47" s="99"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
-      <c r="L47" s="27"/>
-      <c r="M47" s="132"/>
+      <c r="L47" s="20"/>
+      <c r="M47" s="99"/>
       <c r="N47" s="3"/>
-      <c r="O47" s="132"/>
+      <c r="O47" s="99"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
-      <c r="R47" s="132"/>
+      <c r="R47" s="99"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
-      <c r="U47" s="77"/>
-[...3 lines deleted...]
-      <c r="Y47" s="27"/>
+      <c r="U47" s="56"/>
+      <c r="V47" s="20"/>
+      <c r="W47" s="20"/>
+      <c r="X47" s="56"/>
+      <c r="Y47" s="20"/>
       <c r="Z47" s="3"/>
-      <c r="AA47" s="77"/>
+      <c r="AA47" s="56"/>
       <c r="AB47" s="3"/>
       <c r="AC47" s="3"/>
-      <c r="AD47" s="82"/>
+      <c r="AD47" s="56"/>
       <c r="AE47" s="8"/>
     </row>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="100" t="s">
+      <c r="A48" s="77" t="s">
         <v>156</v>
       </c>
       <c r="B48" s="6"/>
-      <c r="C48" s="45" t="s">
+      <c r="C48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="F48" s="45" t="s">
+      <c r="F48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="I48" s="45" t="s">
+      <c r="I48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="L48" s="45" t="s">
+      <c r="L48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="M48" s="45" t="s">
+      <c r="M48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="O48" s="45" t="s">
+      <c r="O48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="R48" s="45" t="s">
+      <c r="R48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="U48" s="45" t="s">
+      <c r="U48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="X48" s="45" t="s">
+      <c r="X48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AA48" s="45" t="s">
+      <c r="AA48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AD48" s="45" t="s">
+      <c r="AD48" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AE48" s="24"/>
-[...10 lines deleted...]
-      <c r="I49" s="132"/>
+      <c r="AE48" s="18"/>
+    </row>
+    <row r="49" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="3"/>
+      <c r="B49" s="96"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="20"/>
+      <c r="F49" s="32"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="32"/>
+      <c r="I49" s="99"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
-      <c r="L49" s="27"/>
-      <c r="M49" s="139"/>
+      <c r="L49" s="20"/>
+      <c r="M49" s="106"/>
       <c r="N49" s="3"/>
-      <c r="O49" s="139"/>
+      <c r="O49" s="106"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
-      <c r="R49" s="139"/>
+      <c r="R49" s="106"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
-      <c r="U49" s="57"/>
-[...5 lines deleted...]
-      <c r="AA49" s="27"/>
+      <c r="U49" s="32"/>
+      <c r="V49" s="20"/>
+      <c r="W49" s="20"/>
+      <c r="X49" s="20"/>
+      <c r="Y49" s="20"/>
+      <c r="Z49" s="20"/>
+      <c r="AA49" s="20"/>
       <c r="AB49" s="3"/>
       <c r="AC49" s="3"/>
-      <c r="AD49" s="133"/>
+      <c r="AD49" s="100"/>
       <c r="AE49" s="8"/>
     </row>
     <row r="50" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="100" t="s">
+      <c r="A50" s="77" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="6"/>
-      <c r="C50" s="56" t="s">
+      <c r="C50" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
-      <c r="F50" s="56" t="s">
+      <c r="F50" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G50" s="6"/>
-      <c r="H50" s="56"/>
-[...6 lines deleted...]
-      <c r="M50" s="45">
+      <c r="H50" s="35"/>
+      <c r="I50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M50" s="36">
         <v>1</v>
       </c>
-      <c r="O50" s="56" t="s">
-[...28 lines deleted...]
-      <c r="I51" s="132"/>
+      <c r="O50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R50" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="U50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD50" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE50" s="18"/>
+    </row>
+    <row r="51" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="3"/>
+      <c r="B51" s="96"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="20"/>
+      <c r="F51" s="32"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="32"/>
+      <c r="I51" s="99"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
-      <c r="L51" s="27"/>
-      <c r="M51" s="132"/>
+      <c r="L51" s="20"/>
+      <c r="M51" s="99"/>
       <c r="N51" s="3"/>
-      <c r="O51" s="132"/>
+      <c r="O51" s="99"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
-      <c r="R51" s="132"/>
+      <c r="R51" s="99"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
-      <c r="U51" s="57"/>
+      <c r="U51" s="32"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
-      <c r="X51" s="27"/>
+      <c r="X51" s="20"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
-      <c r="AA51" s="57"/>
+      <c r="AA51" s="32"/>
       <c r="AB51" s="3"/>
       <c r="AC51" s="3"/>
-      <c r="AD51" s="133"/>
+      <c r="AD51" s="100"/>
       <c r="AE51" s="8"/>
     </row>
     <row r="52" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="100" t="s">
+      <c r="A52" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B52" s="6"/>
-      <c r="C52" s="56" t="s">
+      <c r="C52" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
-      <c r="F52" s="56" t="s">
+      <c r="F52" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G52" s="6"/>
-      <c r="H52" s="56"/>
+      <c r="H52" s="35"/>
       <c r="I52" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L52" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M52" s="45">
+      <c r="L52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M52" s="36">
         <v>1</v>
       </c>
-      <c r="O52" s="56" t="s">
-[...11 lines deleted...]
-      <c r="AA52" s="56" t="s">
+      <c r="O52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="X52" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA52" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AD52" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE52" s="24"/>
-[...10 lines deleted...]
-      <c r="I53" s="35"/>
+      <c r="AE52" s="18"/>
+    </row>
+    <row r="53" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="3"/>
+      <c r="B53" s="96"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="20"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="32"/>
+      <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
-      <c r="L53" s="27"/>
-      <c r="M53" s="35"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="3"/>
       <c r="N53" s="3"/>
-      <c r="O53" s="35"/>
+      <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
-      <c r="R53" s="35"/>
+      <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
-      <c r="U53" s="35"/>
+      <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
-      <c r="X53" s="35"/>
+      <c r="X53" s="3"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
-      <c r="AA53" s="35"/>
+      <c r="AA53" s="3"/>
       <c r="AB53" s="3"/>
       <c r="AC53" s="3"/>
       <c r="AD53" s="3"/>
       <c r="AE53" s="8"/>
     </row>
     <row r="54" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="100" t="s">
+      <c r="A54" s="77" t="s">
         <v>128</v>
       </c>
       <c r="B54" s="6"/>
-      <c r="C54" s="56" t="s">
+      <c r="C54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
-      <c r="F54" s="56" t="s">
+      <c r="F54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G54" s="6"/>
-      <c r="H54" s="56"/>
-[...6 lines deleted...]
-      <c r="M54" s="45">
+      <c r="H54" s="35"/>
+      <c r="I54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M54" s="36">
         <v>1</v>
       </c>
-      <c r="O54" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U54" s="56" t="s">
+      <c r="O54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V54" s="6"/>
       <c r="W54" s="6"/>
-      <c r="X54" s="56" t="s">
+      <c r="X54" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y54" s="6"/>
-      <c r="AA54" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I55" s="27"/>
+      <c r="AA54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD54" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE54" s="18"/>
+    </row>
+    <row r="55" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="3"/>
+      <c r="B55" s="96"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="20"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="20"/>
+      <c r="H55" s="32"/>
+      <c r="I55" s="20"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
-      <c r="L55" s="27"/>
-      <c r="M55" s="27"/>
+      <c r="L55" s="20"/>
+      <c r="M55" s="20"/>
       <c r="N55" s="3"/>
-      <c r="O55" s="27"/>
+      <c r="O55" s="20"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
-      <c r="R55" s="27"/>
+      <c r="R55" s="20"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
-      <c r="U55" s="57"/>
-[...3 lines deleted...]
-      <c r="Y55" s="27"/>
+      <c r="U55" s="32"/>
+      <c r="V55" s="20"/>
+      <c r="W55" s="20"/>
+      <c r="X55" s="32"/>
+      <c r="Y55" s="20"/>
       <c r="Z55" s="3"/>
-      <c r="AA55" s="57"/>
+      <c r="AA55" s="32"/>
       <c r="AB55" s="3"/>
       <c r="AC55" s="3"/>
-      <c r="AD55" s="81"/>
+      <c r="AD55" s="32"/>
       <c r="AE55" s="8"/>
     </row>
     <row r="56" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="64" t="s">
+      <c r="A56" s="52" t="s">
         <v>129</v>
       </c>
       <c r="B56" s="6"/>
-      <c r="C56" s="56" t="s">
+      <c r="C56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
-      <c r="F56" s="56" t="s">
+      <c r="F56" s="35" t="s">
         <v>96</v>
       </c>
       <c r="G56" s="6"/>
-      <c r="H56" s="56"/>
+      <c r="H56" s="35"/>
       <c r="I56" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="L56" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M56" s="45">
+      <c r="L56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M56" s="36">
         <v>1</v>
       </c>
-      <c r="O56" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U56" s="56" t="s">
+      <c r="O56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V56" s="6"/>
       <c r="W56" s="6"/>
-      <c r="X56" s="56" t="s">
+      <c r="X56" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y56" s="6"/>
       <c r="Z56" s="6"/>
-      <c r="AA56" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I57" s="35"/>
+      <c r="AA56" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD56" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE56" s="18"/>
+    </row>
+    <row r="57" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="3"/>
+      <c r="B57" s="96"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="20"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="20"/>
+      <c r="H57" s="32"/>
+      <c r="I57" s="3"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
-      <c r="L57" s="27"/>
-      <c r="M57" s="35"/>
+      <c r="L57" s="20"/>
+      <c r="M57" s="3"/>
       <c r="N57" s="3"/>
-      <c r="O57" s="35"/>
+      <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
-      <c r="R57" s="35"/>
+      <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
-      <c r="U57" s="35"/>
-[...5 lines deleted...]
-      <c r="AA57" s="35"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="20"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="3"/>
+      <c r="Y57" s="20"/>
+      <c r="Z57" s="20"/>
+      <c r="AA57" s="3"/>
       <c r="AB57" s="3"/>
       <c r="AC57" s="3"/>
       <c r="AD57" s="3"/>
       <c r="AE57" s="8"/>
     </row>
     <row r="58" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="100" t="s">
+      <c r="A58" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="6"/>
-      <c r="C58" s="56" t="s">
+      <c r="C58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
-      <c r="F58" s="56" t="s">
+      <c r="F58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G58" s="6"/>
-      <c r="H58" s="56"/>
-[...6 lines deleted...]
-      <c r="M58" s="130">
+      <c r="H58" s="35"/>
+      <c r="I58" s="63" t="s">
+        <v>113</v>
+      </c>
+      <c r="L58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M58" s="97">
         <v>1</v>
       </c>
-      <c r="O58" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U58" s="56" t="s">
+      <c r="O58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="U58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V58" s="6"/>
       <c r="W58" s="6"/>
-      <c r="X58" s="56" t="s">
+      <c r="X58" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y58" s="6"/>
       <c r="Z58" s="6"/>
-      <c r="AA58" s="56" t="s">
-[...16 lines deleted...]
-      <c r="I59" s="35"/>
+      <c r="AA58" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD58" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE58" s="18"/>
+    </row>
+    <row r="59" spans="1:31" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="3"/>
+      <c r="B59" s="96"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="32"/>
+      <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
-      <c r="L59" s="27"/>
-      <c r="M59" s="35"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="3"/>
       <c r="N59" s="3"/>
-      <c r="O59" s="35"/>
+      <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
-      <c r="R59" s="35"/>
+      <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
-      <c r="U59" s="35"/>
-[...3 lines deleted...]
-      <c r="Y59" s="27"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="20"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="3"/>
+      <c r="Y59" s="20"/>
       <c r="Z59" s="3"/>
-      <c r="AA59" s="35"/>
+      <c r="AA59" s="3"/>
       <c r="AB59" s="3"/>
       <c r="AC59" s="3"/>
       <c r="AD59" s="3"/>
       <c r="AE59" s="8"/>
     </row>
     <row r="60" spans="1:31" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="100" t="s">
+      <c r="A60" s="77" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="6"/>
-      <c r="C60" s="56" t="s">
+      <c r="C60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
-      <c r="F60" s="56" t="s">
+      <c r="F60" s="35" t="s">
         <v>114</v>
       </c>
       <c r="G60" s="6"/>
-      <c r="H60" s="56"/>
-[...6 lines deleted...]
-      <c r="M60" s="164">
+      <c r="H60" s="35"/>
+      <c r="I60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M60" s="105">
         <v>1</v>
       </c>
-      <c r="O60" s="56" t="s">
-[...5 lines deleted...]
-      <c r="U60" s="56" t="s">
+      <c r="O60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="R60" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="U60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V60" s="6"/>
       <c r="W60" s="6"/>
-      <c r="X60" s="56" t="s">
+      <c r="X60" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y60" s="6"/>
       <c r="Z60" s="6"/>
-      <c r="AA60" s="56" t="s">
+      <c r="AA60" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="AD60" s="56" t="s">
-[...7 lines deleted...]
-      <c r="C61" s="57"/>
+      <c r="AD60" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE60" s="18"/>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A61" s="3"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="32"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
-      <c r="F61" s="57"/>
+      <c r="F61" s="32"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
-      <c r="I61" s="27"/>
+      <c r="I61" s="20"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
-      <c r="M61" s="27"/>
+      <c r="M61" s="20"/>
       <c r="N61" s="3"/>
-      <c r="O61" s="27"/>
+      <c r="O61" s="20"/>
       <c r="P61" s="3"/>
       <c r="Q61" s="3"/>
-      <c r="R61" s="27"/>
+      <c r="R61" s="20"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
-      <c r="U61" s="57"/>
+      <c r="U61" s="32"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
-      <c r="X61" s="57"/>
+      <c r="X61" s="32"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
-      <c r="AA61" s="57"/>
+      <c r="AA61" s="32"/>
       <c r="AB61" s="3"/>
       <c r="AC61" s="3"/>
-      <c r="AD61" s="81"/>
-      <c r="AE61" s="22"/>
+      <c r="AD61" s="32"/>
+      <c r="AE61" s="3"/>
     </row>
     <row r="62" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A62" s="100" t="s">
+      <c r="A62" s="77" t="s">
         <v>24</v>
       </c>
-      <c r="B62" s="9"/>
-      <c r="C62" s="56" t="s">
+      <c r="B62" s="2"/>
+      <c r="C62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
-      <c r="F62" s="56" t="s">
+      <c r="F62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
-      <c r="L62" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M62" s="45">
+      <c r="L62" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M62" s="36">
         <v>1</v>
       </c>
       <c r="N62" s="2"/>
-      <c r="O62" s="56" t="s">
+      <c r="O62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
-      <c r="R62" s="56" t="s">
+      <c r="R62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
-      <c r="U62" s="56" t="s">
+      <c r="U62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
-      <c r="X62" s="56" t="s">
+      <c r="X62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y62" s="2"/>
       <c r="Z62" s="2"/>
-      <c r="AA62" s="56" t="s">
+      <c r="AA62" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
-      <c r="AD62" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AE62" s="25"/>
+      <c r="AD62" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE62" s="18"/>
     </row>
     <row r="63" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A63" s="12"/>
-[...27 lines deleted...]
-      <c r="AC63" s="35"/>
+      <c r="A63" s="3"/>
+      <c r="B63" s="3"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3"/>
+      <c r="K63" s="3"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+      <c r="Y63" s="3"/>
+      <c r="Z63" s="3"/>
+      <c r="AA63" s="3"/>
+      <c r="AB63" s="3"/>
+      <c r="AC63" s="3"/>
       <c r="AD63" s="3"/>
-      <c r="AE63" s="12"/>
+      <c r="AE63" s="3"/>
     </row>
     <row r="64" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A64" s="100" t="s">
+      <c r="A64" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="B64" s="9"/>
-      <c r="C64" s="56" t="s">
+      <c r="B64" s="2"/>
+      <c r="C64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
-      <c r="F64" s="56" t="s">
+      <c r="F64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
-      <c r="I64" s="78" t="s">
+      <c r="I64" s="63" t="s">
         <v>113</v>
       </c>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
-      <c r="L64" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M64" s="130">
+      <c r="L64" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M64" s="97">
         <v>1</v>
       </c>
       <c r="N64" s="2"/>
-      <c r="O64" s="56" t="s">
+      <c r="O64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P64" s="2"/>
       <c r="Q64" s="2"/>
-      <c r="R64" s="56" t="s">
+      <c r="R64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S64" s="2"/>
       <c r="T64" s="2"/>
-      <c r="U64" s="56" t="s">
+      <c r="U64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V64" s="2"/>
       <c r="W64" s="2"/>
-      <c r="X64" s="56" t="s">
+      <c r="X64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y64" s="2"/>
       <c r="Z64" s="2"/>
-      <c r="AA64" s="56" t="s">
+      <c r="AA64" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB64" s="2"/>
       <c r="AC64" s="2"/>
-      <c r="AD64" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE64" s="25"/>
+      <c r="AD64" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE64" s="18"/>
     </row>
     <row r="65" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A65" s="12"/>
-[...27 lines deleted...]
-      <c r="AC65" s="35"/>
+      <c r="A65" s="3"/>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+      <c r="Y65" s="3"/>
+      <c r="Z65" s="3"/>
+      <c r="AA65" s="3"/>
+      <c r="AB65" s="3"/>
+      <c r="AC65" s="3"/>
       <c r="AD65" s="3"/>
-      <c r="AE65" s="12"/>
+      <c r="AE65" s="3"/>
     </row>
     <row r="66" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A66" s="100" t="s">
+      <c r="A66" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="9"/>
-      <c r="C66" s="56" t="s">
+      <c r="B66" s="2"/>
+      <c r="C66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
-      <c r="F66" s="56" t="s">
+      <c r="F66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2"/>
-      <c r="I66" s="56" t="s">
+      <c r="I66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
-      <c r="L66" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M66" s="164">
+      <c r="L66" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M66" s="105">
         <v>1</v>
       </c>
       <c r="N66" s="2"/>
-      <c r="O66" s="56" t="s">
+      <c r="O66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
-      <c r="R66" s="164" t="s">
+      <c r="R66" s="105" t="s">
         <v>95</v>
       </c>
       <c r="S66" s="2"/>
       <c r="T66" s="2"/>
-      <c r="U66" s="56" t="s">
+      <c r="U66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V66" s="2"/>
       <c r="W66" s="2"/>
-      <c r="X66" s="56" t="s">
+      <c r="X66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y66" s="2"/>
       <c r="Z66" s="2"/>
-      <c r="AA66" s="56" t="s">
+      <c r="AA66" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB66" s="2"/>
       <c r="AC66" s="2"/>
-      <c r="AD66" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE66" s="25"/>
+      <c r="AD66" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE66" s="18"/>
     </row>
     <row r="67" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A67" s="12"/>
-[...29 lines deleted...]
-      <c r="AE67" s="12"/>
+      <c r="A67" s="3"/>
+      <c r="B67" s="3"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="99"/>
+      <c r="J67" s="3"/>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="99"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="99"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="99"/>
+      <c r="S67" s="3"/>
+      <c r="T67" s="3"/>
+      <c r="U67" s="56"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+      <c r="X67" s="56"/>
+      <c r="Y67" s="3"/>
+      <c r="Z67" s="3"/>
+      <c r="AA67" s="56"/>
+      <c r="AB67" s="3"/>
+      <c r="AC67" s="3"/>
+      <c r="AD67" s="125"/>
+      <c r="AE67" s="3"/>
     </row>
     <row r="68" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A68" s="64" t="s">
+      <c r="A68" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B68" s="9"/>
-      <c r="C68" s="56" t="s">
+      <c r="B68" s="2"/>
+      <c r="C68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
-      <c r="F68" s="56" t="s">
+      <c r="F68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
-      <c r="L68" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M68" s="65">
+      <c r="L68" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M68" s="53">
         <v>1</v>
       </c>
       <c r="N68" s="2"/>
-      <c r="O68" s="56" t="s">
+      <c r="O68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P68" s="2"/>
       <c r="Q68" s="2"/>
-      <c r="R68" s="56" t="s">
+      <c r="R68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
-      <c r="U68" s="56" t="s">
+      <c r="U68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
-      <c r="X68" s="56" t="s">
+      <c r="X68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
-      <c r="AA68" s="56" t="s">
+      <c r="AA68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB68" s="2"/>
       <c r="AC68" s="2"/>
       <c r="AD68" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE68" s="25"/>
+      <c r="AE68" s="18"/>
     </row>
     <row r="69" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A69" s="12"/>
-[...29 lines deleted...]
-      <c r="AE69" s="12"/>
+      <c r="A69" s="3"/>
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3"/>
+      <c r="K69" s="3"/>
+      <c r="L69" s="3"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+      <c r="T69" s="3"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="3"/>
+      <c r="W69" s="3"/>
+      <c r="X69" s="3"/>
+      <c r="Y69" s="3"/>
+      <c r="Z69" s="3"/>
+      <c r="AA69" s="3"/>
+      <c r="AB69" s="3"/>
+      <c r="AC69" s="3"/>
+      <c r="AD69" s="3"/>
+      <c r="AE69" s="3"/>
     </row>
     <row r="70" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A70" s="12"/>
-[...1 lines deleted...]
-      <c r="C70" s="81"/>
+      <c r="A70" s="3"/>
+      <c r="B70" s="3"/>
+      <c r="C70" s="32"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
-      <c r="F70" s="81"/>
+      <c r="F70" s="32"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
-      <c r="I70" s="27"/>
+      <c r="I70" s="20"/>
       <c r="J70" s="3"/>
       <c r="K70" s="3"/>
       <c r="L70" s="3"/>
-      <c r="M70" s="27"/>
+      <c r="M70" s="20"/>
       <c r="N70" s="3"/>
-      <c r="O70" s="27"/>
+      <c r="O70" s="20"/>
       <c r="P70" s="3"/>
       <c r="Q70" s="3"/>
-      <c r="R70" s="27"/>
+      <c r="R70" s="20"/>
       <c r="S70" s="3"/>
       <c r="T70" s="3"/>
-      <c r="U70" s="81"/>
+      <c r="U70" s="32"/>
       <c r="V70" s="3"/>
       <c r="W70" s="3"/>
-      <c r="X70" s="27"/>
+      <c r="X70" s="20"/>
       <c r="Y70" s="3"/>
       <c r="Z70" s="3"/>
-      <c r="AA70" s="81"/>
+      <c r="AA70" s="32"/>
       <c r="AB70" s="3"/>
       <c r="AC70" s="3"/>
       <c r="AD70" s="3"/>
-      <c r="AE70" s="12"/>
+      <c r="AE70" s="3"/>
     </row>
     <row r="71" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A71" s="100" t="s">
+      <c r="A71" s="77" t="s">
         <v>157</v>
       </c>
-      <c r="B71" s="9"/>
-      <c r="C71" s="45" t="s">
+      <c r="B71" s="2"/>
+      <c r="C71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
-      <c r="F71" s="45" t="s">
+      <c r="F71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2"/>
-      <c r="I71" s="45" t="s">
+      <c r="I71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
-      <c r="L71" s="45" t="s">
+      <c r="L71" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="M71" s="45" t="s">
+      <c r="M71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="N71" s="2"/>
-      <c r="O71" s="45" t="s">
+      <c r="O71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
-      <c r="R71" s="45" t="s">
+      <c r="R71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
-      <c r="U71" s="45" t="s">
+      <c r="U71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
-      <c r="X71" s="45" t="s">
+      <c r="X71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
-      <c r="AA71" s="45" t="s">
+      <c r="AA71" s="36" t="s">
         <v>154</v>
       </c>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
-      <c r="AD71" s="45" t="s">
+      <c r="AD71" s="36" t="s">
         <v>154</v>
       </c>
-      <c r="AE71" s="25"/>
+      <c r="AE71" s="18"/>
     </row>
     <row r="72" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A72" s="12"/>
-[...1 lines deleted...]
-      <c r="C72" s="81"/>
+      <c r="A72" s="3"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="32"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
-      <c r="F72" s="81"/>
+      <c r="F72" s="32"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
-      <c r="I72" s="27"/>
+      <c r="I72" s="20"/>
       <c r="J72" s="3"/>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
-      <c r="M72" s="27"/>
+      <c r="M72" s="20"/>
       <c r="N72" s="3"/>
-      <c r="O72" s="27"/>
+      <c r="O72" s="20"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
-      <c r="R72" s="27"/>
+      <c r="R72" s="20"/>
       <c r="S72" s="3"/>
       <c r="T72" s="3"/>
-      <c r="U72" s="81"/>
+      <c r="U72" s="32"/>
       <c r="V72" s="3"/>
       <c r="W72" s="3"/>
-      <c r="X72" s="27"/>
+      <c r="X72" s="20"/>
       <c r="Y72" s="3"/>
       <c r="Z72" s="3"/>
-      <c r="AA72" s="81"/>
+      <c r="AA72" s="32"/>
       <c r="AB72" s="3"/>
       <c r="AC72" s="3"/>
       <c r="AD72" s="3"/>
-      <c r="AE72" s="12"/>
+      <c r="AE72" s="3"/>
     </row>
     <row r="73" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A73" s="100" t="s">
+      <c r="A73" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B73" s="9"/>
-      <c r="C73" s="56" t="s">
+      <c r="B73" s="2"/>
+      <c r="C73" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
-      <c r="F73" s="56" t="s">
+      <c r="F73" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
-      <c r="I73" s="56" t="s">
+      <c r="I73" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
-      <c r="L73" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M73" s="164">
+      <c r="L73" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M73" s="105">
         <v>1</v>
       </c>
       <c r="N73" s="2"/>
-      <c r="O73" s="56" t="s">
+      <c r="O73" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
-      <c r="R73" s="56" t="s">
+      <c r="R73" s="35" t="s">
         <v>114</v>
       </c>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
-      <c r="U73" s="56" t="s">
+      <c r="U73" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
-      <c r="X73" s="56" t="s">
+      <c r="X73" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
-      <c r="AA73" s="56" t="s">
+      <c r="AA73" s="35" t="s">
         <v>114</v>
       </c>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
-      <c r="AD73" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE73" s="25"/>
+      <c r="AD73" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE73" s="18"/>
     </row>
     <row r="74" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A74" s="12"/>
-[...27 lines deleted...]
-      <c r="AC74" s="35"/>
+      <c r="A74" s="3"/>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="P74" s="3"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+      <c r="S74" s="3"/>
+      <c r="T74" s="3"/>
+      <c r="U74" s="3"/>
+      <c r="V74" s="3"/>
+      <c r="W74" s="3"/>
+      <c r="X74" s="3"/>
+      <c r="Y74" s="3"/>
+      <c r="Z74" s="3"/>
+      <c r="AA74" s="3"/>
+      <c r="AB74" s="3"/>
+      <c r="AC74" s="3"/>
       <c r="AD74" s="3"/>
-      <c r="AE74" s="12"/>
+      <c r="AE74" s="3"/>
     </row>
     <row r="75" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A75" s="100" t="s">
+      <c r="A75" s="77" t="s">
         <v>30</v>
       </c>
-      <c r="B75" s="9"/>
-      <c r="C75" s="56" t="s">
+      <c r="B75" s="2"/>
+      <c r="C75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
-      <c r="F75" s="56" t="s">
+      <c r="F75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
-      <c r="I75" s="56" t="s">
+      <c r="I75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
-      <c r="L75" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M75" s="164">
+      <c r="L75" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M75" s="105">
         <v>1</v>
       </c>
       <c r="N75" s="2"/>
-      <c r="O75" s="56" t="s">
+      <c r="O75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
-      <c r="R75" s="164" t="s">
+      <c r="R75" s="105" t="s">
         <v>95</v>
       </c>
       <c r="S75" s="2"/>
       <c r="T75" s="2"/>
-      <c r="U75" s="56" t="s">
+      <c r="U75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
-      <c r="X75" s="56" t="s">
+      <c r="X75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y75" s="2"/>
       <c r="Z75" s="2"/>
-      <c r="AA75" s="56" t="s">
+      <c r="AA75" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB75" s="2"/>
       <c r="AC75" s="2"/>
-      <c r="AD75" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE75" s="25"/>
+      <c r="AD75" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE75" s="18"/>
     </row>
     <row r="76" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A76" s="12"/>
-[...27 lines deleted...]
-      <c r="AC76" s="35"/>
+      <c r="A76" s="3"/>
+      <c r="B76" s="3"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="32"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="20"/>
+      <c r="J76" s="3"/>
+      <c r="K76" s="3"/>
+      <c r="L76" s="3"/>
+      <c r="M76" s="127"/>
+      <c r="N76" s="3"/>
+      <c r="O76" s="127"/>
+      <c r="P76" s="3"/>
+      <c r="Q76" s="3"/>
+      <c r="R76" s="127"/>
+      <c r="S76" s="3"/>
+      <c r="T76" s="3"/>
+      <c r="U76" s="32"/>
+      <c r="V76" s="3"/>
+      <c r="W76" s="3"/>
+      <c r="X76" s="32"/>
+      <c r="Y76" s="3"/>
+      <c r="Z76" s="3"/>
+      <c r="AA76" s="32"/>
+      <c r="AB76" s="3"/>
+      <c r="AC76" s="3"/>
       <c r="AD76" s="3"/>
-      <c r="AE76" s="12"/>
+      <c r="AE76" s="3"/>
     </row>
     <row r="77" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A77" s="100" t="s">
+      <c r="A77" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B77" s="9"/>
-      <c r="C77" s="56" t="s">
+      <c r="B77" s="2"/>
+      <c r="C77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
-      <c r="F77" s="56" t="s">
+      <c r="F77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
-      <c r="I77" s="56" t="s">
+      <c r="I77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
-      <c r="L77" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M77" s="164">
+      <c r="L77" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M77" s="105">
         <v>1</v>
       </c>
       <c r="N77" s="2"/>
-      <c r="O77" s="56" t="s">
+      <c r="O77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
-      <c r="R77" s="164" t="s">
+      <c r="R77" s="105" t="s">
         <v>95</v>
       </c>
       <c r="S77" s="2"/>
       <c r="T77" s="2"/>
-      <c r="U77" s="56" t="s">
+      <c r="U77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
-      <c r="X77" s="56" t="s">
+      <c r="X77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y77" s="2"/>
       <c r="Z77" s="2"/>
-      <c r="AA77" s="56" t="s">
+      <c r="AA77" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB77" s="2"/>
       <c r="AC77" s="2"/>
-      <c r="AD77" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE77" s="25"/>
+      <c r="AD77" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE77" s="18"/>
     </row>
     <row r="78" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A78" s="12"/>
-[...27 lines deleted...]
-      <c r="AC78" s="35"/>
+      <c r="A78" s="3"/>
+      <c r="B78" s="3"/>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3"/>
+      <c r="K78" s="3"/>
+      <c r="L78" s="3"/>
+      <c r="M78" s="3"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="3"/>
+      <c r="P78" s="3"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+      <c r="S78" s="3"/>
+      <c r="T78" s="3"/>
+      <c r="U78" s="3"/>
+      <c r="V78" s="3"/>
+      <c r="W78" s="3"/>
+      <c r="X78" s="3"/>
+      <c r="Y78" s="3"/>
+      <c r="Z78" s="3"/>
+      <c r="AA78" s="3"/>
+      <c r="AB78" s="3"/>
+      <c r="AC78" s="3"/>
       <c r="AD78" s="3"/>
-      <c r="AE78" s="12"/>
+      <c r="AE78" s="3"/>
     </row>
     <row r="79" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A79" s="64" t="s">
+      <c r="A79" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="B79" s="9"/>
-      <c r="C79" s="56" t="s">
+      <c r="B79" s="2"/>
+      <c r="C79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
-      <c r="F79" s="56" t="s">
+      <c r="F79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
-      <c r="L79" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M79" s="65">
+      <c r="L79" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M79" s="53">
         <v>1</v>
       </c>
       <c r="N79" s="2"/>
-      <c r="O79" s="56" t="s">
+      <c r="O79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
-      <c r="R79" s="56" t="s">
+      <c r="R79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
-      <c r="U79" s="56" t="s">
+      <c r="U79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
-      <c r="X79" s="56" t="s">
+      <c r="X79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y79" s="2"/>
       <c r="Z79" s="2"/>
-      <c r="AA79" s="56" t="s">
+      <c r="AA79" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB79" s="2"/>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE79" s="25"/>
+      <c r="AE79" s="18"/>
     </row>
     <row r="80" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A80" s="12"/>
-[...27 lines deleted...]
-      <c r="AC80" s="35"/>
+      <c r="A80" s="3"/>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="3"/>
+      <c r="S80" s="3"/>
+      <c r="T80" s="3"/>
+      <c r="U80" s="3"/>
+      <c r="V80" s="3"/>
+      <c r="W80" s="3"/>
+      <c r="X80" s="3"/>
+      <c r="Y80" s="3"/>
+      <c r="Z80" s="3"/>
+      <c r="AA80" s="3"/>
+      <c r="AB80" s="3"/>
+      <c r="AC80" s="3"/>
       <c r="AD80" s="3"/>
-      <c r="AE80" s="12"/>
+      <c r="AE80" s="3"/>
     </row>
     <row r="81" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A81" s="64" t="s">
+      <c r="A81" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="9"/>
-      <c r="C81" s="56" t="s">
+      <c r="B81" s="2"/>
+      <c r="C81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
-      <c r="F81" s="56" t="s">
+      <c r="F81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
-      <c r="L81" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M81" s="65">
+      <c r="L81" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M81" s="53">
         <v>1</v>
       </c>
       <c r="N81" s="2"/>
-      <c r="O81" s="56" t="s">
+      <c r="O81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P81" s="2"/>
       <c r="Q81" s="2"/>
-      <c r="R81" s="56" t="s">
+      <c r="R81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S81" s="2"/>
       <c r="T81" s="2"/>
-      <c r="U81" s="56" t="s">
+      <c r="U81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V81" s="2"/>
       <c r="W81" s="2"/>
-      <c r="X81" s="56" t="s">
+      <c r="X81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y81" s="2"/>
       <c r="Z81" s="2"/>
-      <c r="AA81" s="56" t="s">
+      <c r="AA81" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB81" s="2"/>
       <c r="AC81" s="2"/>
       <c r="AD81" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE81" s="25"/>
+      <c r="AE81" s="18"/>
     </row>
     <row r="82" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A82" s="12"/>
-[...27 lines deleted...]
-      <c r="AC82" s="35"/>
+      <c r="A82" s="3"/>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3"/>
+      <c r="M82" s="3"/>
+      <c r="N82" s="3"/>
+      <c r="O82" s="3"/>
+      <c r="P82" s="3"/>
+      <c r="Q82" s="3"/>
+      <c r="R82" s="3"/>
+      <c r="S82" s="3"/>
+      <c r="T82" s="3"/>
+      <c r="U82" s="3"/>
+      <c r="V82" s="3"/>
+      <c r="W82" s="3"/>
+      <c r="X82" s="3"/>
+      <c r="Y82" s="3"/>
+      <c r="Z82" s="3"/>
+      <c r="AA82" s="3"/>
+      <c r="AB82" s="3"/>
+      <c r="AC82" s="3"/>
       <c r="AD82" s="3"/>
-      <c r="AE82" s="12"/>
+      <c r="AE82" s="3"/>
     </row>
     <row r="83" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A83" s="100" t="s">
+      <c r="A83" s="77" t="s">
         <v>130</v>
       </c>
-      <c r="B83" s="9"/>
-      <c r="C83" s="56" t="s">
+      <c r="B83" s="2"/>
+      <c r="C83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
-      <c r="F83" s="56" t="s">
+      <c r="F83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
-      <c r="L83" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M83" s="65">
+      <c r="L83" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M83" s="53">
         <v>1</v>
       </c>
       <c r="N83" s="2"/>
-      <c r="O83" s="56" t="s">
+      <c r="O83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
-      <c r="R83" s="56" t="s">
+      <c r="R83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S83" s="2"/>
       <c r="T83" s="2"/>
-      <c r="U83" s="56" t="s">
+      <c r="U83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V83" s="2"/>
       <c r="W83" s="2"/>
-      <c r="X83" s="56" t="s">
+      <c r="X83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y83" s="2"/>
       <c r="Z83" s="2"/>
-      <c r="AA83" s="56" t="s">
+      <c r="AA83" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB83" s="2"/>
       <c r="AC83" s="2"/>
-      <c r="AD83" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE83" s="25"/>
+      <c r="AD83" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE83" s="18"/>
     </row>
     <row r="84" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A84" s="12"/>
-[...27 lines deleted...]
-      <c r="AC84" s="35"/>
+      <c r="A84" s="3"/>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3"/>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3"/>
+      <c r="M84" s="3"/>
+      <c r="N84" s="3"/>
+      <c r="O84" s="3"/>
+      <c r="P84" s="3"/>
+      <c r="Q84" s="3"/>
+      <c r="R84" s="3"/>
+      <c r="S84" s="3"/>
+      <c r="T84" s="3"/>
+      <c r="U84" s="3"/>
+      <c r="V84" s="3"/>
+      <c r="W84" s="3"/>
+      <c r="X84" s="3"/>
+      <c r="Y84" s="3"/>
+      <c r="Z84" s="3"/>
+      <c r="AA84" s="3"/>
+      <c r="AB84" s="3"/>
+      <c r="AC84" s="3"/>
       <c r="AD84" s="3"/>
-      <c r="AE84" s="12"/>
+      <c r="AE84" s="3"/>
     </row>
     <row r="85" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A85" s="100" t="s">
+      <c r="A85" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="B85" s="9"/>
-      <c r="C85" s="56" t="s">
+      <c r="B85" s="2"/>
+      <c r="C85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
-      <c r="F85" s="56" t="s">
+      <c r="F85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
-      <c r="I85" s="56" t="s">
+      <c r="I85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
-      <c r="L85" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M85" s="164">
+      <c r="L85" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M85" s="105">
         <v>1</v>
       </c>
       <c r="N85" s="2"/>
-      <c r="O85" s="56" t="s">
+      <c r="O85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P85" s="2"/>
       <c r="Q85" s="2"/>
-      <c r="R85" s="164" t="s">
+      <c r="R85" s="105" t="s">
         <v>95</v>
       </c>
       <c r="S85" s="2"/>
       <c r="T85" s="2"/>
-      <c r="U85" s="56" t="s">
+      <c r="U85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V85" s="2"/>
       <c r="W85" s="2"/>
-      <c r="X85" s="56" t="s">
+      <c r="X85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y85" s="2"/>
       <c r="Z85" s="2"/>
-      <c r="AA85" s="56" t="s">
+      <c r="AA85" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB85" s="2"/>
       <c r="AC85" s="2"/>
-      <c r="AD85" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE85" s="25"/>
+      <c r="AD85" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE85" s="18"/>
     </row>
     <row r="86" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A86" s="12"/>
-[...27 lines deleted...]
-      <c r="AC86" s="35"/>
+      <c r="A86" s="3"/>
+      <c r="B86" s="3"/>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+      <c r="M86" s="3"/>
+      <c r="N86" s="3"/>
+      <c r="O86" s="3"/>
+      <c r="P86" s="3"/>
+      <c r="Q86" s="3"/>
+      <c r="R86" s="3"/>
+      <c r="S86" s="3"/>
+      <c r="T86" s="3"/>
+      <c r="U86" s="3"/>
+      <c r="V86" s="3"/>
+      <c r="W86" s="3"/>
+      <c r="X86" s="3"/>
+      <c r="Y86" s="3"/>
+      <c r="Z86" s="3"/>
+      <c r="AA86" s="3"/>
+      <c r="AB86" s="3"/>
+      <c r="AC86" s="3"/>
       <c r="AD86" s="3"/>
-      <c r="AE86" s="12"/>
+      <c r="AE86" s="3"/>
     </row>
     <row r="87" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A87" s="100" t="s">
+      <c r="A87" s="77" t="s">
         <v>92</v>
       </c>
-      <c r="B87" s="9"/>
-      <c r="C87" s="56" t="s">
+      <c r="B87" s="2"/>
+      <c r="C87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
-      <c r="F87" s="56" t="s">
+      <c r="F87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
-      <c r="I87" s="56" t="s">
+      <c r="I87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
-      <c r="L87" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M87" s="164">
+      <c r="L87" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M87" s="105">
         <v>1</v>
       </c>
       <c r="N87" s="2"/>
-      <c r="O87" s="56" t="s">
+      <c r="O87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P87" s="2"/>
       <c r="Q87" s="2"/>
-      <c r="R87" s="164" t="s">
+      <c r="R87" s="105" t="s">
         <v>95</v>
       </c>
       <c r="S87" s="2"/>
       <c r="T87" s="2"/>
-      <c r="U87" s="56" t="s">
+      <c r="U87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V87" s="2"/>
       <c r="W87" s="2"/>
-      <c r="X87" s="56" t="s">
+      <c r="X87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y87" s="2"/>
       <c r="Z87" s="2"/>
-      <c r="AA87" s="56" t="s">
+      <c r="AA87" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB87" s="2"/>
       <c r="AC87" s="2"/>
-      <c r="AD87" s="56" t="s">
+      <c r="AD87" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="AE87" s="25"/>
+      <c r="AE87" s="18"/>
     </row>
     <row r="88" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A88" s="12"/>
-[...27 lines deleted...]
-      <c r="AC88" s="35"/>
+      <c r="A88" s="3"/>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="3"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="3"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+      <c r="S88" s="3"/>
+      <c r="T88" s="3"/>
+      <c r="U88" s="3"/>
+      <c r="V88" s="3"/>
+      <c r="W88" s="3"/>
+      <c r="X88" s="3"/>
+      <c r="Y88" s="3"/>
+      <c r="Z88" s="3"/>
+      <c r="AA88" s="3"/>
+      <c r="AB88" s="3"/>
+      <c r="AC88" s="3"/>
       <c r="AD88" s="3"/>
-      <c r="AE88" s="12"/>
+      <c r="AE88" s="3"/>
     </row>
     <row r="89" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A89" s="64" t="s">
+      <c r="A89" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="B89" s="9"/>
-      <c r="C89" s="56" t="s">
+      <c r="B89" s="2"/>
+      <c r="C89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
-      <c r="F89" s="56" t="s">
+      <c r="F89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="6" t="s">
         <v>113</v>
       </c>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
-      <c r="L89" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M89" s="65">
+      <c r="L89" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M89" s="53">
         <v>1</v>
       </c>
       <c r="N89" s="2"/>
-      <c r="O89" s="56" t="s">
+      <c r="O89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P89" s="2"/>
       <c r="Q89" s="2"/>
-      <c r="R89" s="56" t="s">
+      <c r="R89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S89" s="2"/>
       <c r="T89" s="2"/>
-      <c r="U89" s="56" t="s">
+      <c r="U89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
-      <c r="X89" s="56" t="s">
+      <c r="X89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
-      <c r="AA89" s="56" t="s">
+      <c r="AA89" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB89" s="2"/>
       <c r="AC89" s="2"/>
       <c r="AD89" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE89" s="25"/>
+      <c r="AE89" s="18"/>
     </row>
     <row r="90" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A90" s="12"/>
-[...27 lines deleted...]
-      <c r="AC90" s="35"/>
+      <c r="A90" s="3"/>
+      <c r="B90" s="3"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="3"/>
+      <c r="T90" s="3"/>
+      <c r="U90" s="3"/>
+      <c r="V90" s="3"/>
+      <c r="W90" s="3"/>
+      <c r="X90" s="3"/>
+      <c r="Y90" s="3"/>
+      <c r="Z90" s="3"/>
+      <c r="AA90" s="3"/>
+      <c r="AB90" s="3"/>
+      <c r="AC90" s="3"/>
       <c r="AD90" s="3"/>
-      <c r="AE90" s="12"/>
+      <c r="AE90" s="3"/>
     </row>
     <row r="91" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A91" s="100" t="s">
+      <c r="A91" s="77" t="s">
         <v>73</v>
       </c>
-      <c r="B91" s="9"/>
-      <c r="C91" s="56" t="s">
+      <c r="B91" s="2"/>
+      <c r="C91" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
-      <c r="F91" s="56" t="s">
+      <c r="F91" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
-      <c r="L91" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M91" s="126">
+      <c r="L91" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M91" s="93">
         <v>1</v>
       </c>
       <c r="N91" s="2"/>
-      <c r="O91" s="56" t="s">
+      <c r="O91" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P91" s="2"/>
       <c r="Q91" s="2"/>
-      <c r="R91" s="56" t="s">
+      <c r="R91" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S91" s="2"/>
       <c r="T91" s="2"/>
       <c r="U91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
       <c r="AA91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="AB91" s="2"/>
       <c r="AC91" s="2"/>
       <c r="AD91" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AE91" s="25"/>
+      <c r="AE91" s="18"/>
     </row>
     <row r="92" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A92" s="12"/>
-[...27 lines deleted...]
-      <c r="AC92" s="35"/>
+      <c r="A92" s="3"/>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+      <c r="M92" s="3"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="3"/>
+      <c r="T92" s="3"/>
+      <c r="U92" s="3"/>
+      <c r="V92" s="3"/>
+      <c r="W92" s="3"/>
+      <c r="X92" s="3"/>
+      <c r="Y92" s="3"/>
+      <c r="Z92" s="3"/>
+      <c r="AA92" s="3"/>
+      <c r="AB92" s="3"/>
+      <c r="AC92" s="3"/>
       <c r="AD92" s="3"/>
-      <c r="AE92" s="12"/>
+      <c r="AE92" s="3"/>
     </row>
     <row r="93" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A93" s="100" t="s">
+      <c r="A93" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="B93" s="9"/>
-      <c r="C93" s="56" t="s">
+      <c r="B93" s="2"/>
+      <c r="C93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2"/>
-      <c r="F93" s="56" t="s">
+      <c r="F93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2"/>
-      <c r="I93" s="56" t="s">
+      <c r="I93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
-      <c r="L93" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M93" s="164">
+      <c r="L93" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M93" s="105">
         <v>1</v>
       </c>
       <c r="N93" s="2"/>
-      <c r="O93" s="56" t="s">
+      <c r="O93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P93" s="2"/>
       <c r="Q93" s="2"/>
-      <c r="R93" s="56" t="s">
+      <c r="R93" s="35" t="s">
         <v>114</v>
       </c>
       <c r="S93" s="2"/>
       <c r="T93" s="2"/>
-      <c r="U93" s="56" t="s">
+      <c r="U93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
-      <c r="X93" s="56" t="s">
+      <c r="X93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
-      <c r="AA93" s="56" t="s">
+      <c r="AA93" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB93" s="2"/>
       <c r="AC93" s="2"/>
-      <c r="AD93" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE93" s="25"/>
+      <c r="AD93" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE93" s="18"/>
     </row>
     <row r="94" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A94" s="12"/>
-[...29 lines deleted...]
-      <c r="AE94" s="12"/>
+      <c r="A94" s="3"/>
+      <c r="B94" s="3"/>
+      <c r="C94" s="32"/>
+      <c r="D94" s="3"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
+      <c r="M94" s="3"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
+      <c r="P94" s="3"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="3"/>
+      <c r="T94" s="3"/>
+      <c r="U94" s="3"/>
+      <c r="V94" s="3"/>
+      <c r="W94" s="3"/>
+      <c r="X94" s="3"/>
+      <c r="Y94" s="3"/>
+      <c r="Z94" s="3"/>
+      <c r="AA94" s="3"/>
+      <c r="AB94" s="3"/>
+      <c r="AC94" s="3"/>
+      <c r="AD94" s="3"/>
+      <c r="AE94" s="3"/>
     </row>
     <row r="95" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A95" s="100" t="s">
+      <c r="A95" s="77" t="s">
         <v>93</v>
       </c>
-      <c r="B95" s="9"/>
-      <c r="C95" s="56" t="s">
+      <c r="B95" s="2"/>
+      <c r="C95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
-      <c r="F95" s="56" t="s">
+      <c r="F95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2"/>
-      <c r="I95" s="56" t="s">
+      <c r="I95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
-      <c r="L95" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M95" s="164">
+      <c r="L95" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M95" s="105">
         <v>1</v>
       </c>
       <c r="N95" s="2"/>
-      <c r="O95" s="56" t="s">
+      <c r="O95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P95" s="2"/>
       <c r="Q95" s="2"/>
-      <c r="R95" s="164" t="s">
+      <c r="R95" s="105" t="s">
         <v>95</v>
       </c>
       <c r="S95" s="2"/>
       <c r="T95" s="2"/>
-      <c r="U95" s="56" t="s">
+      <c r="U95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
-      <c r="X95" s="56" t="s">
+      <c r="X95" s="35" t="s">
         <v>114</v>
       </c>
       <c r="Y95" s="2"/>
       <c r="Z95" s="2"/>
-      <c r="AA95" s="56" t="s">
+      <c r="AA95" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB95" s="2"/>
       <c r="AC95" s="2"/>
-      <c r="AD95" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE95" s="25"/>
+      <c r="AD95" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE95" s="18"/>
     </row>
     <row r="96" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A96" s="12"/>
-[...29 lines deleted...]
-      <c r="AE96" s="12"/>
+      <c r="A96" s="3"/>
+      <c r="B96" s="3"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="3"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+      <c r="Y96" s="3"/>
+      <c r="Z96" s="3"/>
+      <c r="AA96" s="3"/>
+      <c r="AB96" s="3"/>
+      <c r="AC96" s="3"/>
+      <c r="AD96" s="3"/>
+      <c r="AE96" s="3"/>
     </row>
     <row r="97" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A97" s="100" t="s">
+      <c r="A97" s="77" t="s">
         <v>131</v>
       </c>
-      <c r="B97" s="9"/>
-      <c r="C97" s="56" t="s">
+      <c r="B97" s="2"/>
+      <c r="C97" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2"/>
-      <c r="I97" s="56" t="s">
+      <c r="I97" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="M97" s="126">
+      <c r="M97" s="93">
         <v>0.33</v>
       </c>
       <c r="N97" s="2"/>
-      <c r="O97" s="56" t="s">
+      <c r="O97" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P97" s="2"/>
       <c r="Q97" s="2"/>
-      <c r="R97" s="56" t="s">
+      <c r="R97" s="35" t="s">
         <v>114</v>
       </c>
       <c r="S97" s="2"/>
       <c r="T97" s="2"/>
-      <c r="U97" s="56" t="s">
+      <c r="U97" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
-      <c r="X97" s="56" t="s">
+      <c r="X97" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y97" s="2"/>
       <c r="Z97" s="2"/>
-      <c r="AA97" s="56" t="s">
+      <c r="AA97" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB97" s="2"/>
       <c r="AC97" s="2"/>
-      <c r="AD97" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE97" s="25"/>
+      <c r="AD97" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE97" s="18"/>
     </row>
     <row r="98" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A98" s="12"/>
-[...29 lines deleted...]
-      <c r="AE98" s="12"/>
+      <c r="A98" s="3"/>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
+      <c r="P98" s="3"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+      <c r="S98" s="3"/>
+      <c r="T98" s="3"/>
+      <c r="U98" s="3"/>
+      <c r="V98" s="3"/>
+      <c r="W98" s="3"/>
+      <c r="X98" s="3"/>
+      <c r="Y98" s="3"/>
+      <c r="Z98" s="3"/>
+      <c r="AA98" s="3"/>
+      <c r="AB98" s="3"/>
+      <c r="AC98" s="3"/>
+      <c r="AD98" s="3"/>
+      <c r="AE98" s="3"/>
     </row>
     <row r="99" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A99" s="100" t="s">
+      <c r="A99" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="B99" s="9"/>
-      <c r="C99" s="56" t="s">
+      <c r="B99" s="2"/>
+      <c r="C99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
-      <c r="F99" s="56" t="s">
+      <c r="F99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="2"/>
-      <c r="I99" s="56" t="s">
+      <c r="I99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
-      <c r="L99" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M99" s="164">
+      <c r="L99" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="M99" s="105">
         <v>1</v>
       </c>
       <c r="N99" s="2"/>
-      <c r="O99" s="56" t="s">
+      <c r="O99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="P99" s="2"/>
       <c r="Q99" s="2"/>
-      <c r="R99" s="56" t="s">
+      <c r="R99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="S99" s="2"/>
       <c r="T99" s="2"/>
-      <c r="U99" s="56" t="s">
+      <c r="U99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="V99" s="2"/>
       <c r="W99" s="2"/>
-      <c r="X99" s="56" t="s">
+      <c r="X99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="Y99" s="2"/>
       <c r="Z99" s="2"/>
-      <c r="AA99" s="56" t="s">
+      <c r="AA99" s="35" t="s">
         <v>113</v>
       </c>
       <c r="AB99" s="2"/>
       <c r="AC99" s="2"/>
-      <c r="AD99" s="56" t="s">
-[...2 lines deleted...]
-      <c r="AE99" s="25"/>
+      <c r="AD99" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE99" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="H1:S1"/>
     <mergeCell ref="T1:AE1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:D4"/>
     <mergeCell ref="E2:G4"/>
     <mergeCell ref="I2:M2"/>
     <mergeCell ref="N2:P4"/>
     <mergeCell ref="Q2:S4"/>
     <mergeCell ref="T2:V4"/>
     <mergeCell ref="W2:Y4"/>
     <mergeCell ref="Z2:AB4"/>
     <mergeCell ref="AC2:AE4"/>
     <mergeCell ref="H3:J4"/>
     <mergeCell ref="K3:M4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
  Agencies Receiving 51-1,000 Requests (FY 2023)</oddHeader>
     <oddFooter>&amp;L&amp;"Cambria,Regular"&amp;10*Agency did not submit CFO report. Where no information was provided the assessment will reflect that the information was “Not Reported (NR)."</oddFooter>
     <firstHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
  Agencies Receiving 51-1,000 Requests (FY 2023)</firstHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DD202EA-28B5-4097-8C80-3316A64898C0}">
   <dimension ref="A1:AP99"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="AF32" sqref="AF32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.140625" style="10" bestFit="1" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="37" max="16384" width="0.28515625" style="10"/>
+    <col min="1" max="1" width="8.140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="9" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="9" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="9" customWidth="1"/>
+    <col min="11" max="12" width="0.140625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="8.140625" style="9" customWidth="1"/>
+    <col min="14" max="15" width="0.140625" style="9" customWidth="1"/>
+    <col min="16" max="16" width="8" style="9" customWidth="1"/>
+    <col min="17" max="18" width="0.140625" style="9" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" style="23" customWidth="1"/>
+    <col min="20" max="21" width="0.140625" style="9" customWidth="1"/>
+    <col min="22" max="22" width="5.28515625" style="9" customWidth="1"/>
+    <col min="23" max="24" width="0.140625" style="9" customWidth="1"/>
+    <col min="25" max="25" width="6.7109375" style="3" customWidth="1"/>
+    <col min="26" max="27" width="0.140625" style="3" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" style="3" customWidth="1"/>
+    <col min="29" max="29" width="0.140625" style="3" customWidth="1"/>
+    <col min="30" max="30" width="8.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" style="9" customWidth="1"/>
+    <col min="32" max="32" width="8.5703125" style="21" customWidth="1"/>
+    <col min="33" max="33" width="4.85546875" style="9" customWidth="1"/>
+    <col min="34" max="34" width="7.85546875" style="21" customWidth="1"/>
+    <col min="35" max="35" width="7.28515625" style="9" customWidth="1"/>
+    <col min="36" max="36" width="8.28515625" style="21" customWidth="1"/>
+    <col min="37" max="16384" width="0.28515625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="138" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="179"/>
-[...33 lines deleted...]
-      <c r="AJ1" s="180"/>
+      <c r="B1" s="139"/>
+      <c r="C1" s="139"/>
+      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
+      <c r="G1" s="139"/>
+      <c r="H1" s="139"/>
+      <c r="I1" s="139"/>
+      <c r="J1" s="139"/>
+      <c r="K1" s="139"/>
+      <c r="L1" s="139"/>
+      <c r="M1" s="139"/>
+      <c r="N1" s="139"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="139"/>
+      <c r="Q1" s="139"/>
+      <c r="R1" s="139"/>
+      <c r="S1" s="139"/>
+      <c r="T1" s="139"/>
+      <c r="U1" s="139"/>
+      <c r="V1" s="139"/>
+      <c r="W1" s="139"/>
+      <c r="X1" s="139"/>
+      <c r="Y1" s="139"/>
+      <c r="Z1" s="139"/>
+      <c r="AA1" s="139"/>
+      <c r="AB1" s="139"/>
+      <c r="AC1" s="139"/>
+      <c r="AD1" s="139"/>
+      <c r="AE1" s="139"/>
+      <c r="AF1" s="139"/>
+      <c r="AG1" s="139"/>
+      <c r="AH1" s="139"/>
+      <c r="AI1" s="139"/>
+      <c r="AJ1" s="140"/>
     </row>
     <row r="2" spans="1:38" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="198" t="s">
+      <c r="A2" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="194" t="s">
+      <c r="B2" s="154" t="s">
         <v>82</v>
       </c>
-      <c r="C2" s="191"/>
-      <c r="D2" s="200" t="s">
+      <c r="C2" s="151"/>
+      <c r="D2" s="160" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="188"/>
-[...3 lines deleted...]
-      <c r="I2" s="200" t="s">
+      <c r="E2" s="148"/>
+      <c r="F2" s="148"/>
+      <c r="G2" s="148"/>
+      <c r="H2" s="149"/>
+      <c r="I2" s="160" t="s">
         <v>88</v>
       </c>
-      <c r="J2" s="188"/>
-[...10 lines deleted...]
-      <c r="U2" s="200" t="s">
+      <c r="J2" s="148"/>
+      <c r="K2" s="148"/>
+      <c r="L2" s="148"/>
+      <c r="M2" s="148"/>
+      <c r="N2" s="148"/>
+      <c r="O2" s="148"/>
+      <c r="P2" s="148"/>
+      <c r="Q2" s="148"/>
+      <c r="R2" s="148"/>
+      <c r="S2" s="148"/>
+      <c r="T2" s="149"/>
+      <c r="U2" s="160" t="s">
         <v>85</v>
       </c>
-      <c r="V2" s="188"/>
-[...8 lines deleted...]
-      <c r="AE2" s="200" t="s">
+      <c r="V2" s="148"/>
+      <c r="W2" s="148"/>
+      <c r="X2" s="148"/>
+      <c r="Y2" s="148"/>
+      <c r="Z2" s="148"/>
+      <c r="AA2" s="148"/>
+      <c r="AB2" s="148"/>
+      <c r="AC2" s="148"/>
+      <c r="AD2" s="149"/>
+      <c r="AE2" s="160" t="s">
         <v>120</v>
       </c>
-      <c r="AF2" s="188"/>
-[...3 lines deleted...]
-      <c r="AJ2" s="189"/>
+      <c r="AF2" s="148"/>
+      <c r="AG2" s="148"/>
+      <c r="AH2" s="148"/>
+      <c r="AI2" s="148"/>
+      <c r="AJ2" s="149"/>
     </row>
     <row r="3" spans="1:38" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="199"/>
-[...34 lines deleted...]
-      <c r="AJ3" s="203"/>
+      <c r="A3" s="159"/>
+      <c r="B3" s="143"/>
+      <c r="C3" s="153"/>
+      <c r="D3" s="161"/>
+      <c r="E3" s="162"/>
+      <c r="F3" s="162"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="163"/>
+      <c r="I3" s="161"/>
+      <c r="J3" s="162"/>
+      <c r="K3" s="162"/>
+      <c r="L3" s="162"/>
+      <c r="M3" s="162"/>
+      <c r="N3" s="162"/>
+      <c r="O3" s="162"/>
+      <c r="P3" s="162"/>
+      <c r="Q3" s="162"/>
+      <c r="R3" s="162"/>
+      <c r="S3" s="162"/>
+      <c r="T3" s="163"/>
+      <c r="U3" s="161"/>
+      <c r="V3" s="162"/>
+      <c r="W3" s="162"/>
+      <c r="X3" s="162"/>
+      <c r="Y3" s="162"/>
+      <c r="Z3" s="162"/>
+      <c r="AA3" s="162"/>
+      <c r="AB3" s="162"/>
+      <c r="AC3" s="162"/>
+      <c r="AD3" s="163"/>
+      <c r="AE3" s="161"/>
+      <c r="AF3" s="162"/>
+      <c r="AG3" s="162"/>
+      <c r="AH3" s="162"/>
+      <c r="AI3" s="162"/>
+      <c r="AJ3" s="163"/>
     </row>
     <row r="4" spans="1:38" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="181"/>
-      <c r="B4" s="92" t="s">
+      <c r="A4" s="141"/>
+      <c r="B4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="92" t="s">
+      <c r="C4" s="27" t="s">
         <v>109</v>
       </c>
-      <c r="D4" s="112" t="s">
+      <c r="D4" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="92" t="s">
+      <c r="E4" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="92" t="s">
+      <c r="F4" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="G4" s="92" t="s">
+      <c r="G4" s="27" t="s">
         <v>111</v>
       </c>
-      <c r="H4" s="92" t="s">
+      <c r="H4" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="I4" s="184" t="s">
+      <c r="I4" s="144" t="s">
         <v>7</v>
       </c>
-      <c r="J4" s="196"/>
-[...2 lines deleted...]
-      <c r="M4" s="196" t="s">
+      <c r="J4" s="156"/>
+      <c r="K4" s="157"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="156" t="s">
         <v>70</v>
       </c>
-      <c r="N4" s="197"/>
-      <c r="O4" s="184" t="s">
+      <c r="N4" s="157"/>
+      <c r="O4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="P4" s="196"/>
-[...1 lines deleted...]
-      <c r="R4" s="184" t="s">
+      <c r="P4" s="156"/>
+      <c r="Q4" s="157"/>
+      <c r="R4" s="144" t="s">
         <v>86</v>
       </c>
-      <c r="S4" s="196"/>
-[...1 lines deleted...]
-      <c r="U4" s="184" t="s">
+      <c r="S4" s="156"/>
+      <c r="T4" s="157"/>
+      <c r="U4" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="V4" s="196"/>
-[...1 lines deleted...]
-      <c r="X4" s="184" t="s">
+      <c r="V4" s="156"/>
+      <c r="W4" s="157"/>
+      <c r="X4" s="144" t="s">
         <v>84</v>
       </c>
-      <c r="Y4" s="196"/>
-[...1 lines deleted...]
-      <c r="AA4" s="184" t="s">
+      <c r="Y4" s="156"/>
+      <c r="Z4" s="157"/>
+      <c r="AA4" s="144" t="s">
         <v>108</v>
       </c>
-      <c r="AB4" s="196"/>
-[...1 lines deleted...]
-      <c r="AD4" s="95" t="s">
+      <c r="AB4" s="156"/>
+      <c r="AC4" s="157"/>
+      <c r="AD4" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="AE4" s="93" t="s">
+      <c r="AE4" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="AF4" s="23" t="s">
+      <c r="AF4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AG4" s="92" t="s">
+      <c r="AG4" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AH4" s="23" t="s">
+      <c r="AH4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AI4" s="94" t="s">
+      <c r="AI4" s="29" t="s">
         <v>112</v>
       </c>
-      <c r="AJ4" s="23" t="s">
+      <c r="AJ4" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:38" s="17" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      <c r="AJ5" s="21"/>
+    <row r="5" spans="1:38" s="13" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="12"/>
+      <c r="P5" s="12"/>
+      <c r="Q5" s="12"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="12"/>
+      <c r="U5" s="12"/>
+      <c r="V5" s="12"/>
+      <c r="W5" s="12"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
+      <c r="Z5" s="12"/>
+      <c r="AA5" s="12"/>
+      <c r="AB5" s="12"/>
+      <c r="AC5" s="12"/>
+      <c r="AD5" s="12"/>
+      <c r="AE5" s="12"/>
+      <c r="AF5" s="16"/>
+      <c r="AG5" s="12"/>
+      <c r="AH5" s="16"/>
+      <c r="AI5" s="12"/>
+      <c r="AJ5" s="16"/>
     </row>
     <row r="6" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="100" t="s">
+      <c r="A6" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="56">
+      <c r="B6" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C6" s="35">
         <v>7.92</v>
       </c>
-      <c r="D6" s="44" t="s">
+      <c r="D6" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E6" s="55" t="s">
+      <c r="E6" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="F6" s="165">
+      <c r="F6" s="64">
         <v>61.36</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H6" s="113">
+      <c r="H6" s="53">
         <v>0.31319999999999998</v>
       </c>
-      <c r="I6" s="45"/>
+      <c r="I6" s="36"/>
       <c r="J6" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K6" s="6"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N6" s="45"/>
-      <c r="O6" s="45"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
       <c r="P6" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="Q6" s="45"/>
+      <c r="Q6" s="36"/>
       <c r="R6" s="6"/>
-      <c r="S6" s="113">
+      <c r="S6" s="53">
         <v>0.19761904761904761</v>
       </c>
       <c r="T6" s="6"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2" t="s">
         <v>114</v>
       </c>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z6" s="45"/>
-      <c r="AA6" s="45"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
       <c r="AB6" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC6" s="45"/>
-      <c r="AD6" s="45">
+      <c r="AC6" s="36"/>
+      <c r="AD6" s="36">
         <v>0.6</v>
       </c>
       <c r="AE6" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF6" s="52" t="s">
+      <c r="AF6" s="43" t="s">
         <v>104</v>
       </c>
       <c r="AG6" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH6" s="52" t="s">
+      <c r="AH6" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI6" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ6" s="54" t="s">
+      <c r="AJ6" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK6" s="1"/>
     </row>
     <row r="7" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="12"/>
-[...9 lines deleted...]
-      <c r="K7" s="27"/>
+      <c r="A7" s="3"/>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="106"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="88"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="20"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
-      <c r="N7" s="46"/>
-[...5 lines deleted...]
-      <c r="T7" s="27"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="20"/>
+      <c r="S7" s="88"/>
+      <c r="T7" s="20"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
-      <c r="W7" s="27"/>
-      <c r="X7" s="27"/>
+      <c r="W7" s="20"/>
+      <c r="X7" s="20"/>
       <c r="Y7" s="3"/>
-      <c r="Z7" s="46"/>
-[...9 lines deleted...]
-      <c r="AJ7" s="90"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="3"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="41"/>
+      <c r="AF7" s="44"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="44"/>
+      <c r="AI7" s="41"/>
+      <c r="AJ7" s="72"/>
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="56">
+      <c r="B8" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="35">
         <v>2.16</v>
       </c>
-      <c r="D8" s="44" t="s">
+      <c r="D8" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="F8" s="165">
+      <c r="F8" s="64">
         <v>8.33</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H8" s="113">
+      <c r="H8" s="53">
         <v>0.66669999999999996</v>
       </c>
-      <c r="I8" s="45"/>
+      <c r="I8" s="36"/>
       <c r="J8" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K8" s="6"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N8" s="45"/>
-      <c r="O8" s="45"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
       <c r="P8" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="Q8" s="45"/>
+      <c r="Q8" s="36"/>
       <c r="R8" s="6"/>
-      <c r="S8" s="113">
+      <c r="S8" s="53">
         <v>0.14730290456431536</v>
       </c>
       <c r="T8" s="6"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z8" s="45"/>
-      <c r="AA8" s="45"/>
+      <c r="Z8" s="36"/>
+      <c r="AA8" s="36"/>
       <c r="AB8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC8" s="45"/>
-      <c r="AD8" s="45">
+      <c r="AC8" s="36"/>
+      <c r="AD8" s="36">
         <v>0</v>
       </c>
       <c r="AE8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF8" s="52" t="s">
+      <c r="AF8" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH8" s="52" t="s">
+      <c r="AH8" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI8" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ8" s="54" t="s">
+      <c r="AJ8" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK8" s="1"/>
       <c r="AL8" s="3"/>
     </row>
     <row r="9" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="12"/>
-[...7 lines deleted...]
-      <c r="I9" s="46"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="88"/>
+      <c r="I9" s="37"/>
       <c r="J9" s="3"/>
-      <c r="K9" s="27"/>
+      <c r="K9" s="20"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
-      <c r="N9" s="46"/>
-      <c r="O9" s="46"/>
+      <c r="N9" s="37"/>
+      <c r="O9" s="37"/>
       <c r="P9" s="3"/>
-      <c r="Q9" s="46"/>
-[...2 lines deleted...]
-      <c r="T9" s="27"/>
+      <c r="Q9" s="37"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="88"/>
+      <c r="T9" s="20"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
-      <c r="W9" s="27"/>
-      <c r="X9" s="27"/>
+      <c r="W9" s="20"/>
+      <c r="X9" s="20"/>
       <c r="Y9" s="3"/>
-      <c r="Z9" s="46"/>
-      <c r="AA9" s="46"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="37"/>
       <c r="AB9" s="3"/>
-      <c r="AC9" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ9" s="90"/>
+      <c r="AC9" s="37"/>
+      <c r="AD9" s="37"/>
+      <c r="AE9" s="107"/>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="20"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="20"/>
+      <c r="AJ9" s="72"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="3"/>
     </row>
     <row r="10" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="100" t="s">
+      <c r="A10" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="56">
+      <c r="B10" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="35">
         <v>5.6</v>
       </c>
-      <c r="D10" s="44" t="s">
+      <c r="D10" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="2">
         <v>2.15</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H10" s="113">
+      <c r="H10" s="53">
         <v>0.36049999999999999</v>
       </c>
-      <c r="I10" s="45"/>
+      <c r="I10" s="36"/>
       <c r="J10" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K10" s="6"/>
       <c r="M10" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N10" s="45"/>
-      <c r="O10" s="45"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
       <c r="P10" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q10" s="45"/>
+      <c r="Q10" s="36"/>
       <c r="R10" s="6"/>
-      <c r="S10" s="141">
+      <c r="S10" s="108">
         <v>2.4830699774266364E-2</v>
       </c>
       <c r="T10" s="6"/>
       <c r="V10" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z10" s="45"/>
-      <c r="AA10" s="45"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
       <c r="AB10" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC10" s="45"/>
-      <c r="AD10" s="126">
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="93">
         <v>0</v>
       </c>
       <c r="AE10" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF10" s="52" t="s">
+      <c r="AF10" s="43" t="s">
         <v>132</v>
       </c>
       <c r="AG10" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH10" s="52" t="s">
+      <c r="AH10" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI10" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ10" s="54" t="s">
+      <c r="AJ10" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK10" s="1"/>
       <c r="AL10" s="3"/>
     </row>
-    <row r="11" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I11" s="46"/>
+    <row r="11" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="88"/>
+      <c r="I11" s="37"/>
       <c r="J11" s="3"/>
-      <c r="K11" s="27"/>
+      <c r="K11" s="20"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
-      <c r="N11" s="46"/>
-      <c r="O11" s="46"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="37"/>
       <c r="P11" s="3"/>
-      <c r="Q11" s="46"/>
-[...2 lines deleted...]
-      <c r="T11" s="27"/>
+      <c r="Q11" s="37"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="109"/>
+      <c r="T11" s="20"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
-      <c r="W11" s="27"/>
-      <c r="X11" s="27"/>
+      <c r="W11" s="20"/>
+      <c r="X11" s="20"/>
       <c r="Y11" s="3"/>
-      <c r="Z11" s="46"/>
-      <c r="AA11" s="46"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
       <c r="AB11" s="3"/>
-      <c r="AC11" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ11" s="53"/>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="94"/>
+      <c r="AE11" s="107"/>
+      <c r="AF11" s="44"/>
+      <c r="AG11" s="20"/>
+      <c r="AH11" s="44"/>
+      <c r="AI11" s="20"/>
+      <c r="AJ11" s="44"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="8"/>
     </row>
     <row r="12" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="100" t="s">
+      <c r="A12" s="77" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="44" t="s">
+      <c r="B12" s="46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="2">
         <v>6.75</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H12" s="113">
+      <c r="H12" s="53">
         <v>0.56000000000000005</v>
       </c>
-      <c r="I12" s="45"/>
+      <c r="I12" s="36"/>
       <c r="J12" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K12" s="6"/>
       <c r="M12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="N12" s="45"/>
-      <c r="O12" s="45"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
       <c r="P12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Q12" s="45"/>
+      <c r="Q12" s="36"/>
       <c r="R12" s="6"/>
-      <c r="S12" s="141">
+      <c r="S12" s="108">
         <v>0.70531400966183577</v>
       </c>
       <c r="T12" s="6"/>
       <c r="V12" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z12" s="45"/>
-      <c r="AA12" s="45"/>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
       <c r="AB12" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="AC12" s="45"/>
-      <c r="AD12" s="141">
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="108">
         <v>0.33333333333333331</v>
       </c>
       <c r="AE12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF12" s="52" t="s">
+      <c r="AF12" s="43" t="s">
         <v>102</v>
       </c>
       <c r="AG12" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH12" s="52" t="s">
+      <c r="AH12" s="43" t="s">
         <v>134</v>
       </c>
       <c r="AI12" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ12" s="54" t="s">
+      <c r="AJ12" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK12" s="1"/>
       <c r="AL12" s="3"/>
     </row>
-    <row r="13" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I13" s="46"/>
+    <row r="13" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="37"/>
       <c r="J13" s="3"/>
-      <c r="K13" s="27"/>
+      <c r="K13" s="20"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
-      <c r="N13" s="46"/>
-      <c r="O13" s="46"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
       <c r="P13" s="3"/>
-      <c r="Q13" s="46"/>
-[...2 lines deleted...]
-      <c r="T13" s="27"/>
+      <c r="Q13" s="37"/>
+      <c r="R13" s="20"/>
+      <c r="S13" s="109"/>
+      <c r="T13" s="20"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
-      <c r="W13" s="27"/>
-      <c r="X13" s="27"/>
+      <c r="W13" s="20"/>
+      <c r="X13" s="20"/>
       <c r="Y13" s="3"/>
-      <c r="Z13" s="46"/>
-      <c r="AA13" s="46"/>
+      <c r="Z13" s="37"/>
+      <c r="AA13" s="37"/>
       <c r="AB13" s="3"/>
-      <c r="AC13" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ13" s="53"/>
+      <c r="AC13" s="37"/>
+      <c r="AD13" s="94"/>
+      <c r="AE13" s="107"/>
+      <c r="AF13" s="44"/>
+      <c r="AG13" s="20"/>
+      <c r="AH13" s="44"/>
+      <c r="AI13" s="20"/>
+      <c r="AJ13" s="44"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="8"/>
     </row>
     <row r="14" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="64" t="s">
+      <c r="A14" s="52" t="s">
         <v>122</v>
       </c>
-      <c r="B14" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="44" t="s">
+      <c r="B14" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E14" s="55" t="s">
+      <c r="E14" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="35">
         <v>28</v>
       </c>
-      <c r="G14" s="55" t="s">
+      <c r="G14" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H14" s="113">
+      <c r="H14" s="53">
         <v>0.66669999999999996</v>
       </c>
-      <c r="I14" s="126"/>
+      <c r="I14" s="93"/>
       <c r="J14" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K14" s="6"/>
       <c r="M14" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N14" s="45"/>
-      <c r="O14" s="45"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="36"/>
       <c r="P14" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="Q14" s="45"/>
+      <c r="Q14" s="36"/>
       <c r="R14" s="6"/>
-      <c r="S14" s="113">
+      <c r="S14" s="53">
         <v>0.30612244897959184</v>
       </c>
       <c r="T14" s="6"/>
       <c r="V14" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z14" s="45"/>
-[...5 lines deleted...]
-      <c r="AD14" s="122" t="s">
+      <c r="Z14" s="36"/>
+      <c r="AA14" s="36"/>
+      <c r="AB14" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC14" s="36"/>
+      <c r="AD14" s="89" t="s">
         <v>95</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF14" s="60" t="s">
+      <c r="AF14" s="48" t="s">
         <v>104</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH14" s="52" t="s">
+      <c r="AH14" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI14" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ14" s="61" t="s">
+      <c r="AJ14" s="49" t="s">
         <v>95</v>
       </c>
       <c r="AK14" s="1"/>
       <c r="AL14" s="3"/>
     </row>
-    <row r="15" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K15" s="27"/>
+    <row r="15" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="94"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="20"/>
       <c r="L15" s="3"/>
-      <c r="M15" s="35"/>
-[...6 lines deleted...]
-      <c r="T15" s="27"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="37"/>
+      <c r="O15" s="37"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="37"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="88"/>
+      <c r="T15" s="20"/>
       <c r="U15" s="3"/>
-      <c r="V15" s="35"/>
-[...13 lines deleted...]
-      <c r="AJ15" s="41"/>
+      <c r="V15" s="3"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="3"/>
+      <c r="Z15" s="37"/>
+      <c r="AA15" s="37"/>
+      <c r="AB15" s="3"/>
+      <c r="AC15" s="37"/>
+      <c r="AD15" s="90"/>
+      <c r="AE15" s="41"/>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="41"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="41"/>
+      <c r="AJ15" s="32"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="8"/>
     </row>
     <row r="16" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="64" t="s">
+      <c r="A16" s="52" t="s">
         <v>123</v>
       </c>
-      <c r="B16" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="44" t="s">
+      <c r="B16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D16" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E16" s="56" t="s">
+      <c r="E16" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="35">
         <v>88</v>
       </c>
-      <c r="G16" s="56" t="s">
+      <c r="G16" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="H16" s="113">
+      <c r="H16" s="53">
         <v>0.12770000000000001</v>
       </c>
-      <c r="I16" s="45"/>
+      <c r="I16" s="36"/>
       <c r="J16" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K16" s="6"/>
       <c r="M16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N16" s="45"/>
-      <c r="O16" s="45"/>
+      <c r="N16" s="36"/>
+      <c r="O16" s="36"/>
       <c r="P16" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="Q16" s="45"/>
+      <c r="Q16" s="36"/>
       <c r="R16" s="6"/>
-      <c r="S16" s="113">
+      <c r="S16" s="53">
         <v>0.27692307692307694</v>
       </c>
       <c r="T16" s="6"/>
       <c r="V16" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z16" s="45"/>
-[...5 lines deleted...]
-      <c r="AD16" s="122" t="s">
+      <c r="Z16" s="36"/>
+      <c r="AA16" s="36"/>
+      <c r="AB16" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC16" s="36"/>
+      <c r="AD16" s="89" t="s">
         <v>95</v>
       </c>
       <c r="AE16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF16" s="60" t="s">
+      <c r="AF16" s="48" t="s">
         <v>142</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH16" s="60" t="s">
+      <c r="AH16" s="48" t="s">
         <v>95</v>
       </c>
       <c r="AI16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ16" s="61" t="s">
+      <c r="AJ16" s="49" t="s">
         <v>95</v>
       </c>
       <c r="AK16" s="1"/>
       <c r="AL16" s="3"/>
     </row>
-    <row r="17" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K17" s="27"/>
+    <row r="17" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="20"/>
       <c r="L17" s="3"/>
-      <c r="M17" s="35"/>
-[...6 lines deleted...]
-      <c r="T17" s="27"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="20"/>
+      <c r="S17" s="88"/>
+      <c r="T17" s="20"/>
       <c r="U17" s="3"/>
-      <c r="V17" s="35"/>
-[...13 lines deleted...]
-      <c r="AJ17" s="41"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="3"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
+      <c r="AB17" s="3"/>
+      <c r="AC17" s="37"/>
+      <c r="AD17" s="90"/>
+      <c r="AE17" s="32"/>
+      <c r="AF17" s="47"/>
+      <c r="AG17" s="32"/>
+      <c r="AH17" s="47"/>
+      <c r="AI17" s="32"/>
+      <c r="AJ17" s="32"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="8"/>
     </row>
-    <row r="18" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="64" t="s">
+    <row r="18" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B18" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C18" s="55">
+      <c r="C18" s="46">
         <v>17.559999999999999</v>
       </c>
-      <c r="D18" s="83" t="s">
+      <c r="D18" s="46" t="s">
         <v>96</v>
       </c>
-      <c r="E18" s="55" t="s">
+      <c r="E18" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F18" s="6">
         <v>40.479999999999997</v>
       </c>
-      <c r="G18" s="55" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="113">
+      <c r="G18" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="H18" s="53">
         <v>0.20830000000000001</v>
       </c>
-      <c r="I18" s="45"/>
+      <c r="I18" s="36"/>
       <c r="J18" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K18" s="6"/>
-      <c r="L18" s="2"/>
       <c r="M18" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="N18" s="45"/>
-      <c r="O18" s="45"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
       <c r="P18" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="Q18" s="45"/>
+      <c r="Q18" s="36"/>
       <c r="R18" s="6"/>
-      <c r="S18" s="113">
+      <c r="S18" s="53">
         <v>0.32056194125159643</v>
       </c>
       <c r="T18" s="6"/>
-      <c r="U18" s="2"/>
       <c r="V18" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W18" s="6"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z18" s="45"/>
-      <c r="AA18" s="45"/>
+      <c r="Z18" s="36"/>
+      <c r="AA18" s="36"/>
       <c r="AB18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC18" s="45"/>
-      <c r="AD18" s="45">
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="36">
         <v>6.25E-2</v>
       </c>
       <c r="AE18" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF18" s="52" t="s">
+      <c r="AF18" s="43" t="s">
         <v>101</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH18" s="52" t="s">
+      <c r="AH18" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI18" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ18" s="54" t="s">
+      <c r="AJ18" s="45" t="s">
         <v>135</v>
       </c>
-      <c r="AK18" s="20"/>
-[...13 lines deleted...]
-      <c r="K19" s="27"/>
+      <c r="AK18" s="1"/>
+      <c r="AL18" s="3"/>
+    </row>
+    <row r="19" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="20"/>
       <c r="L19" s="3"/>
-      <c r="M19" s="35"/>
-[...1 lines deleted...]
-      <c r="O19" s="46"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="37"/>
+      <c r="O19" s="37"/>
       <c r="P19" s="3"/>
-      <c r="Q19" s="46"/>
-[...2 lines deleted...]
-      <c r="T19" s="27"/>
+      <c r="Q19" s="37"/>
+      <c r="R19" s="20"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="20"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
-      <c r="W19" s="27"/>
-      <c r="X19" s="27"/>
+      <c r="W19" s="20"/>
+      <c r="X19" s="20"/>
       <c r="Y19" s="3"/>
-      <c r="Z19" s="46"/>
-[...11 lines deleted...]
-      <c r="AL19" s="22"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="37"/>
+      <c r="AB19" s="3"/>
+      <c r="AC19" s="37"/>
+      <c r="AD19" s="37"/>
+      <c r="AE19" s="37"/>
+      <c r="AF19" s="44"/>
+      <c r="AG19" s="41"/>
+      <c r="AH19" s="44"/>
+      <c r="AI19" s="41"/>
+      <c r="AJ19" s="72"/>
+      <c r="AK19" s="1"/>
+      <c r="AL19" s="3"/>
     </row>
     <row r="20" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="64" t="s">
+      <c r="A20" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="55">
+      <c r="B20" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="46">
         <v>1</v>
       </c>
-      <c r="D20" s="83" t="s">
+      <c r="D20" s="46" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="6">
         <v>360</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H20" s="113">
+      <c r="H20" s="53">
         <v>2.3E-2</v>
       </c>
-      <c r="I20" s="45"/>
+      <c r="I20" s="36"/>
       <c r="J20" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K20" s="6"/>
       <c r="M20" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N20" s="45"/>
-      <c r="O20" s="45"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
       <c r="P20" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Q20" s="45"/>
+      <c r="Q20" s="36"/>
       <c r="R20" s="6"/>
-      <c r="S20" s="113">
+      <c r="S20" s="53">
         <v>0.92028985507246375</v>
       </c>
       <c r="T20" s="6"/>
       <c r="V20" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W20" s="6"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z20" s="45"/>
-[...5 lines deleted...]
-      <c r="AD20" s="45" t="s">
+      <c r="Z20" s="36"/>
+      <c r="AA20" s="36"/>
+      <c r="AB20" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC20" s="36"/>
+      <c r="AD20" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF20" s="52" t="s">
+      <c r="AF20" s="43" t="s">
         <v>105</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH20" s="52" t="s">
+      <c r="AH20" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI20" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ20" s="54" t="s">
+      <c r="AJ20" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK20" s="1"/>
       <c r="AL20" s="3"/>
     </row>
-    <row r="21" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K21" s="27"/>
+    <row r="21" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="41"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="20"/>
       <c r="L21" s="3"/>
-      <c r="M21" s="35"/>
-[...1 lines deleted...]
-      <c r="O21" s="46"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="37"/>
+      <c r="O21" s="37"/>
       <c r="P21" s="3"/>
-      <c r="Q21" s="46"/>
-[...2 lines deleted...]
-      <c r="T21" s="27"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="20"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
-      <c r="W21" s="27"/>
-      <c r="X21" s="27"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
       <c r="Y21" s="3"/>
-      <c r="Z21" s="46"/>
-      <c r="AA21" s="46"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
       <c r="AB21" s="3"/>
-      <c r="AC21" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ21" s="90"/>
+      <c r="AC21" s="37"/>
+      <c r="AD21" s="37"/>
+      <c r="AE21" s="37"/>
+      <c r="AF21" s="44"/>
+      <c r="AG21" s="20"/>
+      <c r="AH21" s="44"/>
+      <c r="AI21" s="20"/>
+      <c r="AJ21" s="72"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="8"/>
     </row>
     <row r="22" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="100" t="s">
+      <c r="A22" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="56">
+      <c r="B22" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" s="35">
         <v>1</v>
       </c>
-      <c r="D22" s="44" t="s">
+      <c r="D22" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E22" s="55" t="s">
+      <c r="E22" s="46" t="s">
         <v>113</v>
       </c>
       <c r="F22" s="6">
         <v>2</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H22" s="113">
+      <c r="H22" s="53">
         <v>0.42620000000000002</v>
       </c>
-      <c r="I22" s="45"/>
+      <c r="I22" s="36"/>
       <c r="J22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K22" s="6"/>
       <c r="M22" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N22" s="45"/>
-      <c r="O22" s="45"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
       <c r="P22" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Q22" s="45"/>
+      <c r="Q22" s="36"/>
       <c r="R22" s="6"/>
-      <c r="S22" s="113" t="s">
+      <c r="S22" s="53" t="s">
         <v>95</v>
       </c>
       <c r="T22" s="6"/>
       <c r="V22" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z22" s="126"/>
-      <c r="AA22" s="126"/>
+      <c r="Z22" s="93"/>
+      <c r="AA22" s="93"/>
       <c r="AB22" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC22" s="126"/>
-      <c r="AD22" s="45">
+      <c r="AC22" s="93"/>
+      <c r="AD22" s="36">
         <v>0</v>
       </c>
       <c r="AE22" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF22" s="52" t="s">
+      <c r="AF22" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG22" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH22" s="52" t="s">
+      <c r="AH22" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI22" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ22" s="54" t="s">
+      <c r="AJ22" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK22" s="1"/>
       <c r="AL22" s="3"/>
     </row>
-    <row r="23" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K23" s="27"/>
+    <row r="23" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="20"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
-      <c r="N23" s="46"/>
-      <c r="O23" s="46"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
       <c r="P23" s="3"/>
-      <c r="Q23" s="46"/>
-[...2 lines deleted...]
-      <c r="T23" s="27"/>
+      <c r="Q23" s="37"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="88"/>
+      <c r="T23" s="20"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
-      <c r="W23" s="27"/>
-      <c r="X23" s="27"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
       <c r="Y23" s="3"/>
-      <c r="Z23" s="143"/>
-      <c r="AA23" s="143"/>
+      <c r="Z23" s="94"/>
+      <c r="AA23" s="94"/>
       <c r="AB23" s="3"/>
-      <c r="AC23" s="143"/>
-[...6 lines deleted...]
-      <c r="AJ23" s="90"/>
+      <c r="AC23" s="94"/>
+      <c r="AD23" s="37"/>
+      <c r="AE23" s="41"/>
+      <c r="AF23" s="44"/>
+      <c r="AG23" s="41"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="41"/>
+      <c r="AJ23" s="72"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="8"/>
     </row>
     <row r="24" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="100" t="s">
+      <c r="A24" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="B24" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="56">
+      <c r="B24" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" s="35">
         <v>1</v>
       </c>
-      <c r="D24" s="44" t="s">
+      <c r="D24" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F24" s="6">
         <v>10.92</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H24" s="113">
+      <c r="H24" s="53">
         <v>0.55349999999999999</v>
       </c>
-      <c r="I24" s="45"/>
+      <c r="I24" s="36"/>
       <c r="J24" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K24" s="6"/>
       <c r="M24" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N24" s="45"/>
-      <c r="O24" s="45"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
       <c r="P24" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="Q24" s="45"/>
+      <c r="Q24" s="36"/>
       <c r="R24" s="6"/>
-      <c r="S24" s="113">
+      <c r="S24" s="53">
         <v>0.22424242424242424</v>
       </c>
       <c r="T24" s="6"/>
       <c r="V24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z24" s="45"/>
-      <c r="AA24" s="45"/>
+      <c r="Z24" s="36"/>
+      <c r="AA24" s="36"/>
       <c r="AB24" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC24" s="45"/>
-      <c r="AD24" s="45">
+      <c r="AC24" s="36"/>
+      <c r="AD24" s="36">
         <v>1</v>
       </c>
       <c r="AE24" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF24" s="52" t="s">
+      <c r="AF24" s="43" t="s">
         <v>103</v>
       </c>
       <c r="AG24" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH24" s="52" t="s">
+      <c r="AH24" s="43" t="s">
         <v>135</v>
       </c>
       <c r="AI24" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ24" s="54" t="s">
+      <c r="AJ24" s="45" t="s">
         <v>135</v>
       </c>
       <c r="AK24" s="1"/>
       <c r="AL24" s="3"/>
     </row>
-    <row r="25" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I25" s="46"/>
+    <row r="25" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="88"/>
+      <c r="I25" s="37"/>
       <c r="J25" s="3"/>
-      <c r="K25" s="27"/>
+      <c r="K25" s="20"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
-      <c r="N25" s="46"/>
-      <c r="O25" s="46"/>
+      <c r="N25" s="37"/>
+      <c r="O25" s="37"/>
       <c r="P25" s="3"/>
-      <c r="Q25" s="46"/>
-[...2 lines deleted...]
-      <c r="T25" s="27"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="20"/>
+      <c r="S25" s="88"/>
+      <c r="T25" s="20"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
-      <c r="W25" s="27"/>
-      <c r="X25" s="27"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="20"/>
       <c r="Y25" s="3"/>
-      <c r="Z25" s="46"/>
-      <c r="AA25" s="46"/>
+      <c r="Z25" s="37"/>
+      <c r="AA25" s="37"/>
       <c r="AB25" s="3"/>
-      <c r="AC25" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ25" s="90"/>
+      <c r="AC25" s="37"/>
+      <c r="AD25" s="37"/>
+      <c r="AE25" s="20"/>
+      <c r="AF25" s="44"/>
+      <c r="AG25" s="20"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="20"/>
+      <c r="AJ25" s="72"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="8"/>
     </row>
     <row r="26" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="64" t="s">
+      <c r="A26" s="52" t="s">
         <v>124</v>
       </c>
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="56">
+      <c r="C26" s="35">
         <v>22</v>
       </c>
-      <c r="D26" s="44" t="s">
+      <c r="D26" s="35" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F26" s="6">
         <v>17</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H26" s="113">
+      <c r="H26" s="53">
         <v>0.97330000000000005</v>
       </c>
-      <c r="I26" s="45"/>
+      <c r="I26" s="36"/>
       <c r="J26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="K26" s="6"/>
       <c r="M26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N26" s="45"/>
-      <c r="O26" s="45"/>
+      <c r="N26" s="36"/>
+      <c r="O26" s="36"/>
       <c r="P26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q26" s="45"/>
+      <c r="Q26" s="36"/>
       <c r="R26" s="6"/>
-      <c r="S26" s="113">
+      <c r="S26" s="53">
         <v>0.04</v>
       </c>
       <c r="T26" s="6"/>
       <c r="V26" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W26" s="6"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z26" s="45"/>
-      <c r="AA26" s="45"/>
+      <c r="Z26" s="36"/>
+      <c r="AA26" s="36"/>
       <c r="AB26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC26" s="45"/>
-      <c r="AD26" s="45">
+      <c r="AC26" s="36"/>
+      <c r="AD26" s="36">
         <v>0</v>
       </c>
       <c r="AE26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF26" s="52" t="s">
+      <c r="AF26" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AG26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH26" s="52" t="s">
+      <c r="AH26" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ26" s="54" t="s">
+      <c r="AJ26" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK26" s="1"/>
       <c r="AL26" s="3"/>
     </row>
-    <row r="27" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K27" s="27"/>
+    <row r="27" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="41"/>
+      <c r="B27" s="32"/>
+      <c r="C27" s="32"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="88"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="20"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
-      <c r="N27" s="46"/>
-[...5 lines deleted...]
-      <c r="T27" s="27"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="37"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="37"/>
+      <c r="R27" s="20"/>
+      <c r="S27" s="88"/>
+      <c r="T27" s="20"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
-      <c r="W27" s="27"/>
-      <c r="X27" s="27"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="20"/>
       <c r="Y27" s="3"/>
-      <c r="Z27" s="46"/>
-[...9 lines deleted...]
-      <c r="AJ27" s="90"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="3"/>
+      <c r="AC27" s="37"/>
+      <c r="AD27" s="37"/>
+      <c r="AE27" s="41"/>
+      <c r="AF27" s="44"/>
+      <c r="AG27" s="20"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="41"/>
+      <c r="AJ27" s="72"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="8"/>
     </row>
     <row r="28" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="56">
+      <c r="B28" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="35">
         <v>5.68</v>
       </c>
-      <c r="D28" s="44" t="s">
+      <c r="D28" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F28" s="6">
         <v>23.6</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H28" s="113">
+      <c r="H28" s="53">
         <v>0.53759999999999997</v>
       </c>
-      <c r="I28" s="45"/>
+      <c r="I28" s="36"/>
       <c r="J28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K28" s="6"/>
       <c r="M28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N28" s="45"/>
-      <c r="O28" s="45"/>
+      <c r="N28" s="36"/>
+      <c r="O28" s="36"/>
       <c r="P28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q28" s="45"/>
+      <c r="Q28" s="36"/>
       <c r="R28" s="6"/>
-      <c r="S28" s="113">
+      <c r="S28" s="53">
         <v>5.015353121801433E-2</v>
       </c>
       <c r="T28" s="6"/>
       <c r="V28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W28" s="6"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z28" s="45"/>
-      <c r="AA28" s="45"/>
+      <c r="Z28" s="36"/>
+      <c r="AA28" s="36"/>
       <c r="AB28" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC28" s="45"/>
-      <c r="AD28" s="45">
+      <c r="AC28" s="36"/>
+      <c r="AD28" s="36">
         <v>0.9285714285714286</v>
       </c>
       <c r="AE28" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF28" s="52" t="s">
+      <c r="AF28" s="43" t="s">
         <v>104</v>
       </c>
       <c r="AG28" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH28" s="52" t="s">
+      <c r="AH28" s="43" t="s">
         <v>101</v>
       </c>
       <c r="AI28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ28" s="54" t="s">
+      <c r="AJ28" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK28" s="1"/>
       <c r="AL28" s="3"/>
     </row>
-    <row r="29" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I29" s="46"/>
+    <row r="29" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41"/>
+      <c r="B29" s="32"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="37"/>
       <c r="J29" s="3"/>
-      <c r="K29" s="27"/>
+      <c r="K29" s="20"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
-      <c r="N29" s="46"/>
-      <c r="O29" s="46"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
       <c r="P29" s="3"/>
-      <c r="Q29" s="46"/>
-[...2 lines deleted...]
-      <c r="T29" s="27"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="20"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
-      <c r="W29" s="27"/>
-      <c r="X29" s="27"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
       <c r="Y29" s="3"/>
-      <c r="Z29" s="46"/>
-      <c r="AA29" s="46"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
       <c r="AB29" s="3"/>
-      <c r="AC29" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ29" s="90"/>
+      <c r="AC29" s="37"/>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="20"/>
+      <c r="AF29" s="44"/>
+      <c r="AG29" s="20"/>
+      <c r="AH29" s="44"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="72"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="8"/>
     </row>
     <row r="30" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="56">
+      <c r="B30" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" s="35">
         <v>9.7899999999999991</v>
       </c>
-      <c r="D30" s="44" t="s">
+      <c r="D30" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="6">
         <v>23.9</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H30" s="113">
+      <c r="H30" s="53">
         <v>0.1993</v>
       </c>
-      <c r="I30" s="45"/>
+      <c r="I30" s="36"/>
       <c r="J30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K30" s="6"/>
       <c r="M30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N30" s="45"/>
-      <c r="O30" s="45"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="36"/>
       <c r="P30" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="Q30" s="45"/>
+      <c r="Q30" s="36"/>
       <c r="R30" s="6"/>
-      <c r="S30" s="113">
+      <c r="S30" s="53">
         <v>0.24513618677042801</v>
       </c>
       <c r="T30" s="6"/>
       <c r="V30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z30" s="45"/>
-      <c r="AA30" s="45"/>
+      <c r="Z30" s="36"/>
+      <c r="AA30" s="36"/>
       <c r="AB30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC30" s="45"/>
-      <c r="AD30" s="45">
+      <c r="AC30" s="36"/>
+      <c r="AD30" s="36">
         <v>0</v>
       </c>
       <c r="AE30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF30" s="52" t="s">
+      <c r="AF30" s="43" t="s">
         <v>99</v>
       </c>
       <c r="AG30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH30" s="52" t="s">
+      <c r="AH30" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AJ30" s="54" t="s">
+      <c r="AJ30" s="45" t="s">
         <v>151</v>
       </c>
       <c r="AK30" s="1"/>
       <c r="AL30" s="3"/>
     </row>
-    <row r="31" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I31" s="46"/>
+    <row r="31" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="88"/>
+      <c r="I31" s="37"/>
       <c r="J31" s="3"/>
-      <c r="K31" s="27"/>
+      <c r="K31" s="20"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
-      <c r="N31" s="46"/>
-      <c r="O31" s="46"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
       <c r="P31" s="3"/>
-      <c r="Q31" s="46"/>
-[...2 lines deleted...]
-      <c r="T31" s="27"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="20"/>
+      <c r="S31" s="88"/>
+      <c r="T31" s="20"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
-      <c r="W31" s="27"/>
-      <c r="X31" s="27"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="20"/>
       <c r="Y31" s="3"/>
-      <c r="Z31" s="46"/>
-      <c r="AA31" s="46"/>
+      <c r="Z31" s="37"/>
+      <c r="AA31" s="37"/>
       <c r="AB31" s="3"/>
-      <c r="AC31" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ31" s="53"/>
+      <c r="AC31" s="37"/>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="20"/>
+      <c r="AF31" s="44"/>
+      <c r="AG31" s="20"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="20"/>
+      <c r="AJ31" s="44"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="8"/>
     </row>
     <row r="32" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="100" t="s">
+      <c r="A32" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="44" t="s">
+      <c r="B32" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="35" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>95</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H32" s="113">
+      <c r="H32" s="53">
         <v>0</v>
       </c>
-      <c r="I32" s="45"/>
+      <c r="I32" s="36"/>
       <c r="J32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="K32" s="6"/>
       <c r="M32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N32" s="45"/>
-      <c r="O32" s="45"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
       <c r="P32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q32" s="45"/>
+      <c r="Q32" s="36"/>
       <c r="R32" s="6"/>
-      <c r="S32" s="113">
+      <c r="S32" s="53">
         <v>1.7094017094017096E-2</v>
       </c>
       <c r="T32" s="6"/>
       <c r="V32" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W32" s="6"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z32" s="45"/>
-[...5 lines deleted...]
-      <c r="AD32" s="45" t="s">
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
+      <c r="AB32" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC32" s="36"/>
+      <c r="AD32" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE32" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF32" s="52" t="s">
+      <c r="AF32" s="43" t="s">
         <v>133</v>
       </c>
       <c r="AG32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH32" s="52" t="s">
+      <c r="AH32" s="43" t="s">
         <v>135</v>
       </c>
       <c r="AI32" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ32" s="54" t="s">
+      <c r="AJ32" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK32" s="1"/>
       <c r="AL32" s="3"/>
     </row>
-    <row r="33" spans="1:42" s="19" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I33" s="46"/>
+    <row r="33" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="88"/>
+      <c r="I33" s="37"/>
       <c r="J33" s="3"/>
-      <c r="K33" s="27"/>
+      <c r="K33" s="20"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
-      <c r="N33" s="46"/>
-      <c r="O33" s="46"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
       <c r="P33" s="3"/>
-      <c r="Q33" s="46"/>
-[...2 lines deleted...]
-      <c r="T33" s="27"/>
+      <c r="Q33" s="37"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="88"/>
+      <c r="T33" s="20"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
-      <c r="W33" s="27"/>
-      <c r="X33" s="27"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="20"/>
       <c r="Y33" s="3"/>
-      <c r="Z33" s="46"/>
-      <c r="AA33" s="46"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
       <c r="AB33" s="3"/>
-      <c r="AC33" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ33" s="53"/>
+      <c r="AC33" s="37"/>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="20"/>
+      <c r="AF33" s="44"/>
+      <c r="AG33" s="20"/>
+      <c r="AH33" s="44"/>
+      <c r="AI33" s="20"/>
+      <c r="AJ33" s="44"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="8"/>
     </row>
-    <row r="34" spans="1:42" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="100" t="s">
+    <row r="34" spans="1:42" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="9" t="s">
+      <c r="B34" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D34" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E34" s="55" t="s">
+      <c r="E34" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F34" s="6">
         <v>60.1</v>
       </c>
-      <c r="G34" s="55" t="s">
+      <c r="G34" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H34" s="113">
+      <c r="H34" s="53">
         <v>0.80249999999999999</v>
       </c>
-      <c r="I34" s="45"/>
+      <c r="I34" s="36"/>
       <c r="J34" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K34" s="6"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N34" s="45"/>
-      <c r="O34" s="45"/>
+      <c r="N34" s="36"/>
+      <c r="O34" s="36"/>
       <c r="P34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Q34" s="45"/>
+      <c r="Q34" s="36"/>
       <c r="R34" s="6"/>
-      <c r="S34" s="113">
+      <c r="S34" s="53">
         <v>0.55384615384615388</v>
       </c>
       <c r="T34" s="6"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z34" s="45"/>
-      <c r="AA34" s="45"/>
+      <c r="Z34" s="36"/>
+      <c r="AA34" s="36"/>
       <c r="AB34" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AC34" s="45"/>
-      <c r="AD34" s="45">
+      <c r="AC34" s="36"/>
+      <c r="AD34" s="36">
         <v>0.25</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF34" s="52" t="s">
+      <c r="AF34" s="43" t="s">
         <v>105</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH34" s="52" t="s">
+      <c r="AH34" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI34" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ34" s="54" t="s">
+      <c r="AJ34" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK34" s="1"/>
       <c r="AL34" s="3"/>
     </row>
     <row r="35" spans="1:42" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="12"/>
-[...9 lines deleted...]
-      <c r="K35" s="27"/>
+      <c r="A35" s="3"/>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="20"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
-      <c r="N35" s="46"/>
-      <c r="O35" s="46"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
       <c r="P35" s="3"/>
-      <c r="Q35" s="46"/>
-[...2 lines deleted...]
-      <c r="T35" s="27"/>
+      <c r="Q35" s="37"/>
+      <c r="R35" s="20"/>
+      <c r="S35" s="88"/>
+      <c r="T35" s="20"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
-      <c r="W35" s="27"/>
-[...11 lines deleted...]
-      <c r="AJ35" s="90"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="20"/>
+      <c r="Y35" s="3"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="3"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="41"/>
+      <c r="AF35" s="44"/>
+      <c r="AG35" s="41"/>
+      <c r="AH35" s="41"/>
+      <c r="AJ35" s="72"/>
       <c r="AK35" s="5"/>
     </row>
     <row r="36" spans="1:42" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="100" t="s">
+      <c r="A36" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="56">
+      <c r="B36" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="35">
         <v>6.62</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="D36" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E36" s="55" t="s">
+      <c r="E36" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="6">
         <v>28.32</v>
       </c>
-      <c r="G36" s="55" t="s">
+      <c r="G36" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H36" s="113">
+      <c r="H36" s="53">
         <v>0.81879999999999997</v>
       </c>
-      <c r="I36" s="45"/>
+      <c r="I36" s="36"/>
       <c r="J36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K36" s="6"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N36" s="45"/>
-      <c r="O36" s="45"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="36"/>
       <c r="P36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Q36" s="45"/>
+      <c r="Q36" s="36"/>
       <c r="R36" s="6"/>
-      <c r="S36" s="113">
+      <c r="S36" s="53">
         <v>0.45161290322580644</v>
       </c>
       <c r="T36" s="6"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W36" s="45"/>
-      <c r="X36" s="45"/>
+      <c r="W36" s="36"/>
+      <c r="X36" s="36"/>
       <c r="Y36" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z36" s="45"/>
-      <c r="AA36" s="45"/>
+      <c r="Z36" s="36"/>
+      <c r="AA36" s="36"/>
       <c r="AB36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC36" s="45"/>
-      <c r="AD36" s="45">
+      <c r="AC36" s="36"/>
+      <c r="AD36" s="36">
         <v>0</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF36" s="52" t="s">
+      <c r="AF36" s="43" t="s">
         <v>101</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH36" s="52" t="s">
+      <c r="AH36" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI36" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ36" s="54" t="s">
+      <c r="AJ36" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK36" s="1"/>
       <c r="AL36" s="3"/>
     </row>
     <row r="37" spans="1:42" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="12"/>
-[...7 lines deleted...]
-      <c r="I37" s="46"/>
+      <c r="A37" s="3"/>
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="88"/>
+      <c r="I37" s="37"/>
       <c r="J37" s="3"/>
-      <c r="K37" s="27"/>
+      <c r="K37" s="20"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
-      <c r="N37" s="46"/>
-      <c r="O37" s="46"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="37"/>
       <c r="P37" s="3"/>
-      <c r="Q37" s="46"/>
-[...2 lines deleted...]
-      <c r="T37" s="27"/>
+      <c r="Q37" s="37"/>
+      <c r="R37" s="20"/>
+      <c r="S37" s="88"/>
+      <c r="T37" s="20"/>
       <c r="U37" s="3"/>
       <c r="V37" s="3"/>
-      <c r="W37" s="46"/>
-      <c r="X37" s="46"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="37"/>
       <c r="Y37" s="3"/>
-      <c r="Z37" s="46"/>
-      <c r="AA37" s="46"/>
+      <c r="Z37" s="37"/>
+      <c r="AA37" s="37"/>
       <c r="AB37" s="3"/>
-      <c r="AC37" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ37" s="90"/>
+      <c r="AC37" s="37"/>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="20"/>
+      <c r="AF37" s="44"/>
+      <c r="AG37" s="20"/>
+      <c r="AH37" s="44"/>
+      <c r="AI37" s="20"/>
+      <c r="AJ37" s="72"/>
       <c r="AK37" s="5"/>
       <c r="AL37" s="8"/>
     </row>
     <row r="38" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="100" t="s">
+      <c r="A38" s="77" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="56">
+      <c r="B38" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="35">
         <v>7</v>
       </c>
-      <c r="D38" s="44" t="s">
+      <c r="D38" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F38" s="6">
         <v>366.5</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H38" s="113">
+      <c r="H38" s="53">
         <v>0.93140000000000001</v>
       </c>
-      <c r="I38" s="45"/>
+      <c r="I38" s="36"/>
       <c r="J38" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K38" s="6"/>
       <c r="M38" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N38" s="45"/>
-      <c r="O38" s="45"/>
+      <c r="N38" s="36"/>
+      <c r="O38" s="36"/>
       <c r="P38" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Q38" s="45"/>
+      <c r="Q38" s="36"/>
       <c r="R38" s="6"/>
-      <c r="S38" s="113" t="s">
+      <c r="S38" s="53" t="s">
         <v>95</v>
       </c>
       <c r="T38" s="6"/>
       <c r="V38" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z38" s="45"/>
-      <c r="AA38" s="45"/>
+      <c r="Z38" s="36"/>
+      <c r="AA38" s="36"/>
       <c r="AB38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC38" s="45"/>
-      <c r="AD38" s="45">
+      <c r="AC38" s="36"/>
+      <c r="AD38" s="36">
         <v>0</v>
       </c>
       <c r="AE38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF38" s="52" t="s">
+      <c r="AF38" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH38" s="52" t="s">
+      <c r="AH38" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI38" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ38" s="54" t="s">
+      <c r="AJ38" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK38" s="1"/>
       <c r="AL38" s="3"/>
     </row>
-    <row r="39" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I39" s="46"/>
+    <row r="39" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="88"/>
+      <c r="I39" s="37"/>
       <c r="J39" s="3"/>
-      <c r="K39" s="27"/>
+      <c r="K39" s="20"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
-      <c r="N39" s="46"/>
-      <c r="O39" s="46"/>
+      <c r="N39" s="37"/>
+      <c r="O39" s="37"/>
       <c r="P39" s="3"/>
-      <c r="Q39" s="46"/>
-[...2 lines deleted...]
-      <c r="T39" s="27"/>
+      <c r="Q39" s="37"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="88"/>
+      <c r="T39" s="20"/>
       <c r="U39" s="3"/>
       <c r="V39" s="3"/>
-      <c r="W39" s="27"/>
-      <c r="X39" s="27"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="20"/>
       <c r="Y39" s="3"/>
-      <c r="Z39" s="46"/>
-      <c r="AA39" s="46"/>
+      <c r="Z39" s="37"/>
+      <c r="AA39" s="37"/>
       <c r="AB39" s="3"/>
-      <c r="AC39" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ39" s="53"/>
+      <c r="AC39" s="37"/>
+      <c r="AD39" s="37"/>
+      <c r="AE39" s="37"/>
+      <c r="AF39" s="44"/>
+      <c r="AG39" s="20"/>
+      <c r="AH39" s="44"/>
+      <c r="AI39" s="20"/>
+      <c r="AJ39" s="44"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="8"/>
     </row>
-    <row r="40" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="100" t="s">
+    <row r="40" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="77" t="s">
         <v>91</v>
       </c>
-      <c r="B40" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="44" t="s">
+      <c r="B40" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F40" s="6">
         <v>3.2</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H40" s="113">
+      <c r="H40" s="53">
         <v>0.55100000000000005</v>
       </c>
-      <c r="I40" s="45"/>
+      <c r="I40" s="36"/>
       <c r="J40" s="2" t="s">
         <v>96</v>
       </c>
       <c r="K40" s="6"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N40" s="45"/>
-      <c r="O40" s="45"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
       <c r="P40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q40" s="45"/>
+      <c r="Q40" s="36"/>
       <c r="R40" s="6"/>
-      <c r="S40" s="113">
+      <c r="S40" s="53">
         <v>7.5471698113207544E-2</v>
       </c>
       <c r="T40" s="6"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W40" s="6"/>
       <c r="X40" s="6"/>
       <c r="Y40" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z40" s="45"/>
-[...5 lines deleted...]
-      <c r="AD40" s="45" t="s">
+      <c r="Z40" s="36"/>
+      <c r="AA40" s="36"/>
+      <c r="AB40" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC40" s="36"/>
+      <c r="AD40" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF40" s="52" t="s">
+      <c r="AF40" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH40" s="52" t="s">
+      <c r="AH40" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI40" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ40" s="54" t="s">
+      <c r="AJ40" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK40" s="5"/>
       <c r="AL40" s="8"/>
     </row>
-    <row r="41" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I41" s="46"/>
+    <row r="41" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="88"/>
+      <c r="I41" s="37"/>
       <c r="J41" s="3"/>
-      <c r="K41" s="27"/>
+      <c r="K41" s="20"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
-      <c r="N41" s="46"/>
-      <c r="O41" s="46"/>
+      <c r="N41" s="37"/>
+      <c r="O41" s="37"/>
       <c r="P41" s="3"/>
-      <c r="Q41" s="46"/>
-[...2 lines deleted...]
-      <c r="T41" s="27"/>
+      <c r="Q41" s="37"/>
+      <c r="R41" s="20"/>
+      <c r="S41" s="88"/>
+      <c r="T41" s="20"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3"/>
-      <c r="W41" s="27"/>
-      <c r="X41" s="27"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
       <c r="Y41" s="3"/>
-      <c r="Z41" s="46"/>
-      <c r="AA41" s="46"/>
+      <c r="Z41" s="37"/>
+      <c r="AA41" s="37"/>
       <c r="AB41" s="3"/>
-      <c r="AC41" s="46"/>
-[...6 lines deleted...]
-      <c r="AJ41" s="53"/>
+      <c r="AC41" s="37"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="37"/>
+      <c r="AF41" s="44"/>
+      <c r="AG41" s="20"/>
+      <c r="AH41" s="44"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="44"/>
       <c r="AK41" s="5"/>
       <c r="AL41" s="8"/>
     </row>
     <row r="42" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="64" t="s">
+      <c r="A42" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B42" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="56">
+      <c r="B42" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="35">
         <v>6</v>
       </c>
-      <c r="D42" s="44" t="s">
+      <c r="D42" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E42" s="55" t="s">
+      <c r="E42" s="46" t="s">
         <v>113</v>
       </c>
       <c r="F42" s="6">
         <v>5</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H42" s="113">
+      <c r="H42" s="53">
         <v>0.2127</v>
       </c>
-      <c r="I42" s="45"/>
+      <c r="I42" s="36"/>
       <c r="J42" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K42" s="6"/>
       <c r="M42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N42" s="45"/>
-      <c r="O42" s="45"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
       <c r="P42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q42" s="45"/>
+      <c r="Q42" s="36"/>
       <c r="R42" s="6"/>
-      <c r="S42" s="113">
+      <c r="S42" s="53">
         <v>4.2805100182149364E-2</v>
       </c>
       <c r="T42" s="6"/>
       <c r="V42" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
       <c r="Y42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z42" s="45"/>
-      <c r="AA42" s="45"/>
+      <c r="Z42" s="36"/>
+      <c r="AA42" s="36"/>
       <c r="AB42" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="AC42" s="45"/>
-      <c r="AD42" s="124">
+      <c r="AC42" s="36"/>
+      <c r="AD42" s="91">
         <v>0.1076923076923077</v>
       </c>
       <c r="AE42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF42" s="52" t="s">
+      <c r="AF42" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH42" s="52" t="s">
+      <c r="AH42" s="43" t="s">
         <v>136</v>
       </c>
       <c r="AI42" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ42" s="54" t="s">
+      <c r="AJ42" s="45" t="s">
         <v>137</v>
       </c>
       <c r="AK42" s="1"/>
       <c r="AL42" s="3"/>
     </row>
-    <row r="43" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K43" s="27"/>
+    <row r="43" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="41"/>
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="88"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="20"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
-      <c r="N43" s="46"/>
-[...5 lines deleted...]
-      <c r="T43" s="27"/>
+      <c r="N43" s="37"/>
+      <c r="O43" s="37"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="37"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="88"/>
+      <c r="T43" s="20"/>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
-      <c r="W43" s="27"/>
-      <c r="X43" s="27"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="20"/>
       <c r="Y43" s="3"/>
-      <c r="Z43" s="46"/>
-[...9 lines deleted...]
-      <c r="AJ43" s="53"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="92"/>
+      <c r="AE43" s="20"/>
+      <c r="AF43" s="44"/>
+      <c r="AG43" s="20"/>
+      <c r="AH43" s="44"/>
+      <c r="AI43" s="20"/>
+      <c r="AJ43" s="44"/>
       <c r="AK43" s="5"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="8"/>
       <c r="AN43" s="8"/>
       <c r="AO43" s="8"/>
       <c r="AP43" s="8"/>
     </row>
     <row r="44" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="64" t="s">
+      <c r="A44" s="52" t="s">
         <v>125</v>
       </c>
-      <c r="B44" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="44" t="s">
+      <c r="B44" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" s="35" t="s">
         <v>97</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F44" s="6">
         <v>43</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="H44" s="113">
+      <c r="H44" s="53">
         <v>0.70689999999999997</v>
       </c>
-      <c r="I44" s="45"/>
+      <c r="I44" s="36"/>
       <c r="J44" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K44" s="6"/>
       <c r="M44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N44" s="45"/>
-      <c r="O44" s="45"/>
+      <c r="N44" s="36"/>
+      <c r="O44" s="36"/>
       <c r="P44" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="Q44" s="45"/>
+      <c r="Q44" s="36"/>
       <c r="R44" s="6"/>
-      <c r="S44" s="113">
+      <c r="S44" s="53">
         <v>0.26829268292682928</v>
       </c>
       <c r="T44" s="6"/>
       <c r="V44" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W44" s="6"/>
       <c r="X44" s="6"/>
       <c r="Y44" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z44" s="45"/>
-      <c r="AA44" s="45"/>
+      <c r="Z44" s="36"/>
+      <c r="AA44" s="36"/>
       <c r="AB44" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="AC44" s="45"/>
+      <c r="AC44" s="36"/>
       <c r="AD44" s="2" t="s">
         <v>95</v>
       </c>
       <c r="AE44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF44" s="52" t="s">
+      <c r="AF44" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH44" s="52" t="s">
+      <c r="AH44" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI44" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ44" s="54" t="s">
+      <c r="AJ44" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK44" s="1"/>
       <c r="AL44" s="3"/>
       <c r="AM44" s="3"/>
       <c r="AN44" s="3"/>
       <c r="AO44" s="3"/>
       <c r="AP44" s="3"/>
     </row>
-    <row r="45" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="K45" s="27"/>
+    <row r="45" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="41"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="20"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="20"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="20"/>
+      <c r="K45" s="20"/>
       <c r="L45" s="3"/>
-      <c r="M45" s="27"/>
-[...6 lines deleted...]
-      <c r="T45" s="27"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="37"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="37"/>
+      <c r="R45" s="20"/>
+      <c r="S45" s="88"/>
+      <c r="T45" s="20"/>
       <c r="U45" s="3"/>
-      <c r="V45" s="27"/>
-[...13 lines deleted...]
-      <c r="AJ45" s="53"/>
+      <c r="V45" s="20"/>
+      <c r="W45" s="20"/>
+      <c r="X45" s="20"/>
+      <c r="Y45" s="20"/>
+      <c r="Z45" s="37"/>
+      <c r="AA45" s="37"/>
+      <c r="AB45" s="20"/>
+      <c r="AC45" s="37"/>
+      <c r="AD45" s="92"/>
+      <c r="AE45" s="20"/>
+      <c r="AF45" s="44"/>
+      <c r="AG45" s="20"/>
+      <c r="AH45" s="44"/>
+      <c r="AI45" s="20"/>
+      <c r="AJ45" s="44"/>
       <c r="AK45" s="5"/>
       <c r="AL45" s="8"/>
       <c r="AM45" s="8"/>
       <c r="AN45" s="8"/>
       <c r="AO45" s="8"/>
       <c r="AP45" s="8"/>
     </row>
     <row r="46" spans="1:42" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="50"/>
-[...9 lines deleted...]
-      <c r="K46" s="27"/>
+      <c r="A46" s="41"/>
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="32"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="20"/>
+      <c r="K46" s="20"/>
       <c r="L46" s="3"/>
-      <c r="M46" s="27"/>
-[...6 lines deleted...]
-      <c r="T46" s="27"/>
+      <c r="M46" s="20"/>
+      <c r="N46" s="37"/>
+      <c r="O46" s="37"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="37"/>
+      <c r="R46" s="20"/>
+      <c r="S46" s="88"/>
+      <c r="T46" s="20"/>
       <c r="U46" s="3"/>
-      <c r="V46" s="27"/>
-[...12 lines deleted...]
-      <c r="AJ46" s="53"/>
+      <c r="V46" s="20"/>
+      <c r="W46" s="20"/>
+      <c r="X46" s="20"/>
+      <c r="Y46" s="20"/>
+      <c r="Z46" s="37"/>
+      <c r="AA46" s="37"/>
+      <c r="AB46" s="20"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="92"/>
+      <c r="AE46" s="20"/>
+      <c r="AG46" s="20"/>
+      <c r="AH46" s="44"/>
+      <c r="AI46" s="20"/>
+      <c r="AJ46" s="44"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="3"/>
     </row>
-    <row r="47" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="100" t="s">
+    <row r="47" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="77" t="s">
         <v>126</v>
       </c>
-      <c r="B47" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="67" t="s">
+      <c r="B47" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" s="55" t="s">
         <v>97</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="F47" s="9">
+      <c r="F47" s="2">
         <v>52.39</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H47" s="113">
+      <c r="H47" s="53">
         <v>0.79310000000000003</v>
       </c>
-      <c r="I47" s="46"/>
+      <c r="I47" s="37"/>
       <c r="J47" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K47" s="6"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N47" s="45"/>
-      <c r="O47" s="45"/>
+      <c r="N47" s="36"/>
+      <c r="O47" s="36"/>
       <c r="P47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q47" s="45"/>
+      <c r="Q47" s="36"/>
       <c r="R47" s="6"/>
-      <c r="S47" s="113">
+      <c r="S47" s="53">
         <v>1.2345679012345678E-2</v>
       </c>
-      <c r="T47" s="27"/>
+      <c r="T47" s="20"/>
       <c r="U47" s="3"/>
       <c r="V47" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W47" s="6"/>
       <c r="X47" s="6"/>
       <c r="Y47" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z47" s="45"/>
-      <c r="AA47" s="45"/>
+      <c r="Z47" s="36"/>
+      <c r="AA47" s="36"/>
       <c r="AB47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC47" s="45"/>
-      <c r="AD47" s="45">
+      <c r="AC47" s="36"/>
+      <c r="AD47" s="36">
         <v>0</v>
       </c>
       <c r="AE47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF47" s="53" t="s">
+      <c r="AF47" s="44" t="s">
         <v>95</v>
       </c>
       <c r="AG47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH47" s="52" t="s">
+      <c r="AH47" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI47" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ47" s="54" t="s">
+      <c r="AJ47" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK47" s="5"/>
       <c r="AL47" s="8"/>
     </row>
-    <row r="48" spans="1:42" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I48" s="130"/>
+    <row r="48" spans="1:42" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="B48" s="32"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="88"/>
+      <c r="I48" s="97"/>
       <c r="J48" s="3"/>
       <c r="K48" s="6"/>
       <c r="L48" s="2"/>
       <c r="M48" s="3"/>
-      <c r="N48" s="45"/>
-      <c r="O48" s="45"/>
+      <c r="N48" s="36"/>
+      <c r="O48" s="36"/>
       <c r="P48" s="3"/>
-      <c r="Q48" s="45"/>
+      <c r="Q48" s="36"/>
       <c r="R48" s="6"/>
-      <c r="S48" s="115"/>
+      <c r="S48" s="88"/>
       <c r="T48" s="6"/>
       <c r="U48" s="2"/>
       <c r="V48" s="3"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="3"/>
-      <c r="Z48" s="45"/>
-      <c r="AA48" s="45"/>
+      <c r="Z48" s="36"/>
+      <c r="AA48" s="36"/>
       <c r="AB48" s="3"/>
-      <c r="AC48" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ48" s="53"/>
+      <c r="AC48" s="36"/>
+      <c r="AD48" s="94"/>
+      <c r="AE48" s="41"/>
+      <c r="AF48" s="48"/>
+      <c r="AG48" s="20"/>
+      <c r="AH48" s="44"/>
+      <c r="AI48" s="20"/>
+      <c r="AJ48" s="44"/>
       <c r="AK48" s="5"/>
       <c r="AL48" s="8"/>
     </row>
     <row r="49" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="100" t="s">
+      <c r="A49" s="77" t="s">
         <v>127</v>
       </c>
-      <c r="B49" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="67" t="s">
+      <c r="B49" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" s="55" t="s">
         <v>97</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="F49" s="9">
+      <c r="F49" s="2">
         <v>28</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H49" s="113">
+      <c r="H49" s="53">
         <v>1</v>
       </c>
-      <c r="I49" s="131"/>
+      <c r="I49" s="98"/>
       <c r="J49" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="K49" s="27"/>
+      <c r="K49" s="20"/>
       <c r="L49" s="3"/>
       <c r="M49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N49" s="46"/>
-      <c r="O49" s="46"/>
+      <c r="N49" s="37"/>
+      <c r="O49" s="37"/>
       <c r="P49" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="Q49" s="46"/>
-[...1 lines deleted...]
-      <c r="S49" s="113">
+      <c r="Q49" s="37"/>
+      <c r="R49" s="20"/>
+      <c r="S49" s="53">
         <v>0.10526315789473684</v>
       </c>
-      <c r="T49" s="27"/>
+      <c r="T49" s="20"/>
       <c r="U49" s="3"/>
       <c r="V49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W49" s="27"/>
-      <c r="X49" s="27"/>
+      <c r="W49" s="20"/>
+      <c r="X49" s="20"/>
       <c r="Y49" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z49" s="46"/>
-[...5 lines deleted...]
-      <c r="AD49" s="126" t="s">
+      <c r="Z49" s="37"/>
+      <c r="AA49" s="37"/>
+      <c r="AB49" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC49" s="37"/>
+      <c r="AD49" s="93" t="s">
         <v>95</v>
       </c>
       <c r="AE49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF49" s="59" t="s">
+      <c r="AF49" s="47" t="s">
         <v>138</v>
       </c>
       <c r="AG49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH49" s="52" t="s">
+      <c r="AH49" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI49" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ49" s="54" t="s">
+      <c r="AJ49" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK49" s="1"/>
       <c r="AL49" s="3"/>
     </row>
-    <row r="50" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I50" s="45"/>
+    <row r="50" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="3"/>
+      <c r="B50" s="32"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="56"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="88"/>
+      <c r="I50" s="36"/>
       <c r="J50" s="3"/>
       <c r="K50" s="6"/>
-      <c r="L50" s="45"/>
+      <c r="L50" s="36"/>
       <c r="M50" s="3"/>
-      <c r="N50" s="45"/>
-      <c r="O50" s="45"/>
+      <c r="N50" s="36"/>
+      <c r="O50" s="36"/>
       <c r="P50" s="3"/>
-      <c r="Q50" s="45"/>
+      <c r="Q50" s="36"/>
       <c r="R50" s="6"/>
-      <c r="S50" s="115"/>
+      <c r="S50" s="88"/>
       <c r="T50" s="6"/>
       <c r="U50" s="2"/>
       <c r="V50" s="3"/>
       <c r="W50" s="6"/>
       <c r="X50" s="6"/>
       <c r="Y50" s="3"/>
-      <c r="Z50" s="45"/>
-      <c r="AA50" s="45"/>
+      <c r="Z50" s="36"/>
+      <c r="AA50" s="36"/>
       <c r="AB50" s="3"/>
-      <c r="AC50" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ50" s="53"/>
+      <c r="AC50" s="36"/>
+      <c r="AD50" s="94"/>
+      <c r="AE50" s="20"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="20"/>
+      <c r="AH50" s="44"/>
+      <c r="AI50" s="20"/>
+      <c r="AJ50" s="44"/>
       <c r="AK50" s="5"/>
       <c r="AL50" s="8"/>
     </row>
     <row r="51" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="100" t="s">
+      <c r="A51" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="56">
+      <c r="B51" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="35">
         <v>3.3</v>
       </c>
-      <c r="D51" s="44" t="s">
+      <c r="D51" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F51" s="6">
         <v>13.01</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H51" s="113">
+      <c r="H51" s="53">
         <v>0.44019999999999998</v>
       </c>
-      <c r="I51" s="46"/>
+      <c r="I51" s="37"/>
       <c r="J51" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K51" s="27"/>
-      <c r="L51" s="46"/>
+      <c r="K51" s="20"/>
+      <c r="L51" s="37"/>
       <c r="M51" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N51" s="46"/>
-      <c r="O51" s="46"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="37"/>
       <c r="P51" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Q51" s="46"/>
-[...1 lines deleted...]
-      <c r="S51" s="113">
+      <c r="Q51" s="37"/>
+      <c r="R51" s="20"/>
+      <c r="S51" s="53">
         <v>0.57990867579908678</v>
       </c>
-      <c r="T51" s="27"/>
+      <c r="T51" s="20"/>
       <c r="U51" s="3"/>
       <c r="V51" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W51" s="27"/>
-      <c r="X51" s="27"/>
+      <c r="W51" s="20"/>
+      <c r="X51" s="20"/>
       <c r="Y51" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z51" s="46"/>
-      <c r="AA51" s="46"/>
+      <c r="Z51" s="37"/>
+      <c r="AA51" s="37"/>
       <c r="AB51" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC51" s="46"/>
-      <c r="AD51" s="45">
+      <c r="AC51" s="37"/>
+      <c r="AD51" s="36">
         <v>0</v>
       </c>
       <c r="AE51" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF51" s="59" t="s">
+      <c r="AF51" s="47" t="s">
         <v>104</v>
       </c>
       <c r="AG51" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH51" s="52" t="s">
+      <c r="AH51" s="43" t="s">
         <v>137</v>
       </c>
       <c r="AI51" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ51" s="54" t="s">
+      <c r="AJ51" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK51" s="1"/>
       <c r="AL51" s="3"/>
     </row>
-    <row r="52" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I52" s="45"/>
+    <row r="52" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3"/>
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="88"/>
+      <c r="I52" s="36"/>
       <c r="J52" s="3"/>
       <c r="K52" s="6"/>
-      <c r="L52" s="45"/>
+      <c r="L52" s="36"/>
       <c r="M52" s="3"/>
-      <c r="N52" s="45"/>
-      <c r="O52" s="45"/>
+      <c r="N52" s="36"/>
+      <c r="O52" s="36"/>
       <c r="P52" s="3"/>
-      <c r="Q52" s="45"/>
+      <c r="Q52" s="36"/>
       <c r="R52" s="6"/>
-      <c r="S52" s="115"/>
+      <c r="S52" s="88"/>
       <c r="T52" s="6"/>
       <c r="U52" s="2"/>
       <c r="V52" s="3"/>
       <c r="W52" s="6"/>
       <c r="X52" s="6"/>
       <c r="Y52" s="3"/>
-      <c r="Z52" s="45"/>
-      <c r="AA52" s="45"/>
+      <c r="Z52" s="36"/>
+      <c r="AA52" s="36"/>
       <c r="AB52" s="3"/>
-      <c r="AC52" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ52" s="53"/>
+      <c r="AC52" s="36"/>
+      <c r="AD52" s="37"/>
+      <c r="AE52" s="20"/>
+      <c r="AF52" s="43"/>
+      <c r="AG52" s="20"/>
+      <c r="AH52" s="44"/>
+      <c r="AI52" s="20"/>
+      <c r="AJ52" s="44"/>
       <c r="AK52" s="5"/>
       <c r="AL52" s="8"/>
     </row>
     <row r="53" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="100" t="s">
+      <c r="A53" s="77" t="s">
         <v>71</v>
       </c>
-      <c r="B53" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="56">
+      <c r="B53" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="35">
         <v>5</v>
       </c>
-      <c r="D53" s="44" t="s">
+      <c r="D53" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F53" s="6">
         <v>10.06</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H53" s="113">
+      <c r="H53" s="53">
         <v>0.74219999999999997</v>
       </c>
-      <c r="I53" s="46"/>
+      <c r="I53" s="37"/>
       <c r="J53" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="K53" s="27"/>
+      <c r="K53" s="20"/>
       <c r="L53" s="3"/>
       <c r="M53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N53" s="46"/>
-      <c r="O53" s="46"/>
+      <c r="N53" s="37"/>
+      <c r="O53" s="37"/>
       <c r="P53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q53" s="46"/>
-[...1 lines deleted...]
-      <c r="S53" s="113">
+      <c r="Q53" s="37"/>
+      <c r="R53" s="20"/>
+      <c r="S53" s="53">
         <v>2.4449877750611247E-3</v>
       </c>
-      <c r="T53" s="27"/>
+      <c r="T53" s="20"/>
       <c r="U53" s="3"/>
       <c r="V53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W53" s="27"/>
-      <c r="X53" s="27"/>
+      <c r="W53" s="20"/>
+      <c r="X53" s="20"/>
       <c r="Y53" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z53" s="46"/>
-      <c r="AA53" s="46"/>
+      <c r="Z53" s="37"/>
+      <c r="AA53" s="37"/>
       <c r="AB53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC53" s="46"/>
-      <c r="AD53" s="45">
+      <c r="AC53" s="37"/>
+      <c r="AD53" s="36">
         <v>0</v>
       </c>
       <c r="AE53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF53" s="53" t="s">
+      <c r="AF53" s="44" t="s">
         <v>138</v>
       </c>
       <c r="AG53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH53" s="52" t="s">
+      <c r="AH53" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI53" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ53" s="54" t="s">
+      <c r="AJ53" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK53" s="1"/>
       <c r="AL53" s="3"/>
     </row>
-    <row r="54" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I54" s="45"/>
+    <row r="54" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="3"/>
+      <c r="B54" s="32"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="20"/>
+      <c r="F54" s="20"/>
+      <c r="G54" s="20"/>
+      <c r="H54" s="88"/>
+      <c r="I54" s="36"/>
       <c r="J54" s="3"/>
       <c r="K54" s="6"/>
       <c r="L54" s="2"/>
       <c r="M54" s="3"/>
-      <c r="N54" s="45"/>
-      <c r="O54" s="45"/>
+      <c r="N54" s="36"/>
+      <c r="O54" s="36"/>
       <c r="P54" s="3"/>
-      <c r="Q54" s="45"/>
+      <c r="Q54" s="36"/>
       <c r="R54" s="6"/>
-      <c r="S54" s="115"/>
+      <c r="S54" s="88"/>
       <c r="T54" s="6"/>
       <c r="U54" s="2"/>
       <c r="V54" s="3"/>
       <c r="W54" s="6"/>
       <c r="X54" s="6"/>
       <c r="Y54" s="3"/>
-      <c r="Z54" s="45"/>
-      <c r="AA54" s="45"/>
+      <c r="Z54" s="36"/>
+      <c r="AA54" s="36"/>
       <c r="AB54" s="3"/>
-      <c r="AC54" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ54" s="53"/>
+      <c r="AC54" s="36"/>
+      <c r="AD54" s="37"/>
+      <c r="AE54" s="20"/>
+      <c r="AF54" s="43"/>
+      <c r="AG54" s="20"/>
+      <c r="AH54" s="44"/>
+      <c r="AI54" s="20"/>
+      <c r="AJ54" s="44"/>
       <c r="AK54" s="5"/>
       <c r="AL54" s="8"/>
     </row>
     <row r="55" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="100" t="s">
+      <c r="A55" s="77" t="s">
         <v>128</v>
       </c>
-      <c r="B55" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="56">
+      <c r="B55" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="35">
         <v>7</v>
       </c>
-      <c r="D55" s="44" t="s">
+      <c r="D55" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F55" s="6">
         <v>19</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H55" s="113">
+      <c r="H55" s="53">
         <v>0.78059999999999996</v>
       </c>
-      <c r="I55" s="46"/>
+      <c r="I55" s="37"/>
       <c r="J55" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K55" s="27"/>
+      <c r="K55" s="20"/>
       <c r="L55" s="3"/>
       <c r="M55" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N55" s="46"/>
-      <c r="O55" s="46"/>
+      <c r="N55" s="37"/>
+      <c r="O55" s="37"/>
       <c r="P55" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Q55" s="46"/>
-[...4 lines deleted...]
-      <c r="T55" s="27"/>
+      <c r="Q55" s="37"/>
+      <c r="R55" s="20"/>
+      <c r="S55" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="T55" s="20"/>
       <c r="U55" s="3"/>
       <c r="V55" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W55" s="27"/>
-      <c r="X55" s="27"/>
+      <c r="W55" s="20"/>
+      <c r="X55" s="20"/>
       <c r="Y55" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z55" s="46"/>
-[...5 lines deleted...]
-      <c r="AD55" s="45" t="s">
+      <c r="Z55" s="37"/>
+      <c r="AA55" s="37"/>
+      <c r="AB55" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC55" s="37"/>
+      <c r="AD55" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE55" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF55" s="53" t="s">
+      <c r="AF55" s="44" t="s">
         <v>138</v>
       </c>
       <c r="AG55" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH55" s="52" t="s">
+      <c r="AH55" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI55" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ55" s="54" t="s">
+      <c r="AJ55" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK55" s="1"/>
       <c r="AL55" s="3"/>
     </row>
-    <row r="56" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I56" s="45"/>
+    <row r="56" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="3"/>
+      <c r="B56" s="32"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="32"/>
+      <c r="E56" s="20"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="20"/>
+      <c r="H56" s="88"/>
+      <c r="I56" s="36"/>
       <c r="J56" s="3"/>
       <c r="K56" s="6"/>
       <c r="L56" s="2"/>
       <c r="M56" s="3"/>
-      <c r="N56" s="45"/>
-      <c r="O56" s="45"/>
+      <c r="N56" s="36"/>
+      <c r="O56" s="36"/>
       <c r="P56" s="3"/>
-      <c r="Q56" s="45"/>
+      <c r="Q56" s="36"/>
       <c r="R56" s="6"/>
-      <c r="S56" s="115"/>
+      <c r="S56" s="88"/>
       <c r="T56" s="6"/>
       <c r="U56" s="2"/>
       <c r="V56" s="3"/>
       <c r="W56" s="6"/>
       <c r="X56" s="6"/>
       <c r="Y56" s="3"/>
-      <c r="Z56" s="45"/>
-      <c r="AA56" s="45"/>
+      <c r="Z56" s="36"/>
+      <c r="AA56" s="36"/>
       <c r="AB56" s="3"/>
-      <c r="AC56" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ56" s="53"/>
+      <c r="AC56" s="36"/>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="20"/>
+      <c r="AF56" s="48"/>
+      <c r="AG56" s="20"/>
+      <c r="AH56" s="44"/>
+      <c r="AI56" s="20"/>
+      <c r="AJ56" s="44"/>
       <c r="AK56" s="5"/>
       <c r="AL56" s="8"/>
     </row>
     <row r="57" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="100" t="s">
+      <c r="A57" s="77" t="s">
         <v>129</v>
       </c>
-      <c r="B57" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="56">
+      <c r="B57" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" s="35">
         <v>5</v>
       </c>
-      <c r="D57" s="44" t="s">
+      <c r="D57" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F57" s="6">
         <v>10</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H57" s="113">
+      <c r="H57" s="53">
         <v>0.84340000000000004</v>
       </c>
-      <c r="I57" s="46"/>
+      <c r="I57" s="37"/>
       <c r="J57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K57" s="27"/>
+      <c r="K57" s="20"/>
       <c r="L57" s="3"/>
       <c r="M57" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N57" s="46"/>
-      <c r="O57" s="46"/>
+      <c r="N57" s="37"/>
+      <c r="O57" s="37"/>
       <c r="P57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q57" s="46"/>
-[...1 lines deleted...]
-      <c r="S57" s="113">
+      <c r="Q57" s="37"/>
+      <c r="R57" s="20"/>
+      <c r="S57" s="53">
         <v>5.4054054054054057E-2</v>
       </c>
-      <c r="T57" s="27"/>
+      <c r="T57" s="20"/>
       <c r="U57" s="3"/>
       <c r="V57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W57" s="27"/>
-      <c r="X57" s="27"/>
+      <c r="W57" s="20"/>
+      <c r="X57" s="20"/>
       <c r="Y57" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z57" s="46"/>
-[...5 lines deleted...]
-      <c r="AD57" s="45" t="s">
+      <c r="Z57" s="37"/>
+      <c r="AA57" s="37"/>
+      <c r="AB57" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC57" s="37"/>
+      <c r="AD57" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE57" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF57" s="59" t="s">
+      <c r="AF57" s="47" t="s">
         <v>139</v>
       </c>
       <c r="AG57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH57" s="52" t="s">
+      <c r="AH57" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI57" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ57" s="54" t="s">
+      <c r="AJ57" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK57" s="1"/>
       <c r="AL57" s="3"/>
     </row>
-    <row r="58" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I58" s="45"/>
+    <row r="58" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3"/>
+      <c r="B58" s="32"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="32"/>
+      <c r="E58" s="20"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="20"/>
+      <c r="H58" s="88"/>
+      <c r="I58" s="36"/>
       <c r="J58" s="3"/>
       <c r="K58" s="6"/>
       <c r="L58" s="2"/>
       <c r="M58" s="3"/>
-      <c r="N58" s="45"/>
-      <c r="O58" s="45"/>
+      <c r="N58" s="36"/>
+      <c r="O58" s="36"/>
       <c r="P58" s="3"/>
-      <c r="Q58" s="45"/>
+      <c r="Q58" s="36"/>
       <c r="R58" s="6"/>
-      <c r="S58" s="115"/>
+      <c r="S58" s="88"/>
       <c r="T58" s="6"/>
       <c r="U58" s="2"/>
       <c r="V58" s="3"/>
       <c r="W58" s="6"/>
       <c r="X58" s="6"/>
       <c r="Y58" s="3"/>
-      <c r="Z58" s="45"/>
-      <c r="AA58" s="45"/>
+      <c r="Z58" s="36"/>
+      <c r="AA58" s="36"/>
       <c r="AB58" s="3"/>
-      <c r="AC58" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ58" s="53"/>
+      <c r="AC58" s="36"/>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="20"/>
+      <c r="AF58" s="48"/>
+      <c r="AG58" s="20"/>
+      <c r="AH58" s="44"/>
+      <c r="AI58" s="20"/>
+      <c r="AJ58" s="44"/>
       <c r="AK58" s="5"/>
       <c r="AL58" s="8"/>
     </row>
     <row r="59" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="100" t="s">
+      <c r="A59" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="B59" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="56">
+      <c r="B59" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C59" s="35">
         <v>1</v>
       </c>
-      <c r="D59" s="44" t="s">
+      <c r="D59" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E59" s="55" t="s">
+      <c r="E59" s="46" t="s">
         <v>115</v>
       </c>
       <c r="F59" s="6">
         <v>20.420000000000002</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H59" s="113">
+      <c r="H59" s="53">
         <v>0.60089999999999999</v>
       </c>
-      <c r="I59" s="46"/>
+      <c r="I59" s="37"/>
       <c r="J59" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="K59" s="27"/>
+      <c r="K59" s="20"/>
       <c r="L59" s="3"/>
       <c r="M59" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N59" s="46"/>
-      <c r="O59" s="46"/>
+      <c r="N59" s="37"/>
+      <c r="O59" s="37"/>
       <c r="P59" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="Q59" s="46"/>
-[...1 lines deleted...]
-      <c r="S59" s="45">
+      <c r="Q59" s="37"/>
+      <c r="R59" s="20"/>
+      <c r="S59" s="36">
         <v>0.1460843373493976</v>
       </c>
-      <c r="T59" s="27"/>
+      <c r="T59" s="20"/>
       <c r="U59" s="3"/>
       <c r="V59" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="W59" s="27"/>
-      <c r="X59" s="27"/>
+      <c r="W59" s="20"/>
+      <c r="X59" s="20"/>
       <c r="Y59" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z59" s="46"/>
-      <c r="AA59" s="46"/>
+      <c r="Z59" s="37"/>
+      <c r="AA59" s="37"/>
       <c r="AB59" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC59" s="46"/>
-      <c r="AD59" s="45">
+      <c r="AC59" s="37"/>
+      <c r="AD59" s="36">
         <v>0.5</v>
       </c>
       <c r="AE59" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF59" s="59" t="s">
+      <c r="AF59" s="47" t="s">
         <v>98</v>
       </c>
       <c r="AG59" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH59" s="52" t="s">
+      <c r="AH59" s="43" t="s">
         <v>143</v>
       </c>
       <c r="AI59" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ59" s="54" t="s">
+      <c r="AJ59" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK59" s="1"/>
       <c r="AL59" s="3"/>
     </row>
-    <row r="60" spans="1:38" s="18" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I60" s="45"/>
+    <row r="60" spans="1:38" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="3"/>
+      <c r="B60" s="32"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="32"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="20"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="88"/>
+      <c r="I60" s="36"/>
       <c r="J60" s="3"/>
       <c r="K60" s="6"/>
       <c r="L60" s="2"/>
       <c r="M60" s="3"/>
-      <c r="N60" s="45"/>
-      <c r="O60" s="45"/>
+      <c r="N60" s="36"/>
+      <c r="O60" s="36"/>
       <c r="P60" s="3"/>
-      <c r="Q60" s="45"/>
+      <c r="Q60" s="36"/>
       <c r="R60" s="6"/>
-      <c r="S60" s="46"/>
+      <c r="S60" s="37"/>
       <c r="T60" s="6"/>
       <c r="U60" s="2"/>
       <c r="V60" s="3"/>
       <c r="W60" s="6"/>
       <c r="X60" s="6"/>
       <c r="Y60" s="3"/>
-      <c r="Z60" s="45"/>
-      <c r="AA60" s="45"/>
+      <c r="Z60" s="36"/>
+      <c r="AA60" s="36"/>
       <c r="AB60" s="3"/>
-      <c r="AC60" s="45"/>
-[...6 lines deleted...]
-      <c r="AJ60" s="53"/>
+      <c r="AC60" s="36"/>
+      <c r="AD60" s="37"/>
+      <c r="AE60" s="41"/>
+      <c r="AF60" s="132"/>
+      <c r="AG60" s="41"/>
+      <c r="AH60" s="44"/>
+      <c r="AI60" s="20"/>
+      <c r="AJ60" s="44"/>
       <c r="AK60" s="5"/>
       <c r="AL60" s="8"/>
     </row>
     <row r="61" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="100" t="s">
+      <c r="A61" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="B61" s="55" t="s">
+      <c r="B61" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C61" s="56">
+      <c r="C61" s="35">
         <v>37.880000000000003</v>
       </c>
-      <c r="D61" s="44" t="s">
+      <c r="D61" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F61" s="6">
         <v>52.02</v>
       </c>
       <c r="G61" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H61" s="113">
+      <c r="H61" s="53">
         <v>0.81540000000000001</v>
       </c>
-      <c r="I61" s="46"/>
+      <c r="I61" s="37"/>
       <c r="J61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="K61" s="27"/>
+      <c r="K61" s="20"/>
       <c r="L61" s="3"/>
       <c r="M61" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="N61" s="46"/>
-      <c r="O61" s="46"/>
+      <c r="N61" s="37"/>
+      <c r="O61" s="37"/>
       <c r="P61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q61" s="46"/>
-[...1 lines deleted...]
-      <c r="S61" s="45">
+      <c r="Q61" s="37"/>
+      <c r="R61" s="20"/>
+      <c r="S61" s="36">
         <v>5.4200542005420054E-3</v>
       </c>
-      <c r="T61" s="27"/>
+      <c r="T61" s="20"/>
       <c r="U61" s="3"/>
       <c r="V61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W61" s="27"/>
-      <c r="X61" s="27"/>
+      <c r="W61" s="20"/>
+      <c r="X61" s="20"/>
       <c r="Y61" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z61" s="46"/>
-      <c r="AA61" s="46"/>
+      <c r="Z61" s="37"/>
+      <c r="AA61" s="37"/>
       <c r="AB61" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC61" s="46"/>
-      <c r="AD61" s="45">
+      <c r="AC61" s="37"/>
+      <c r="AD61" s="36">
         <v>0.61538461538461542</v>
       </c>
       <c r="AE61" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF61" s="144" t="s">
+      <c r="AF61" s="110" t="s">
         <v>106</v>
       </c>
       <c r="AG61" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH61" s="52" t="s">
+      <c r="AH61" s="43" t="s">
         <v>106</v>
       </c>
       <c r="AI61" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ61" s="54" t="s">
+      <c r="AJ61" s="45" t="s">
         <v>95</v>
       </c>
       <c r="AK61" s="1"/>
       <c r="AL61" s="3"/>
     </row>
     <row r="62" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A62" s="12"/>
-[...7 lines deleted...]
-      <c r="I62" s="130"/>
+      <c r="A62" s="3"/>
+      <c r="B62" s="32"/>
+      <c r="C62" s="32"/>
+      <c r="D62" s="32"/>
+      <c r="E62" s="20"/>
+      <c r="F62" s="20"/>
+      <c r="G62" s="20"/>
+      <c r="H62" s="88"/>
+      <c r="I62" s="97"/>
       <c r="J62" s="3"/>
       <c r="K62" s="6"/>
       <c r="L62" s="2"/>
       <c r="M62" s="3"/>
-      <c r="N62" s="45"/>
-      <c r="O62" s="45"/>
+      <c r="N62" s="36"/>
+      <c r="O62" s="36"/>
       <c r="P62" s="3"/>
-      <c r="Q62" s="45"/>
+      <c r="Q62" s="36"/>
       <c r="R62" s="6"/>
-      <c r="S62" s="46"/>
+      <c r="S62" s="37"/>
       <c r="T62" s="6"/>
       <c r="U62" s="2"/>
       <c r="V62" s="3"/>
       <c r="W62" s="6"/>
       <c r="X62" s="6"/>
-      <c r="Y62" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ62" s="53"/>
+      <c r="Z62" s="36"/>
+      <c r="AA62" s="36"/>
+      <c r="AC62" s="36"/>
+      <c r="AD62" s="37"/>
+      <c r="AE62" s="20"/>
+      <c r="AF62" s="132"/>
+      <c r="AG62" s="20"/>
+      <c r="AH62" s="44"/>
+      <c r="AI62" s="20"/>
+      <c r="AJ62" s="44"/>
     </row>
     <row r="63" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A63" s="64" t="s">
+      <c r="A63" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="55" t="s">
+      <c r="B63" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C63" s="56">
+      <c r="C63" s="35">
         <v>414.66</v>
       </c>
-      <c r="D63" s="44" t="s">
+      <c r="D63" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E63" s="55" t="s">
+      <c r="E63" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F63" s="6">
         <v>414.81</v>
       </c>
-      <c r="G63" s="55" t="s">
+      <c r="G63" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H63" s="113">
+      <c r="H63" s="53">
         <v>0.29680000000000001</v>
       </c>
-      <c r="I63" s="131"/>
+      <c r="I63" s="98"/>
       <c r="J63" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K63" s="27"/>
+      <c r="K63" s="20"/>
       <c r="L63" s="3"/>
       <c r="M63" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N63" s="46"/>
-      <c r="O63" s="46"/>
+      <c r="N63" s="37"/>
+      <c r="O63" s="37"/>
       <c r="P63" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Q63" s="46"/>
-[...1 lines deleted...]
-      <c r="S63" s="113">
+      <c r="Q63" s="37"/>
+      <c r="R63" s="20"/>
+      <c r="S63" s="53">
         <v>1.8490566037735849</v>
       </c>
-      <c r="T63" s="27"/>
+      <c r="T63" s="20"/>
       <c r="U63" s="3"/>
       <c r="V63" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="W63" s="27"/>
-      <c r="X63" s="27"/>
+      <c r="W63" s="20"/>
+      <c r="X63" s="20"/>
       <c r="Y63" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z63" s="46"/>
-      <c r="AA63" s="46"/>
+      <c r="Z63" s="37"/>
+      <c r="AA63" s="37"/>
       <c r="AB63" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AC63" s="46"/>
-      <c r="AD63" s="45">
+      <c r="AC63" s="37"/>
+      <c r="AD63" s="36">
         <v>0.27272727272727271</v>
       </c>
       <c r="AE63" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF63" s="144" t="s">
+      <c r="AF63" s="110" t="s">
         <v>104</v>
       </c>
       <c r="AG63" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH63" s="52" t="s">
+      <c r="AH63" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI63" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AJ63" s="54" t="s">
+      <c r="AJ63" s="45" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A64" s="50"/>
-[...8 lines deleted...]
-      <c r="J64" s="35"/>
+      <c r="A64" s="41"/>
+      <c r="B64" s="32"/>
+      <c r="C64" s="32"/>
+      <c r="D64" s="32"/>
+      <c r="E64" s="20"/>
+      <c r="F64" s="20"/>
+      <c r="G64" s="41"/>
+      <c r="H64" s="88"/>
+      <c r="I64" s="93"/>
+      <c r="J64" s="3"/>
       <c r="K64" s="6"/>
       <c r="L64" s="2"/>
       <c r="M64" s="3"/>
-      <c r="N64" s="45"/>
-      <c r="O64" s="45"/>
+      <c r="N64" s="36"/>
+      <c r="O64" s="36"/>
       <c r="P64" s="3"/>
-      <c r="Q64" s="45"/>
+      <c r="Q64" s="36"/>
       <c r="R64" s="6"/>
-      <c r="S64" s="115"/>
+      <c r="S64" s="88"/>
       <c r="T64" s="6"/>
       <c r="U64" s="2"/>
-      <c r="V64" s="35"/>
+      <c r="V64" s="3"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
-      <c r="Y64" s="35"/>
-[...10 lines deleted...]
-      <c r="AJ64" s="90"/>
+      <c r="Z64" s="36"/>
+      <c r="AA64" s="36"/>
+      <c r="AC64" s="36"/>
+      <c r="AD64" s="37"/>
+      <c r="AE64" s="41"/>
+      <c r="AF64" s="43"/>
+      <c r="AG64" s="41"/>
+      <c r="AH64" s="44"/>
+      <c r="AI64" s="41"/>
+      <c r="AJ64" s="72"/>
     </row>
     <row r="65" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A65" s="64" t="s">
+      <c r="A65" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B65" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="56">
+      <c r="B65" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" s="35">
         <v>6.05</v>
       </c>
-      <c r="D65" s="44" t="s">
+      <c r="D65" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E65" s="55" t="s">
+      <c r="E65" s="46" t="s">
         <v>114</v>
       </c>
       <c r="F65" s="6">
         <v>35.229999999999997</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="H65" s="113">
+      <c r="H65" s="53">
         <v>0.61499999999999999</v>
       </c>
-      <c r="I65" s="143"/>
+      <c r="I65" s="94"/>
       <c r="J65" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="K65" s="27"/>
+      <c r="K65" s="20"/>
       <c r="L65" s="3"/>
       <c r="M65" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="N65" s="46"/>
-      <c r="O65" s="46"/>
+      <c r="N65" s="37"/>
+      <c r="O65" s="37"/>
       <c r="P65" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="Q65" s="46"/>
-[...1 lines deleted...]
-      <c r="S65" s="113">
+      <c r="Q65" s="37"/>
+      <c r="R65" s="20"/>
+      <c r="S65" s="53">
         <v>0.32147937411095306</v>
       </c>
-      <c r="T65" s="27"/>
+      <c r="T65" s="20"/>
       <c r="U65" s="3"/>
       <c r="V65" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W65" s="27"/>
-      <c r="X65" s="27"/>
+      <c r="W65" s="20"/>
+      <c r="X65" s="20"/>
       <c r="Y65" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z65" s="46"/>
-      <c r="AA65" s="46"/>
+      <c r="Z65" s="37"/>
+      <c r="AA65" s="37"/>
       <c r="AB65" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC65" s="46"/>
-      <c r="AD65" s="45">
+      <c r="AC65" s="37"/>
+      <c r="AD65" s="36">
         <v>0</v>
       </c>
       <c r="AE65" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF65" s="53" t="s">
+      <c r="AF65" s="44" t="s">
         <v>138</v>
       </c>
       <c r="AG65" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH65" s="52" t="s">
+      <c r="AH65" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI65" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ65" s="54" t="s">
+      <c r="AJ65" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A66" s="50"/>
-[...7 lines deleted...]
-      <c r="I66" s="130"/>
+      <c r="A66" s="41"/>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="20"/>
+      <c r="F66" s="20"/>
+      <c r="G66" s="20"/>
+      <c r="H66" s="88"/>
+      <c r="I66" s="97"/>
       <c r="J66" s="3"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
       <c r="M66" s="3"/>
       <c r="N66" s="2"/>
       <c r="O66" s="2"/>
       <c r="P66" s="3"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
-      <c r="S66" s="115"/>
+      <c r="S66" s="88"/>
       <c r="T66" s="2"/>
       <c r="U66" s="2"/>
       <c r="V66" s="3"/>
       <c r="W66" s="6"/>
       <c r="X66" s="6"/>
-      <c r="Y66" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ66" s="90"/>
+      <c r="Z66" s="36"/>
+      <c r="AA66" s="36"/>
+      <c r="AC66" s="36"/>
+      <c r="AD66" s="37"/>
+      <c r="AE66" s="20"/>
+      <c r="AF66" s="43"/>
+      <c r="AG66" s="20"/>
+      <c r="AH66" s="44"/>
+      <c r="AI66" s="20"/>
+      <c r="AJ66" s="72"/>
     </row>
     <row r="67" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A67" s="100" t="s">
+      <c r="A67" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="B67" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="56">
+      <c r="B67" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C67" s="35">
         <v>7.5</v>
       </c>
-      <c r="D67" s="44" t="s">
+      <c r="D67" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F67" s="6">
         <v>79.19</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H67" s="113">
+      <c r="H67" s="53">
         <v>0.4718</v>
       </c>
-      <c r="I67" s="131"/>
+      <c r="I67" s="98"/>
       <c r="J67" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K67" s="3"/>
       <c r="L67" s="3"/>
       <c r="M67" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N67" s="3"/>
       <c r="O67" s="3"/>
       <c r="P67" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q67" s="3"/>
       <c r="R67" s="3"/>
-      <c r="S67" s="113">
+      <c r="S67" s="53">
         <v>1.4821428571428572</v>
       </c>
       <c r="T67" s="3"/>
       <c r="U67" s="3"/>
       <c r="V67" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W67" s="27"/>
-      <c r="X67" s="27"/>
+      <c r="W67" s="20"/>
+      <c r="X67" s="20"/>
       <c r="Y67" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z67" s="46"/>
-      <c r="AA67" s="46"/>
+      <c r="Z67" s="37"/>
+      <c r="AA67" s="37"/>
       <c r="AB67" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC67" s="46"/>
-      <c r="AD67" s="45">
+      <c r="AC67" s="37"/>
+      <c r="AD67" s="36">
         <v>0.56521739130434778</v>
       </c>
       <c r="AE67" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF67" s="53" t="s">
+      <c r="AF67" s="44" t="s">
         <v>101</v>
       </c>
       <c r="AG67" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH67" s="52" t="s">
+      <c r="AH67" s="43" t="s">
         <v>107</v>
       </c>
       <c r="AI67" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AJ67" s="146" t="s">
+      <c r="AJ67" s="112" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="68" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A68" s="12"/>
-[...7 lines deleted...]
-      <c r="I68" s="45"/>
+      <c r="A68" s="3"/>
+      <c r="B68" s="32"/>
+      <c r="C68" s="32"/>
+      <c r="D68" s="32"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="20"/>
+      <c r="G68" s="20"/>
+      <c r="H68" s="88"/>
+      <c r="I68" s="36"/>
       <c r="J68" s="3"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
       <c r="M68" s="3"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2"/>
-      <c r="P68" s="35"/>
+      <c r="P68" s="3"/>
       <c r="Q68" s="2"/>
       <c r="R68" s="2"/>
-      <c r="S68" s="115"/>
+      <c r="S68" s="88"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="3"/>
       <c r="W68" s="6"/>
       <c r="X68" s="6"/>
-      <c r="Y68" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ68" s="12"/>
+      <c r="Z68" s="36"/>
+      <c r="AA68" s="36"/>
+      <c r="AC68" s="36"/>
+      <c r="AD68" s="37"/>
+      <c r="AE68" s="37"/>
+      <c r="AF68" s="111"/>
+      <c r="AG68" s="20"/>
+      <c r="AH68" s="44"/>
+      <c r="AI68" s="20"/>
+      <c r="AJ68" s="3"/>
     </row>
     <row r="69" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A69" s="100" t="s">
+      <c r="A69" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="B69" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="56">
+      <c r="B69" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="35">
         <v>5</v>
       </c>
-      <c r="D69" s="44" t="s">
+      <c r="D69" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E69" s="134" t="s">
+      <c r="E69" s="101" t="s">
         <v>96</v>
       </c>
       <c r="F69" s="6">
         <v>26.8</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H69" s="113">
+      <c r="H69" s="53">
         <v>0.97740000000000005</v>
       </c>
-      <c r="I69" s="46"/>
+      <c r="I69" s="37"/>
       <c r="J69" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q69" s="3"/>
       <c r="R69" s="3"/>
-      <c r="S69" s="113">
+      <c r="S69" s="53">
         <v>0.16363636363636364</v>
       </c>
       <c r="T69" s="3"/>
       <c r="U69" s="3"/>
       <c r="V69" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W69" s="27"/>
-      <c r="X69" s="27"/>
+      <c r="W69" s="20"/>
+      <c r="X69" s="20"/>
       <c r="Y69" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z69" s="46"/>
-      <c r="AA69" s="46"/>
+      <c r="Z69" s="37"/>
+      <c r="AA69" s="37"/>
       <c r="AB69" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC69" s="46"/>
-      <c r="AD69" s="45">
+      <c r="AC69" s="37"/>
+      <c r="AD69" s="36">
         <v>0</v>
       </c>
       <c r="AE69" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF69" s="28" t="s">
+      <c r="AF69" s="21" t="s">
         <v>146</v>
       </c>
       <c r="AG69" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH69" s="52" t="s">
+      <c r="AH69" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI69" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ69" s="146" t="s">
+      <c r="AJ69" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="70" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A70" s="12"/>
-[...7 lines deleted...]
-      <c r="I70" s="126"/>
+      <c r="A70" s="3"/>
+      <c r="B70" s="32"/>
+      <c r="C70" s="32"/>
+      <c r="D70" s="32"/>
+      <c r="E70" s="20"/>
+      <c r="F70" s="20"/>
+      <c r="G70" s="20"/>
+      <c r="H70" s="88"/>
+      <c r="I70" s="93"/>
       <c r="J70" s="3"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="3"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
-      <c r="P70" s="35"/>
+      <c r="P70" s="3"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
-      <c r="S70" s="115"/>
+      <c r="S70" s="88"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="3"/>
       <c r="W70" s="6"/>
       <c r="X70" s="6"/>
-      <c r="Y70" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ70" s="12"/>
+      <c r="Z70" s="36"/>
+      <c r="AA70" s="36"/>
+      <c r="AC70" s="36"/>
+      <c r="AD70" s="37"/>
+      <c r="AE70" s="37"/>
+      <c r="AF70" s="111"/>
+      <c r="AG70" s="20"/>
+      <c r="AH70" s="44"/>
+      <c r="AI70" s="20"/>
+      <c r="AJ70" s="3"/>
     </row>
     <row r="71" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A71" s="100" t="s">
+      <c r="A71" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="B71" s="56" t="s">
+      <c r="B71" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="C71" s="56">
+      <c r="C71" s="35">
         <v>11</v>
       </c>
-      <c r="D71" s="44" t="s">
+      <c r="D71" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F71" s="6">
         <v>350</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H71" s="113">
+      <c r="H71" s="53">
         <v>0.56799999999999995</v>
       </c>
-      <c r="I71" s="143"/>
+      <c r="I71" s="94"/>
       <c r="J71" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
       <c r="P71" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q71" s="3"/>
       <c r="R71" s="3"/>
-      <c r="S71" s="113">
+      <c r="S71" s="53">
         <v>0.9144869215291751</v>
       </c>
       <c r="T71" s="3"/>
       <c r="U71" s="3"/>
       <c r="V71" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="W71" s="27"/>
-      <c r="X71" s="27"/>
+      <c r="W71" s="20"/>
+      <c r="X71" s="20"/>
       <c r="Y71" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="Z71" s="46"/>
-      <c r="AA71" s="46"/>
+      <c r="Z71" s="37"/>
+      <c r="AA71" s="37"/>
       <c r="AB71" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="AC71" s="46"/>
-      <c r="AD71" s="45">
+      <c r="AC71" s="37"/>
+      <c r="AD71" s="36">
         <v>0.4</v>
       </c>
       <c r="AE71" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF71" s="28" t="s">
+      <c r="AF71" s="21" t="s">
         <v>104</v>
       </c>
       <c r="AG71" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH71" s="52" t="s">
+      <c r="AH71" s="43" t="s">
         <v>144</v>
       </c>
       <c r="AI71" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ71" s="54" t="s">
+      <c r="AJ71" s="45" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A72" s="12"/>
-[...7 lines deleted...]
-      <c r="I72" s="45"/>
+      <c r="A72" s="3"/>
+      <c r="B72" s="32"/>
+      <c r="C72" s="32"/>
+      <c r="D72" s="32"/>
+      <c r="E72" s="20"/>
+      <c r="F72" s="20"/>
+      <c r="G72" s="20"/>
+      <c r="H72" s="88"/>
+      <c r="I72" s="36"/>
       <c r="J72" s="3"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
       <c r="M72" s="3"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
-      <c r="S72" s="115"/>
+      <c r="S72" s="88"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="3"/>
       <c r="W72" s="6"/>
       <c r="X72" s="6"/>
-      <c r="Y72" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ72" s="53"/>
+      <c r="Z72" s="36"/>
+      <c r="AA72" s="36"/>
+      <c r="AC72" s="36"/>
+      <c r="AD72" s="37"/>
+      <c r="AE72" s="20"/>
+      <c r="AF72" s="43"/>
+      <c r="AG72" s="20"/>
+      <c r="AH72" s="44"/>
+      <c r="AI72" s="20"/>
+      <c r="AJ72" s="44"/>
     </row>
     <row r="73" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A73" s="100" t="s">
+      <c r="A73" s="77" t="s">
         <v>60</v>
       </c>
-      <c r="B73" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="56">
+      <c r="B73" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C73" s="35">
         <v>1</v>
       </c>
-      <c r="D73" s="56" t="s">
+      <c r="D73" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F73" s="6">
         <v>42.64</v>
       </c>
-      <c r="G73" s="134" t="s">
+      <c r="G73" s="101" t="s">
         <v>96</v>
       </c>
-      <c r="H73" s="113">
+      <c r="H73" s="53">
         <v>0.79569999999999996</v>
       </c>
-      <c r="I73" s="46"/>
+      <c r="I73" s="37"/>
       <c r="J73" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
-      <c r="S73" s="113">
+      <c r="S73" s="53">
         <v>0.21900826446280991</v>
       </c>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
       <c r="V73" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="W73" s="27"/>
-      <c r="X73" s="27"/>
+      <c r="W73" s="20"/>
+      <c r="X73" s="20"/>
       <c r="Y73" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Z73" s="46"/>
-      <c r="AA73" s="46"/>
+      <c r="Z73" s="37"/>
+      <c r="AA73" s="37"/>
       <c r="AB73" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AC73" s="46"/>
-      <c r="AD73" s="45">
+      <c r="AC73" s="37"/>
+      <c r="AD73" s="36">
         <v>1.1111111111111112</v>
       </c>
       <c r="AE73" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF73" s="53" t="s">
+      <c r="AF73" s="44" t="s">
         <v>100</v>
       </c>
       <c r="AG73" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH73" s="52" t="s">
+      <c r="AH73" s="43" t="s">
         <v>145</v>
       </c>
       <c r="AI73" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ73" s="54" t="s">
+      <c r="AJ73" s="45" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="74" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A74" s="12"/>
-[...7 lines deleted...]
-      <c r="I74" s="126"/>
+      <c r="A74" s="3"/>
+      <c r="B74" s="32"/>
+      <c r="C74" s="32"/>
+      <c r="D74" s="32"/>
+      <c r="E74" s="20"/>
+      <c r="F74" s="20"/>
+      <c r="G74" s="20"/>
+      <c r="H74" s="88"/>
+      <c r="I74" s="93"/>
       <c r="J74" s="3"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="3"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="3"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
-      <c r="S74" s="115"/>
+      <c r="S74" s="88"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="3"/>
       <c r="W74" s="6"/>
       <c r="X74" s="6"/>
-      <c r="Y74" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ74" s="53"/>
+      <c r="Z74" s="36"/>
+      <c r="AA74" s="36"/>
+      <c r="AC74" s="36"/>
+      <c r="AD74" s="37"/>
+      <c r="AE74" s="20"/>
+      <c r="AF74" s="43"/>
+      <c r="AG74" s="20"/>
+      <c r="AH74" s="44"/>
+      <c r="AI74" s="20"/>
+      <c r="AJ74" s="44"/>
     </row>
     <row r="75" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A75" s="64" t="s">
+      <c r="A75" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="B75" s="55" t="s">
+      <c r="B75" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="C75" s="56">
+      <c r="C75" s="35">
         <v>19.239999999999998</v>
       </c>
-      <c r="D75" s="44" t="s">
+      <c r="D75" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F75" s="6">
         <v>32.520000000000003</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H75" s="113">
+      <c r="H75" s="53">
         <v>0.76470000000000005</v>
       </c>
-      <c r="I75" s="143"/>
+      <c r="I75" s="94"/>
       <c r="J75" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
-      <c r="S75" s="113">
+      <c r="S75" s="53">
         <v>0.24691358024691357</v>
       </c>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W75" s="27"/>
-      <c r="X75" s="27"/>
+      <c r="W75" s="20"/>
+      <c r="X75" s="20"/>
       <c r="Y75" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z75" s="46"/>
-      <c r="AA75" s="46"/>
+      <c r="Z75" s="37"/>
+      <c r="AA75" s="37"/>
       <c r="AB75" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC75" s="46"/>
-      <c r="AD75" s="45">
+      <c r="AC75" s="37"/>
+      <c r="AD75" s="36">
         <v>0</v>
       </c>
       <c r="AE75" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF75" s="53" t="s">
+      <c r="AF75" s="44" t="s">
         <v>138</v>
       </c>
       <c r="AG75" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH75" s="52" t="s">
+      <c r="AH75" s="43" t="s">
         <v>141</v>
       </c>
       <c r="AI75" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ75" s="54" t="s">
+      <c r="AJ75" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A76" s="50"/>
-[...8 lines deleted...]
-      <c r="J76" s="35"/>
+      <c r="A76" s="41"/>
+      <c r="B76" s="32"/>
+      <c r="C76" s="32"/>
+      <c r="D76" s="32"/>
+      <c r="E76" s="20"/>
+      <c r="F76" s="20"/>
+      <c r="H76" s="88"/>
+      <c r="I76" s="36"/>
+      <c r="J76" s="3"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="3"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="3"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
-      <c r="S76" s="115"/>
+      <c r="S76" s="88"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="3"/>
       <c r="W76" s="6"/>
       <c r="X76" s="6"/>
-      <c r="Y76" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ76" s="53"/>
+      <c r="Z76" s="36"/>
+      <c r="AA76" s="36"/>
+      <c r="AC76" s="36"/>
+      <c r="AD76" s="37"/>
+      <c r="AE76" s="41"/>
+      <c r="AF76" s="43"/>
+      <c r="AG76" s="41"/>
+      <c r="AH76" s="44"/>
+      <c r="AI76" s="20"/>
+      <c r="AJ76" s="44"/>
     </row>
     <row r="77" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A77" s="64" t="s">
+      <c r="A77" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B77" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D77" s="44" t="s">
+      <c r="B77" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D77" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F77" s="6">
         <v>4</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H77" s="113">
+      <c r="H77" s="53">
         <v>0.8851</v>
       </c>
-      <c r="I77" s="46"/>
+      <c r="I77" s="37"/>
       <c r="J77" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K77" s="3"/>
       <c r="L77" s="3"/>
       <c r="M77" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
-      <c r="S77" s="113">
+      <c r="S77" s="53">
         <v>5.3719008264462811E-2</v>
       </c>
       <c r="T77" s="3"/>
       <c r="U77" s="3"/>
       <c r="V77" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W77" s="27"/>
-      <c r="X77" s="27"/>
+      <c r="W77" s="20"/>
+      <c r="X77" s="20"/>
       <c r="Y77" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z77" s="46"/>
-[...5 lines deleted...]
-      <c r="AD77" s="45" t="s">
+      <c r="Z77" s="37"/>
+      <c r="AA77" s="37"/>
+      <c r="AB77" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC77" s="37"/>
+      <c r="AD77" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE77" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF77" s="53" t="s">
+      <c r="AF77" s="44" t="s">
         <v>106</v>
       </c>
       <c r="AG77" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH77" s="52" t="s">
+      <c r="AH77" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI77" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ77" s="54" t="s">
+      <c r="AJ77" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A78" s="50"/>
-[...7 lines deleted...]
-      <c r="I78" s="45"/>
+      <c r="A78" s="41"/>
+      <c r="B78" s="32"/>
+      <c r="C78" s="32"/>
+      <c r="D78" s="32"/>
+      <c r="E78" s="20"/>
+      <c r="F78" s="20"/>
+      <c r="G78" s="20"/>
+      <c r="H78" s="88"/>
+      <c r="I78" s="36"/>
       <c r="J78" s="3"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="3"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="3"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
-      <c r="S78" s="115"/>
+      <c r="S78" s="88"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
       <c r="V78" s="3"/>
       <c r="W78" s="6"/>
       <c r="X78" s="6"/>
-      <c r="Y78" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ78" s="53"/>
+      <c r="Z78" s="36"/>
+      <c r="AA78" s="36"/>
+      <c r="AC78" s="36"/>
+      <c r="AD78" s="37"/>
+      <c r="AE78" s="20"/>
+      <c r="AF78" s="43"/>
+      <c r="AG78" s="20"/>
+      <c r="AH78" s="44"/>
+      <c r="AI78" s="20"/>
+      <c r="AJ78" s="44"/>
     </row>
     <row r="79" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A79" s="64" t="s">
+      <c r="A79" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="B79" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="56">
+      <c r="B79" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C79" s="35">
         <v>10</v>
       </c>
-      <c r="D79" s="44" t="s">
+      <c r="D79" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E79" s="56" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="44">
+      <c r="E79" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="F79" s="35">
         <v>11.4</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H79" s="113">
+      <c r="H79" s="53">
         <v>0.32019999999999998</v>
       </c>
-      <c r="I79" s="46"/>
+      <c r="I79" s="37"/>
       <c r="J79" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K79" s="3"/>
       <c r="L79" s="3"/>
       <c r="M79" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
       <c r="P79" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
-      <c r="S79" s="113">
+      <c r="S79" s="53">
         <v>0.92452830188679247</v>
       </c>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
       <c r="V79" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W79" s="27"/>
-      <c r="X79" s="27"/>
+      <c r="W79" s="20"/>
+      <c r="X79" s="20"/>
       <c r="Y79" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z79" s="46"/>
-      <c r="AA79" s="46"/>
+      <c r="Z79" s="37"/>
+      <c r="AA79" s="37"/>
       <c r="AB79" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC79" s="46"/>
-      <c r="AD79" s="122">
+      <c r="AC79" s="37"/>
+      <c r="AD79" s="89">
         <v>0</v>
       </c>
       <c r="AE79" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF79" s="53" t="s">
+      <c r="AF79" s="44" t="s">
         <v>104</v>
       </c>
       <c r="AG79" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH79" s="52" t="s">
+      <c r="AH79" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI79" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ79" s="61" t="s">
+      <c r="AJ79" s="49" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A80" s="50"/>
-[...8 lines deleted...]
-      <c r="J80" s="35"/>
+      <c r="A80" s="41"/>
+      <c r="B80" s="32"/>
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+      <c r="H80" s="88"/>
+      <c r="I80" s="36"/>
+      <c r="J80" s="3"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
-      <c r="M80" s="35"/>
+      <c r="M80" s="3"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
-      <c r="P80" s="35"/>
+      <c r="P80" s="3"/>
       <c r="Q80" s="2"/>
       <c r="R80" s="2"/>
-      <c r="S80" s="115"/>
+      <c r="S80" s="88"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
-      <c r="V80" s="35"/>
+      <c r="V80" s="3"/>
       <c r="W80" s="6"/>
       <c r="X80" s="6"/>
-      <c r="Y80" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ80" s="41"/>
+      <c r="Z80" s="93"/>
+      <c r="AA80" s="93"/>
+      <c r="AC80" s="93"/>
+      <c r="AD80" s="90"/>
+      <c r="AE80" s="41"/>
+      <c r="AF80" s="48"/>
+      <c r="AG80" s="32"/>
+      <c r="AH80" s="47"/>
+      <c r="AI80" s="32"/>
+      <c r="AJ80" s="32"/>
     </row>
     <row r="81" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A81" s="64" t="s">
+      <c r="A81" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="56">
+      <c r="B81" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C81" s="35">
         <v>4.71</v>
       </c>
-      <c r="D81" s="44" t="s">
+      <c r="D81" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="E81" s="55" t="s">
+      <c r="E81" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="F81" s="44">
+      <c r="F81" s="35">
         <v>59.2</v>
       </c>
-      <c r="G81" s="55" t="s">
+      <c r="G81" s="46" t="s">
         <v>114</v>
       </c>
-      <c r="H81" s="113">
+      <c r="H81" s="53">
         <v>0.38369999999999999</v>
       </c>
-      <c r="I81" s="46"/>
+      <c r="I81" s="37"/>
       <c r="J81" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
       <c r="P81" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
-      <c r="S81" s="113">
+      <c r="S81" s="53">
         <v>0.109375</v>
       </c>
       <c r="T81" s="3"/>
       <c r="U81" s="3"/>
       <c r="V81" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W81" s="27"/>
-      <c r="X81" s="27"/>
+      <c r="W81" s="20"/>
+      <c r="X81" s="20"/>
       <c r="Y81" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z81" s="143"/>
-      <c r="AA81" s="143"/>
+      <c r="Z81" s="94"/>
+      <c r="AA81" s="94"/>
       <c r="AB81" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC81" s="143"/>
-      <c r="AD81" s="122">
+      <c r="AC81" s="94"/>
+      <c r="AD81" s="89">
         <v>0</v>
       </c>
       <c r="AE81" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF81" s="59" t="s">
+      <c r="AF81" s="47" t="s">
         <v>104</v>
       </c>
       <c r="AG81" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH81" s="52" t="s">
+      <c r="AH81" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI81" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ81" s="61" t="s">
+      <c r="AJ81" s="49" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A82" s="50"/>
-[...8 lines deleted...]
-      <c r="J82" s="35"/>
+      <c r="A82" s="41"/>
+      <c r="B82" s="32"/>
+      <c r="C82" s="32"/>
+      <c r="D82" s="32"/>
+      <c r="E82" s="32"/>
+      <c r="F82" s="32"/>
+      <c r="G82" s="32"/>
+      <c r="H82" s="88"/>
+      <c r="I82" s="36"/>
+      <c r="J82" s="3"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
-      <c r="M82" s="35"/>
+      <c r="M82" s="3"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
-      <c r="P82" s="35"/>
+      <c r="P82" s="3"/>
       <c r="Q82" s="2"/>
       <c r="R82" s="2"/>
-      <c r="S82" s="115"/>
+      <c r="S82" s="88"/>
       <c r="T82" s="2"/>
       <c r="U82" s="2"/>
-      <c r="V82" s="35"/>
+      <c r="V82" s="3"/>
       <c r="W82" s="6"/>
       <c r="X82" s="6"/>
-      <c r="Y82" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ82" s="41"/>
+      <c r="Z82" s="36"/>
+      <c r="AA82" s="36"/>
+      <c r="AC82" s="36"/>
+      <c r="AD82" s="90"/>
+      <c r="AE82" s="32"/>
+      <c r="AF82" s="48"/>
+      <c r="AG82" s="32"/>
+      <c r="AH82" s="47"/>
+      <c r="AI82" s="32"/>
+      <c r="AJ82" s="32"/>
     </row>
     <row r="83" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A83" s="100" t="s">
+      <c r="A83" s="77" t="s">
         <v>130</v>
       </c>
-      <c r="B83" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="44" t="s">
+      <c r="B83" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C83" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D83" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="E83" s="134" t="s">
+      <c r="E83" s="101" t="s">
         <v>113</v>
       </c>
       <c r="F83" s="6">
         <v>7.73</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H83" s="113">
+      <c r="H83" s="53">
         <v>0.99070000000000003</v>
       </c>
-      <c r="I83" s="35"/>
       <c r="J83" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="K83" s="35"/>
-      <c r="L83" s="35"/>
+      <c r="K83" s="3"/>
+      <c r="L83" s="3"/>
       <c r="M83" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="N83" s="35"/>
-      <c r="O83" s="35"/>
+      <c r="N83" s="3"/>
+      <c r="O83" s="3"/>
       <c r="P83" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="Q83" s="35"/>
-[...1 lines deleted...]
-      <c r="S83" s="113">
+      <c r="Q83" s="3"/>
+      <c r="R83" s="3"/>
+      <c r="S83" s="53">
         <v>3.1963470319634701E-2</v>
       </c>
-      <c r="T83" s="35"/>
-      <c r="U83" s="35"/>
+      <c r="T83" s="3"/>
+      <c r="U83" s="3"/>
       <c r="V83" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="W83" s="35"/>
-      <c r="X83" s="35"/>
+      <c r="W83" s="3"/>
+      <c r="X83" s="3"/>
       <c r="Y83" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z83" s="35"/>
-[...5 lines deleted...]
-      <c r="AD83" s="45" t="s">
+      <c r="AB83" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD83" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE83" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF83" s="59" t="s">
+      <c r="AF83" s="47" t="s">
         <v>147</v>
       </c>
       <c r="AG83" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH83" s="52" t="s">
+      <c r="AH83" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI83" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ83" s="54" t="s">
+      <c r="AJ83" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="84" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A84" s="12"/>
-[...7 lines deleted...]
-      <c r="I84" s="45"/>
+      <c r="A84" s="3"/>
+      <c r="B84" s="32"/>
+      <c r="C84" s="32"/>
+      <c r="D84" s="32"/>
+      <c r="E84" s="20"/>
+      <c r="F84" s="20"/>
+      <c r="G84" s="20"/>
+      <c r="H84" s="88"/>
+      <c r="I84" s="36"/>
       <c r="J84" s="3"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="3"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="2"/>
       <c r="R84" s="2"/>
-      <c r="S84" s="115"/>
+      <c r="S84" s="88"/>
       <c r="T84" s="2"/>
       <c r="U84" s="2"/>
       <c r="V84" s="3"/>
       <c r="W84" s="6"/>
       <c r="X84" s="6"/>
-      <c r="Y84" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ84" s="53"/>
+      <c r="Z84" s="36"/>
+      <c r="AA84" s="36"/>
+      <c r="AC84" s="36"/>
+      <c r="AD84" s="37"/>
+      <c r="AE84" s="20"/>
+      <c r="AF84" s="43"/>
+      <c r="AG84" s="20"/>
+      <c r="AH84" s="44"/>
+      <c r="AI84" s="20"/>
+      <c r="AJ84" s="44"/>
     </row>
     <row r="85" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A85" s="100" t="s">
+      <c r="A85" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="B85" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D85" s="44" t="s">
+      <c r="B85" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C85" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D85" s="35" t="s">
         <v>97</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F85" s="6">
         <v>24.1</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H85" s="113">
+      <c r="H85" s="53">
         <v>0.97519999999999996</v>
       </c>
-      <c r="I85" s="35"/>
       <c r="J85" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N85" s="2"/>
       <c r="O85" s="2"/>
       <c r="P85" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q85" s="2"/>
       <c r="R85" s="2"/>
-      <c r="S85" s="113">
+      <c r="S85" s="53">
         <v>6.4516129032258063E-2</v>
       </c>
-      <c r="T85" s="35"/>
-      <c r="U85" s="35"/>
+      <c r="T85" s="3"/>
+      <c r="U85" s="3"/>
       <c r="V85" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W85" s="2"/>
       <c r="X85" s="2"/>
       <c r="Y85" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Z85" s="2"/>
       <c r="AA85" s="2"/>
       <c r="AB85" s="2" t="s">
         <v>114</v>
       </c>
       <c r="AC85" s="2"/>
-      <c r="AD85" s="45">
+      <c r="AD85" s="36">
         <v>1</v>
       </c>
       <c r="AE85" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF85" s="53" t="s">
+      <c r="AF85" s="44" t="s">
         <v>118</v>
       </c>
       <c r="AG85" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH85" s="52" t="s">
+      <c r="AH85" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI85" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ85" s="54" t="s">
+      <c r="AJ85" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A86" s="12"/>
-[...7 lines deleted...]
-      <c r="I86" s="45"/>
+      <c r="A86" s="3"/>
+      <c r="B86" s="32"/>
+      <c r="C86" s="32"/>
+      <c r="D86" s="32"/>
+      <c r="E86" s="20"/>
+      <c r="F86" s="20"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="88"/>
+      <c r="I86" s="36"/>
       <c r="J86" s="3"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="3"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
       <c r="P86" s="3"/>
       <c r="Q86" s="2"/>
       <c r="R86" s="2"/>
-      <c r="S86" s="115"/>
+      <c r="S86" s="88"/>
       <c r="T86" s="2"/>
       <c r="U86" s="2"/>
       <c r="V86" s="3"/>
       <c r="W86" s="6"/>
       <c r="X86" s="6"/>
-      <c r="Y86" s="3"/>
-[...10 lines deleted...]
-      <c r="AJ86" s="53"/>
+      <c r="Z86" s="36"/>
+      <c r="AA86" s="36"/>
+      <c r="AC86" s="36"/>
+      <c r="AD86" s="37"/>
+      <c r="AE86" s="20"/>
+      <c r="AF86" s="43"/>
+      <c r="AG86" s="20"/>
+      <c r="AH86" s="44"/>
+      <c r="AI86" s="20"/>
+      <c r="AJ86" s="44"/>
     </row>
     <row r="87" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A87" s="100" t="s">
+      <c r="A87" s="77" t="s">
         <v>92</v>
       </c>
-      <c r="B87" s="101" t="s">
-[...5 lines deleted...]
-      <c r="D87" s="85" t="s">
+      <c r="B87" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="C87" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="D87" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="E87" s="55" t="s">
+      <c r="E87" s="46" t="s">
         <v>113</v>
       </c>
       <c r="F87" s="6">
         <v>9.82</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H87" s="113">
+      <c r="H87" s="53">
         <v>1</v>
       </c>
-      <c r="I87" s="35"/>
       <c r="J87" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N87" s="2"/>
       <c r="O87" s="2"/>
       <c r="P87" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Q87" s="2"/>
       <c r="R87" s="2"/>
-      <c r="S87" s="113" t="s">
-[...3 lines deleted...]
-      <c r="U87" s="35"/>
+      <c r="S87" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="T87" s="3"/>
+      <c r="U87" s="3"/>
       <c r="V87" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W87" s="2"/>
       <c r="X87" s="2"/>
       <c r="Y87" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Z87" s="2"/>
       <c r="AA87" s="2"/>
-      <c r="AB87" s="111" t="s">
+      <c r="AB87" s="86" t="s">
         <v>95</v>
       </c>
       <c r="AC87" s="2"/>
-      <c r="AD87" s="45" t="s">
+      <c r="AD87" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE87" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF87" s="52" t="s">
+      <c r="AF87" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AG87" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH87" s="52" t="s">
+      <c r="AH87" s="43" t="s">
         <v>95</v>
       </c>
       <c r="AI87" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ87" s="54" t="s">
+      <c r="AJ87" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A88" s="12"/>
-[...33 lines deleted...]
-      <c r="AJ88" s="53"/>
+      <c r="A88" s="3"/>
+      <c r="B88" s="68"/>
+      <c r="C88" s="68"/>
+      <c r="D88" s="68"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="20"/>
+      <c r="G88" s="20"/>
+      <c r="H88" s="88"/>
+      <c r="J88" s="20"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+      <c r="M88" s="20"/>
+      <c r="N88" s="3"/>
+      <c r="O88" s="3"/>
+      <c r="P88" s="20"/>
+      <c r="Q88" s="3"/>
+      <c r="R88" s="3"/>
+      <c r="S88" s="88"/>
+      <c r="T88" s="3"/>
+      <c r="U88" s="3"/>
+      <c r="V88" s="20"/>
+      <c r="W88" s="3"/>
+      <c r="X88" s="3"/>
+      <c r="Y88" s="20"/>
+      <c r="AB88" s="20"/>
+      <c r="AD88" s="94"/>
+      <c r="AE88" s="41"/>
+      <c r="AG88" s="20"/>
+      <c r="AH88" s="44"/>
+      <c r="AI88" s="20"/>
+      <c r="AJ88" s="44"/>
     </row>
     <row r="89" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A89" s="100" t="s">
+      <c r="A89" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="B89" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="101">
+      <c r="B89" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="C89" s="67">
         <v>10</v>
       </c>
-      <c r="D89" s="85" t="s">
+      <c r="D89" s="67" t="s">
         <v>96</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F89" s="6">
         <v>15.42</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H89" s="113">
+      <c r="H89" s="53">
         <v>0.65149999999999997</v>
       </c>
-      <c r="I89" s="45"/>
+      <c r="I89" s="36"/>
       <c r="J89" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
       <c r="P89" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Q89" s="2"/>
       <c r="R89" s="2"/>
-      <c r="S89" s="113">
+      <c r="S89" s="53">
         <v>0.12977099236641221</v>
       </c>
       <c r="T89" s="2"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W89" s="6"/>
       <c r="X89" s="6"/>
       <c r="Y89" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z89" s="45"/>
-      <c r="AA89" s="45"/>
+      <c r="Z89" s="36"/>
+      <c r="AA89" s="36"/>
       <c r="AB89" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC89" s="45"/>
-      <c r="AD89" s="126">
+      <c r="AC89" s="36"/>
+      <c r="AD89" s="93">
         <v>0</v>
       </c>
       <c r="AE89" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF89" s="52" t="s">
+      <c r="AF89" s="43" t="s">
         <v>138</v>
       </c>
       <c r="AG89" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH89" s="145" t="s">
+      <c r="AH89" s="111" t="s">
         <v>135</v>
       </c>
       <c r="AI89" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ89" s="54" t="s">
+      <c r="AJ89" s="45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="90" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A90" s="12"/>
-[...7 lines deleted...]
-      <c r="I90" s="35"/>
+      <c r="A90" s="3"/>
+      <c r="B90" s="68"/>
+      <c r="C90" s="68"/>
+      <c r="D90" s="68"/>
+      <c r="E90" s="20"/>
+      <c r="F90" s="20"/>
+      <c r="G90" s="20"/>
+      <c r="H90" s="88"/>
       <c r="J90" s="3"/>
-      <c r="K90" s="35"/>
-      <c r="L90" s="35"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
       <c r="M90" s="3"/>
-      <c r="N90" s="35"/>
-      <c r="O90" s="35"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
       <c r="P90" s="3"/>
-      <c r="Q90" s="35"/>
-[...3 lines deleted...]
-      <c r="U90" s="35"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="88"/>
+      <c r="T90" s="3"/>
+      <c r="U90" s="3"/>
       <c r="V90" s="3"/>
-      <c r="W90" s="35"/>
-[...12 lines deleted...]
-      <c r="AJ90" s="53"/>
+      <c r="W90" s="3"/>
+      <c r="X90" s="3"/>
+      <c r="AD90" s="94"/>
+      <c r="AE90" s="20"/>
+      <c r="AF90" s="43"/>
+      <c r="AG90" s="20"/>
+      <c r="AH90" s="44"/>
+      <c r="AI90" s="20"/>
+      <c r="AJ90" s="44"/>
     </row>
     <row r="91" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A91" s="64" t="s">
+      <c r="A91" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="B91" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="55">
+      <c r="B91" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C91" s="46">
         <v>8</v>
       </c>
-      <c r="D91" s="44" t="s">
+      <c r="D91" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>113</v>
       </c>
       <c r="F91" s="6">
         <v>5</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="H91" s="113">
+      <c r="H91" s="53">
         <v>0.2356</v>
       </c>
-      <c r="I91" s="45"/>
+      <c r="I91" s="36"/>
       <c r="J91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2" t="s">
         <v>95</v>
       </c>
       <c r="N91" s="2"/>
       <c r="O91" s="2"/>
       <c r="P91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Q91" s="2"/>
       <c r="R91" s="2"/>
-      <c r="S91" s="113">
+      <c r="S91" s="53">
         <v>5.7803468208092483E-3</v>
       </c>
       <c r="T91" s="2"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W91" s="6"/>
       <c r="X91" s="6"/>
       <c r="Y91" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="Z91" s="45"/>
-      <c r="AA91" s="45"/>
+      <c r="Z91" s="36"/>
+      <c r="AA91" s="36"/>
       <c r="AB91" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AC91" s="45"/>
-      <c r="AD91" s="45">
+      <c r="AC91" s="36"/>
+      <c r="AD91" s="36">
         <v>0</v>
       </c>
       <c r="AE91" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF91" s="53" t="s">
+      <c r="AF91" s="44" t="s">
         <v>106</v>
       </c>
       <c r="AG91" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH91" s="145" t="s">
+      <c r="AH91" s="111" t="s">
         <v>135</v>
       </c>
       <c r="AI91" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ91" s="54" t="s">
+      <c r="AJ91" s="45" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="92" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A92" s="50"/>
-[...7 lines deleted...]
-      <c r="I92" s="35"/>
+      <c r="A92" s="41"/>
+      <c r="B92" s="41"/>
+      <c r="C92" s="41"/>
+      <c r="D92" s="32"/>
+      <c r="E92" s="20"/>
+      <c r="F92" s="20"/>
+      <c r="H92" s="88"/>
       <c r="J92" s="3"/>
-      <c r="K92" s="35"/>
-      <c r="L92" s="35"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
       <c r="M92" s="3"/>
-      <c r="N92" s="35"/>
-      <c r="O92" s="35"/>
+      <c r="N92" s="3"/>
+      <c r="O92" s="3"/>
       <c r="P92" s="3"/>
-      <c r="Q92" s="35"/>
-[...3 lines deleted...]
-      <c r="U92" s="35"/>
+      <c r="Q92" s="3"/>
+      <c r="R92" s="3"/>
+      <c r="S92" s="88"/>
+      <c r="T92" s="3"/>
+      <c r="U92" s="3"/>
       <c r="V92" s="3"/>
-      <c r="W92" s="35"/>
-[...12 lines deleted...]
-      <c r="AJ92" s="53"/>
+      <c r="W92" s="3"/>
+      <c r="X92" s="3"/>
+      <c r="AD92" s="37"/>
+      <c r="AE92" s="41"/>
+      <c r="AF92" s="43"/>
+      <c r="AG92" s="20"/>
+      <c r="AH92" s="44"/>
+      <c r="AI92" s="20"/>
+      <c r="AJ92" s="44"/>
     </row>
     <row r="93" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A93" s="64" t="s">
+      <c r="A93" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="B93" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="55">
+      <c r="B93" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C93" s="46">
         <v>3.59</v>
       </c>
-      <c r="D93" s="44" t="s">
+      <c r="D93" s="35" t="s">
         <v>96</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F93" s="6">
         <v>34</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="H93" s="113">
+      <c r="H93" s="53">
         <v>2.8999999999999998E-3</v>
       </c>
       <c r="I93" s="2"/>
       <c r="J93" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
       <c r="M93" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N93" s="2"/>
       <c r="O93" s="2"/>
       <c r="P93" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q93" s="2"/>
       <c r="R93" s="2"/>
-      <c r="S93" s="113">
+      <c r="S93" s="53">
         <v>0.59959349593495936</v>
       </c>
       <c r="T93" s="2"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2" t="s">
         <v>96</v>
       </c>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2" t="s">
         <v>113</v>
       </c>
       <c r="Z93" s="2"/>
       <c r="AA93" s="2"/>
       <c r="AB93" s="2" t="s">
         <v>114</v>
       </c>
       <c r="AC93" s="2"/>
-      <c r="AD93" s="45">
+      <c r="AD93" s="36">
         <v>0.8</v>
       </c>
       <c r="AE93" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF93" s="53" t="s">
+      <c r="AF93" s="44" t="s">
         <v>100</v>
       </c>
       <c r="AG93" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AH93" s="52" t="s">
+      <c r="AH93" s="43" t="s">
         <v>105</v>
       </c>
       <c r="AI93" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AJ93" s="54" t="s">
+      <c r="AJ93" s="45" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A94" s="50"/>
-[...7 lines deleted...]
-      <c r="I94" s="35"/>
+      <c r="A94" s="41"/>
+      <c r="B94" s="41"/>
+      <c r="C94" s="41"/>
+      <c r="D94" s="32"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+      <c r="G94" s="20"/>
+      <c r="H94" s="88"/>
       <c r="J94" s="3"/>
-      <c r="K94" s="35"/>
-      <c r="L94" s="35"/>
+      <c r="K94" s="3"/>
+      <c r="L94" s="3"/>
       <c r="M94" s="3"/>
-      <c r="N94" s="35"/>
-      <c r="O94" s="35"/>
+      <c r="N94" s="3"/>
+      <c r="O94" s="3"/>
       <c r="P94" s="3"/>
-      <c r="Q94" s="35"/>
-[...3 lines deleted...]
-      <c r="U94" s="35"/>
+      <c r="Q94" s="3"/>
+      <c r="R94" s="3"/>
+      <c r="S94" s="88"/>
+      <c r="T94" s="3"/>
+      <c r="U94" s="3"/>
       <c r="V94" s="3"/>
-      <c r="W94" s="35"/>
-[...12 lines deleted...]
-      <c r="AJ94" s="53"/>
+      <c r="W94" s="3"/>
+      <c r="X94" s="3"/>
+      <c r="AD94" s="37"/>
+      <c r="AE94" s="20"/>
+      <c r="AF94" s="43"/>
+      <c r="AG94" s="20"/>
+      <c r="AH94" s="44"/>
+      <c r="AI94" s="20"/>
+      <c r="AJ94" s="44"/>
     </row>
     <row r="95" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A95" s="100" t="s">
+      <c r="A95" s="77" t="s">
         <v>93</v>
       </c>
-      <c r="B95" s="56" t="s">
-[...5 lines deleted...]
-      <c r="D95" s="85" t="s">
+      <c r="B95" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D95" s="67" t="s">
         <v>96</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F95" s="9">
+      <c r="F95" s="2">
         <v>51</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H95" s="141">
+      <c r="H95" s="108">
         <v>0.23810000000000001</v>
       </c>
       <c r="I95" s="2"/>
       <c r="J95" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N95" s="2"/>
       <c r="O95" s="2"/>
       <c r="P95" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q95" s="2"/>
       <c r="R95" s="2"/>
-      <c r="S95" s="141">
+      <c r="S95" s="108">
         <v>0.45714285714285713</v>
       </c>
       <c r="T95" s="2"/>
       <c r="U95" s="2"/>
       <c r="V95" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
       <c r="Y95" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Z95" s="2"/>
       <c r="AA95" s="2"/>
-      <c r="AB95" s="111" t="s">
+      <c r="AB95" s="86" t="s">
         <v>95</v>
       </c>
       <c r="AC95" s="2"/>
-      <c r="AD95" s="45" t="s">
+      <c r="AD95" s="36" t="s">
         <v>95</v>
       </c>
       <c r="AE95" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AF95" s="53" t="s">
+      <c r="AF95" s="44" t="s">
         <v>140</v>
       </c>
       <c r="AG95" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH95" s="145" t="s">
+      <c r="AH95" s="111" t="s">
         <v>95</v>
       </c>
       <c r="AI95" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ95" s="146" t="s">
+      <c r="AJ95" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="96" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A96" s="12"/>
-[...12 lines deleted...]
-      <c r="O96" s="35"/>
+      <c r="A96" s="3"/>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="68"/>
+      <c r="E96" s="3"/>
+      <c r="H96" s="109"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
       <c r="P96" s="3"/>
-      <c r="Q96" s="35"/>
-[...17 lines deleted...]
-      <c r="AJ96" s="12"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="109"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+      <c r="AD96" s="94"/>
+      <c r="AE96" s="41"/>
+      <c r="AF96" s="111"/>
+      <c r="AG96" s="41"/>
+      <c r="AI96" s="41"/>
+      <c r="AJ96" s="3"/>
     </row>
     <row r="97" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A97" s="100" t="s">
+      <c r="A97" s="77" t="s">
         <v>131</v>
       </c>
-      <c r="B97" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="56">
+      <c r="B97" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C97" s="35">
         <v>2</v>
       </c>
-      <c r="D97" s="85" t="s">
+      <c r="D97" s="67" t="s">
         <v>97</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F97" s="9">
+      <c r="F97" s="2">
         <v>26.34</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="H97" s="141">
+      <c r="H97" s="108">
         <v>1</v>
       </c>
       <c r="I97" s="2"/>
       <c r="J97" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
       <c r="M97" s="2" t="s">
         <v>114</v>
       </c>
       <c r="N97" s="2"/>
       <c r="O97" s="2"/>
       <c r="P97" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Q97" s="2"/>
       <c r="R97" s="2"/>
-      <c r="S97" s="141">
+      <c r="S97" s="108">
         <v>1.3924000000000001</v>
       </c>
       <c r="T97" s="2"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
       <c r="Y97" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Z97" s="2"/>
       <c r="AA97" s="2"/>
       <c r="AB97" s="2" t="s">
         <v>113</v>
       </c>
       <c r="AC97" s="2"/>
-      <c r="AD97" s="45">
+      <c r="AD97" s="36">
         <v>0</v>
       </c>
       <c r="AE97" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF97" s="145" t="s">
+      <c r="AF97" s="111" t="s">
         <v>99</v>
       </c>
       <c r="AG97" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH97" s="145" t="s">
+      <c r="AH97" s="111" t="s">
         <v>95</v>
       </c>
       <c r="AI97" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ97" s="146" t="s">
+      <c r="AJ97" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="98" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A98" s="12"/>
-[...12 lines deleted...]
-      <c r="O98" s="35"/>
+      <c r="A98" s="3"/>
+      <c r="B98" s="32"/>
+      <c r="C98" s="32"/>
+      <c r="D98" s="68"/>
+      <c r="E98" s="3"/>
+      <c r="H98" s="109"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+      <c r="M98" s="3"/>
+      <c r="N98" s="3"/>
+      <c r="O98" s="3"/>
       <c r="P98" s="3"/>
-      <c r="Q98" s="35"/>
-[...3 lines deleted...]
-      <c r="U98" s="35"/>
+      <c r="Q98" s="3"/>
+      <c r="R98" s="3"/>
+      <c r="S98" s="109"/>
+      <c r="T98" s="3"/>
+      <c r="U98" s="3"/>
       <c r="V98" s="3"/>
-      <c r="W98" s="35"/>
-[...10 lines deleted...]
-      <c r="AJ98" s="12"/>
+      <c r="W98" s="3"/>
+      <c r="X98" s="3"/>
+      <c r="AD98" s="94"/>
+      <c r="AE98" s="20"/>
+      <c r="AG98" s="20"/>
+      <c r="AI98" s="20"/>
+      <c r="AJ98" s="3"/>
     </row>
     <row r="99" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="A99" s="100" t="s">
+      <c r="A99" s="77" t="s">
         <v>32</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>113</v>
       </c>
       <c r="C99" s="2">
         <v>4</v>
       </c>
-      <c r="D99" s="85" t="s">
+      <c r="D99" s="67" t="s">
         <v>96</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F99" s="9">
+      <c r="F99" s="2">
         <v>29</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H99" s="141">
+      <c r="H99" s="108">
         <v>0.76790000000000003</v>
       </c>
       <c r="I99" s="2"/>
       <c r="J99" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
       <c r="M99" s="2" t="s">
         <v>113</v>
       </c>
       <c r="N99" s="2"/>
       <c r="O99" s="2"/>
       <c r="P99" s="2" t="s">
         <v>96</v>
       </c>
       <c r="Q99" s="2"/>
       <c r="R99" s="2"/>
-      <c r="S99" s="141">
+      <c r="S99" s="108">
         <v>0.23530000000000001</v>
       </c>
       <c r="T99" s="2"/>
       <c r="U99" s="2"/>
       <c r="V99" s="2" t="s">
         <v>113</v>
       </c>
       <c r="W99" s="2"/>
       <c r="X99" s="2"/>
       <c r="Y99" s="2" t="s">
         <v>95</v>
       </c>
       <c r="Z99" s="2"/>
       <c r="AA99" s="2"/>
       <c r="AB99" s="2" t="s">
         <v>113</v>
       </c>
       <c r="AC99" s="2"/>
-      <c r="AD99" s="45">
+      <c r="AD99" s="36">
         <v>0</v>
       </c>
       <c r="AE99" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="AF99" s="145" t="s">
+      <c r="AF99" s="111" t="s">
         <v>104</v>
       </c>
       <c r="AG99" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AH99" s="145" t="s">
+      <c r="AH99" s="111" t="s">
         <v>95</v>
       </c>
       <c r="AI99" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="AJ99" s="146" t="s">
+      <c r="AJ99" s="112" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="AA4:AC4"/>
     <mergeCell ref="A1:AJ1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:C3"/>
     <mergeCell ref="D2:H3"/>
     <mergeCell ref="I2:T3"/>
     <mergeCell ref="U2:AD3"/>
     <mergeCell ref="AE2:AJ3"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O4:Q4"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;"Cambria,Bold"  2025 Chief FOIA Officer Reports - Assessment of Federal Departments and Agencies&amp;"Cambria,Regular"
  Agencies Receiving 51-1,000 Requests (FY 2023)</oddHeader>